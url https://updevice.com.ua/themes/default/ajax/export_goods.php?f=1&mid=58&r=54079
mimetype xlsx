--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1294,51 +1294,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231a2f10452d403ecf0954e19f965e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f965d91fd9a603efb4619b5ce4041dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbaaba2af5a5ae1ddf1dc2d3ba44ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad88332b86967c603164e031a240674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea612bdde27312b0b5387ca44feea3235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3f6cc120e8e522dbb0b578e7383756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a788e385bd4d1d414ae890739f016967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a94f5d266e79b0f906c4c5b2aea4108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46d4091145b38bb05c02988349de769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba10a8778bf8812b1e2dda5ad6565810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98924cd1e024998f310a3675f85efe311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee95c81d73502415555f67df8cbdf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61a4ce9ee03a847f2f1395ee977c5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b58df8ae3cef8efae876967cc450d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076566dd1c36b07c33d5faad5a4fae215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bf0e23fd7ac5ef1536d3b7491909616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3b158417ce20a182f829ed8aba94817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b4c05729ef066a79e57c32480957718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620665100da58c2249f82e8c5e14849219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6dfd4701f29c6f1a11e241f35955b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132057aeb9aab0ee96e0e16b574f40921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a3d79e4c053f3fed68466164b45db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc1be5e883da16d36f3341edda4c5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabd5b47cfb5163b0b2df4df7c29cb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233e5ef65e7a9f808b23c8d582d4e5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc415094ebdf022d1a4fb30e5e39e9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1e17718a5df013310259899e7584927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f83fcb810ba15eef2e3f3b0839153228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383e2789db6a9797b0d21cb1820aaab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851407bcd264ec83410e041cddd6333930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b487cd3851021fe135ef955ec6fb3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87390f2bb5f3a5fe7e034a1eb00d71f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19036b04b5a4b62f783c97658d222ac333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e259626b033c93aefc4f79892bf130934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61a87eff2773330548501dd0b4a10135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206fcfcf2513ef16be36a7bd0a7eaa336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad3710d72c3424f631a221d81d096237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e596013315f6d37a6ab7e5dfcccfc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589dbbadb3159ef3d386b38d2e937c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c9c642b530d40cfe410ee88e02dd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730afd5101cd30ccf6b177bc0e61a3ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaa7d45049a87963dd7bfffe561d8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396ff1b5c492ebaa2740e0ea3a4423843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908536e64022a93e69b376427a48e8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d91ad8fc7901385b7d7055bd67e48945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a991418bf7bfb7e0c0a5356468f9bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436f86a2502cd582cfbf9bd777bcec647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5efe7dad68f9d8e384593ea94f52d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07861ac2b673ef2d1da6f089b05471f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353caa6bc26784d9ed2ece2b6207424d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25034a6bf4c2125b81a396984d96fc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409a33f082fe3f98229c2b6ecee8d3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff4cf30c5b8fb54c95a22ae753e34a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e41ced74c775ba3d245d4bef40dd254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a383d26a830655cf33e92c0cd59835a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193541e60b30c9780c5e5f6ee308432f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea217ed9edbcb4a8be94b0cf3d5813357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717bffeba163d33a10c162b40d55ef458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce347dd5471c3520004499f4bbe251359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e41d195c7f9f820a1319de109843260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c598ca7b9ab45a4e1fd6cb4c4f618061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f410e86840e8df0601761db1aa8df5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc1b1a4fb73c39c88e9e27b3a8ce2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf461e402745ae9b2cb235299c16f5b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fe7ab75007aac3e2956f0a6f8106a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6811dbec61b9ad0ce82088b8c59cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319685c25661350d94f7aabc6f61ccf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bb25c8e748a043cd543a04c92731d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a049670736d3769dcd75cad2b193fbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f7826aa95f0ffde60b27ff9c8654a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334254ba11c5eaa6224cfa9dde98c77571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9358b49ac87e1628e2aab365247f8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae914e08ca2b04c1af433c24e72a703973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60273dc2c631ca0644c88e521c21f43974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d69bddd28ffd57f77f54a43e17971875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663b04585a1df191cdaf75f5c700bda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e74ccec64c7cc33b7cde174ef4f7d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38c74f4a40e14a26f54a20990163a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc7b3633e9951c6dffbcb2915002c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e5c99e92c70ce38c258bcdbeab28580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22112bdc5fa7952e00583433d4416f2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef958d657c62231275cec244f7771b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7180a8f91cbc473f8a4e2eb2e10f7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd974efb3c4f055d25336c30e7f14984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225d583afc252d9a6298c272c0484ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b7e3e786e767f2a7f89b52de2efe986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09031fe487853afd4a80b228f88bb4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a516a3acb61edda5af47b1626cd5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3d7665b1f81dd773fd5ed930bae8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42f7c20db47b66066824276a45d97b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dafba5f6ae054f22e45d63e0a6def91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9f6628751762af3c0e5ac297ab55892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866297a7626aa578fdf01b32e2e655e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053d3891ee5fadc750726da2164385e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e061ccb2a8cc7364b48b102985a28595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4c7b634c5f426712721706aebbe6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fedc4c83242cf6b7108ec2f44fc9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec8f412719f048ad1091908dce5b2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53e4b970e9c9e818c64df713c3653a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182a6926db781093bd9296a16930df0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692e89c596bf55f67adda5ba01e0657101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2f72124aa61ad8be70d0ea0020a6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0932ae263cf4c0ae5da7b8b0ead091f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700681a7521be4b54de52b5f33ceb22e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e674f691d2a531c318135e8fe4f878105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4378bf9a4fff0940390b548f560ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e754861d348e92a7a68d3b57922c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e3612dc055f6b32a5fca2d53bbef3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb460bc1ca784388e55de001ca6ffa59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3477b80ee6a003ca2b363053b5238e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd60718dabcd70ecddc3e041b1da6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046094bc994080c803e8a65d165bebec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779e4167c05707422c8a16a05cd621c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae545e8b134583109ffefc74c9d5b305114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395841a65b022b2194076af10e46f403115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746e9865bf30679b761248acf5a5194116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8819af600be0db71ac397acd695607e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f3ca9f62d3a4a9ef85af349174a90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76862cfd4a75174132e72ca920e3365e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee3660c24c849bd090768797edd91d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502df8cb2b632b3bbb9ded1e5c5f72c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068449ccae1c7db8388eff7f596addae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249abe6ee3bbb9ce145bbdc049be41c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28793f5db5fe5d70b2799039dbe62c38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08182b4e2abb7f14caec7d3c9f7889a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e522171950cb40ec3b6bfd5e8241185126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015a6444d73a79d267b6680b1fde51e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19630a31e4cb53d8114cea16f1cccc94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a5da1931da57f581364adb5625e25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d7c01ce1e810407d0ab76dcb019be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3775067064e24c69b8546b695ae828131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e57625ad1bb4d47e258468adcde7a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30342babf999f2c2cd539ef7f45683f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6afdd3484d549f91215e9262fc800134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a3ec50beedc58615a3c7739035185135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a36111b16459312686db8dfc8c3be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134534230336f1fb9189bc9a248846f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069a43f09fbd2ce400f0f4774b7f37c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4475e121e4decf092bc7270d2790882139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3ad4a49a0e2d60f4f92d3cc32bf44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6a1926ebe307bbf92f79e91ed778a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5cba252aa8bec7226dd7b5387f40f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9e49b511eec5d2ae3fc9682c3d471143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caddd51b1a86e30cab0a6f065bb4cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f114fd0615a89a1f3b997cba9ad5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc66533469c94b4ff4d09aeafe9ef76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f31f204da76dbb12bb6d460fe6458a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438524e62269d10efc216bb9d65a376148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be2b693078b0ffb0888a34910adf18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd556d5b243690c9f65f898b2867b4a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad490ed54d2a4bff21c12ec3004472151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8754d285b9426d5529a625d458f3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97ce8deaf333bc8e14f239ac31f0c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f84f76c6ba526ac5715c4ea3fcae7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477181b40cd66fe0549eb3741017284c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7082a0d2b39f2f3bc74d8463128599156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc1bf049145284f4f5a84cbe2b646d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a22ed6bf8acb15bf3943e8434e6bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538c31d404e96cdb450d040a46d7297159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b66eb983e29c2418d1a7b4773a54ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a608a57d53b4853e515f291dc8893f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2474b45a527fd653d71df8163e2f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5bd843a9cb2207b097f4d8a656531163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1233895f3daab9d9a99e96f7329f344164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba3bf6111d9434bed86769d94a2de2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae176f3b456f4ec8cbefce86f38a2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb2b247959a6c30588e832a61f92b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58e43cb073ba0989d92ffe7a9e13cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283708374d49afbe32282fdd8032d008169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff53e935d5467ee55adc9e264ea242170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13aa85cb7319bc5d4c5281e2001590171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046d2f92636757e7a5a55233a6d32a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101e6232448382cacae9f6adc4d06ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066d4b895dd852d952d8e178158691b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce804d5b5f4aad032284a24927e4e26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6db50c04ea015fa9d608e4ec520de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c212d27b1c8d1fb4c94f8830284678d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246d01aedac0a01a3709fde4a2eb733178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8594a53314e0b219af1f6dac95448179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336a7b33abf34f62865b9f07dfbf729180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cdeb80fd75979ef92b90f81414fdd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00079f91821c095f6af9fe6d3908223f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b42a5e66afe2b20ab796f7ee3b8f8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed69c804eb2f0f2876546b00cd011a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71976b9b38099673a94b4e15ec341948185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570b8e59d1e021b5ce652e36dba3d78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b12d2180ba82320f0b1f1aa252244e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee8c9a0dc6712d2fd0369e0fbb904d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3b6dfac8a939089b560b28b651745189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2795f6183164419b8d8e404ee2845e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a873debe90aaef156ae0a6c75f7c44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdefb369e2421ac0e662a8d59d950a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596698e08281992997aeeb7a34acf25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc790d6eec244794bcbce32f30648b84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6005e1eb3031d70557d56adc25545195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152fe741359264c015ef4a3ce6c98b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4937982ca9d9efced11a8ed526999197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82ae749d9efb14c9d5fec6fc3ef508198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328acea8017d1042c9305354d61e6ac7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b57cd6c0905bf61c9ee9af3ac787a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaed2a058a81b31b3b2cf4ae046da3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750597426fddf7d132d71388fc2e985202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37984a21e11b27e2fedb3ac1b47b26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d4969d470b56f3f69d759f71ffd83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea906eb663fa6d8095b3f486c625820205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0843dbc7448d6aedfb794cee12548b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb965eab0c16978a7b506af1f0c241e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90842019e4f1825955b781fc56a3fc0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f61bafb232546fcd4053e6fe52fa68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7105e4ddb5ed9cc610c9785d0931ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee807954c83c2cfe55aebd8eb62318211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3cfcb6d1cbfcae80ad5e7caf70232212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ce1abbbc47bf5135617fae56ccb19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3e0644f71743ee10a50545a574e58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba495eaf784ed5c9fdccfa8a5b2d56b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e558e0bd3b79c690ee1543de837e6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d5a28ec5877907aabd6a9a0d1d40c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61b4ee36423c3bf5f48fb9c32aefc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59852babae0bb1a4634aae4ac4858995219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ce9ce4281e8490b021d7d036d16d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3053f7cdbc25fead8c0181f4a9c983221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14fb306e7efadb22e8533fde8062a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8ba44eebc1f28907a19c6bbd216b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab09363640867a4373849dbfb870451224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12462192597f79c97c8847b00d3b29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708594653ba2cb0c70f026f04aabb06d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267340e837d43fd699d1f9ee6d192bff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb8dc3f96b2ce845180c0df1a0433f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3eca5cb55313dfd1992b1781913ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f520ce36e62bf8c77bb972a18376b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe602b52927d16adcb9a06ec3ceecc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280acfddc62c0e12f54c2ddaf640b50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb986dbce4ac8d2be5b423710c78a57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb7180a664afaacd4acd5085078fb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f4b2b37522d95bc5c6cbe5ce6a7b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8ef1f36612fe484f1d139ac2748a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283c4c46b62a1da79a1a5c4d2b2a706237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e983eb00ea5989903da1331ec2e86a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60302ce13ecf1370181fe59501030e42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e17d679c225cad6ec76c9bca83438240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896659b1922ce6d7411bf9982f4ab558241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f318e7e00fbcdaa8d513639f0363d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e45ceb2fb88c9c7625f429bb7f255f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee05ac1989f65b1d1a8755df975bfb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2d2d3258125364031eb0b44bc11ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80ef5f8bcb946265098fc435212609246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90532835ab9e77993fcd30911d9b2d03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5526d601e512c9fee3ba95fde2d34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cf9c884f96c3a0b9eb3ac1d354a6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0502a8abdde8a41f657d37784ffee2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb675cbebd3fe0f5443fae817b3a76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f0dcccab01d08c57d2ebb4647c846252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288c808cd3d523c125275163ea75728253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f912d8f75c427bf152d3f203f09426254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cac9c870d602dc3b705b611c99c12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6ac43f23f9f1f08eaa54797d9660a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999251065d3e72825c0052f7c4229bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f122401465dbe256be22cf2dfb6ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e837fd95820f8505d07cb8c6b8eb0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da477bb2abc362bc51aba02ce506c7d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d87bff43bf22844c55ccde11494bfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715c45c8af5b7d6e4c301203cb3ad36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c81f801baa4b84c1344929b92a3fa4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c5ef585a98d79ebe926310bbd57c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ccea62da3214bfdd52d34ca6fe469265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89919ad58ac2a09678ca49726f8d828266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673b38fef95e95badc7639be9de6adc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4b99114cfad86a276d489525159c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb8f9fc913ad4ebdd303174f99d46c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a7c0240f50d123c5a1427a0242b89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ab35910eae42815a64f25d60f982e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f658733fc3f61202da7c017bbc66e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02873b0e48329dd2fc338d2f30cb2e04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853305ac85b11299d29b35495ebb3640274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10064a4f6241b7c67b3fd9f6c1d3195275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea412bfe98f151715f8f123d3288ce6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ef976d433a5ce2853b774bd8dd401277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f85c5026ce9aa82554eee578ee49a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350d132348fecd8f92967c0e144032e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe5b1819e94bff2f9cb967aa5c611b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ac80ebf889914d7ad4fdfa7a1eb38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ea3af986cc1ce6b97e58cf1f381e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eeff6842972f635dcb17795a39b30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389bc9da90e7143771c6bf73d45bfab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f2ebb52ed9aa94d7da6474fa5d7c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3dcc7d70bedf72a071ca9b995e7d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e5ba3e02c791c7c4720bff47e3e35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118806bd708de5e4e1f7ea3b359938f288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e79557f25be0d1f0d3a4984b08dd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d71e7510155eb7747fa4109023cad92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6cde3e41d43da525607fe475563f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e5e9bf58348e30ec93357dc0988494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eb422d5187b64465c9c4ae95890c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f9b8e508ecfa8012abecde8e4b1746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acdbc3f082306339137b899343d84c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb48b02ad5bffb3d181d8b3b5821428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea89e86a304bcae74dd46ec190c3c9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d03bc68bc4e22fa74548e13bd1cca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c9bb5d1321c1270366850bff81ecd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a178540e8002303b2f1349f70d6e5f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0d2e7d4aa61e9804151b52bef22cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3c5442263762536d7ab371d66c0ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37846352b85bcc2f5fe0c7533849775015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907369feab2bd5475791b758eb6cd09116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fff4e5f8251c44741cc2370f41ddb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4613c23b85e0a94d33ed2a68cd960818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9bdd2fe7558bf535ec86c2c352e7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66872ac75adda56edb6035ae183fb09820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e6f0603060ca92143c5f01bcc188521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7e4e992a952c13c3a98385257762122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464eba34f77f80d4e64054cb1a1554523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0a712dfed8d6f644cd3b8fc51d6f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3757afab6472622d72270e58132af7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c254e422f291cd6e8397fbb4263fca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc038d1557c40406305ba76596704027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc89ab4823869176963c5d2e18e17a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc51a75cd7af558c149833ee43a9d3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca8cf7a368f12e62b4456b763b7d4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ba61b90a47c1ebbd4174ef87327f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4408e941798b34897c6c3116181b79e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fe7a1cb7b0873c920610dfef4713133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41c2f36fa3a1ce4f24d116918fee6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdb2d1ba4b5db4a7807de1c3180ff035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67994beb4a49fd89a3fceef965c72b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f63317501473ad1e42fbfd885fd4ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735ac24ca2db972769cde0eeeb537d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f3ab4a7745b3db41d8c8788fa68a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036478b47a25b5d17042c4b34a65391440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a075502b4a8118efbd064399bd4dc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00401f9bbe3116e8b22de14e7612685842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1206a02ee147d0d15c3ccd15de14b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74c9fe7c8872f6f6886fca9cbed6e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af604a4f54605733574caaa890ff6bb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b67c0f6a41d82ad21719990d61f9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f955d7cea194375f95eb027d455b60647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f540f30060b62054d16efb7ba5b033f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccdf3c175cd79cfc98c44e87f6c45349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886db6e29e367601591f8f0c360fb69050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f644f36245d0e4362e3587669528751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c9a44f95634f3834495d90448ce6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387bcce9003513a9e420a10aa09353953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15709f32ba050ee7598a3945413f45354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dc62d2f5440f183f15c0e442e8d2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be615d11919f5b520b6e42fbdf1962256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8425f4c83829952e1840b815096aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a444726c6b2abfa34e68ee202c6950858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aacf100f3288080ac5b994ca78c55259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f635ad9d0cc6f8ec48e02742ffea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf8ddc28235451a66e1ecb26fe224c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c5114ede9bfd305a6cf945bcf92f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d36bc05394ad59e0d6b7d351fdc0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430664594c361d115329026b75f1b89a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea114d62be0c2f6e961ac48730acc3a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2336eab0e723b4296f3d4f2dc3339f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469e2f827d62e96df022ac6225d5d8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b2e5fea9a35a779a0a04b72009a8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853ee1736e74ce5c27a014b9aaf3ccf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446363a1084b9a52d7041126bee2fd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfd48a9e3c9c254d26e28b5ec08f1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a9e81d05696056442104af725661572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199a4007117a517d7f215b7a4ca9a9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fe3730d546b3a48e50fd232409a8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787db6ecac64f977e456bf6f1ffb0d0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6562a59e3a052d5afaf14222e3906876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea087305a99bd40ca70dda8e668c44f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595014f66f43c9b8ac44904e3c509e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead801bd408243b22f30b1c2f6038b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f990c52361621be30657c4bf4b199880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca27cfaf8b5542ab3f9a3b868f836b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7037d31f9f712df1c2ae28940ba6e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eb2ac116c5ad8118a4a1d4285d16283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e96d45af70461bcc40d73d293265084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eec8793e6e623eb7634c3ec7d991385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e53c478f5dc63407e8b6b446d4f4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96763b5d9d0564ce5e8e5278a0674b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c77e21a6b77e222f5dbaa4f3886fa988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37bcc34dc7996f21d5898de4bec13e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c5942546a26ac78acf56af43e53da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e595cd2a678731214c24c351557f39691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae425a55c836fd40d1e06f616a73c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87222741442a06540ec8bcb75ed3ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e97b09b3cf91f9ae453217b5e94b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38112db89b21a51ec29bb81b6dc0b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f3c2637e49821cc8871000678e40096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8eee7de0ef1bb605cc736dc472353c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6146a9fdca8a81ea337fd26188a11b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bf79f53d058e2c476773214f7b2af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aedbb0d0f8afc4c1555af3e4d8625100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12766d1d238bfe0ef70a3c5f64d23cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f175d6891a0bdba6cd7704d038f1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02227b3680f866dbe592afba196837a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a749e6e291d505b7fa2a8c09e1a7cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90b1793617202e6d37e1c9a12c2469105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25698e67cbd50bff50f461605653b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05050844630f440dc40ede62f1a54df1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9563487b1ea844324bc4df28a61790108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785b63897f5d1634d7a52f0bee0d628109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5b07a9005e251b2017c16d0d7287a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45388a84b98c4269dacb0ecabbf9baf8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b114c16f579e713db8fe5cfab3db52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c09591d7f2d5bdeab9de54162634ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333fb6cb4c6f2e11e6ffd20877daec0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6da1f23acae4a0b6b92f0cc71d043115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d333782690ea96aeb9cf3b7bee596116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60cdb4d58c39ce18b032b3151f237f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece0fd150f4e861d74bf02cbe1f1c89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8b24775b143f5b818003bda027c45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f018e1bb4cee7d5ae13eaa6c02842120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d1d8a9e68229053dcd1cc2d72dfd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3c4f13a0ff0d3e2dcf013606a5f50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220ba602d59dc65aa6c65dd2e338e70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1355792765a42d36f50dabed3b2e2e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9ef5268b40bd92f8e3a6831217806125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b36f96cb14761c56ab44d38c8dc2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcab133305c282df1170258a380d28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864968dc0abd5171d9036d13db6c777128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7578f7cbacb6863ef186a028f5fce23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1093b869e60f12122c7ea87b4bc3548130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62fd2031718d39ae1aeda500da45c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9b6acd485f76cdf2bcc3d95404a4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2e66ec648738468775ca074250112133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfd003b473e52a66f21ec18fa4c80e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167aaca84aaf1f2c165044fba9e2b4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f29d4e240c835b27eef2f007cabcd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47547f7a14b5390d40874355c2fc0e60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc269af7293f4fb8b23859d5e259bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de9050b22af6e991d45d7d65276a3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc4e0964e727cfa8874505eea2daf4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38880785aa24b21b19fdcd9c707c86bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4354404064a3520a321a83e6b923b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24783f5e45e071d62a71d1230e3a5c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c462e8c7e2e7bc87bd04a56101bf1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf730b9a090f80eaad7a12eef77712145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aa8931bcf20d043fdf9854d61b29f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a34108e5442c3eb90ef333f29a3f81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cd41b1f02132c7488ead4c1273d5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab66b6a34ba7ad2b8046734e5aba13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284476af9e29efc4c7fc0ea1e30eb53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f709ea7fedffc7ace551c1588232066151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41146df2c8c875add040fc6b23978ffa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b3962b445f99c223d444ab8db3975153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dfe7a45bbf035098f935bf8afd6cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283a80d450b5dfa064dbc74c7329543155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871da42fe788e9795b3f91cc0684144d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab46462a649647e276579ab517bb92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb666be30a55a8fe714191832602194158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010d07f8040fdb99451b3902714464f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3a0ba04d326a09f225c90a7e0e2d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fad5f4364467bd1e1da86eb8f6dda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2caa710adc36cc751d7e9043bc59d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1c2460bcf0c64ef61f1b62a023146163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e397c2dd5ec8c098984b15e90bd554164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc83e898d92954eb90372c54b220ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad615c8e3a12b8bf401aa3c56417043166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54c50d7ec865832dfb1beb5b108d0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da007a466311221c65965d467ef1234168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32039223e741519f53ff68d82f876e49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11e532dbe4c10038da5300c5ae4af4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92421138d797d44d74d9307cb5e6e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776c92ae16aecfbd468b4d360e3f1d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad768a890c6e6d4eb88ed33d339b83b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c414b2400dc19571ea2f610c77866174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a83caaea0dff8cf0cc442740cf8309175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106e1c3d9bc0c70ea522c4ba41da84e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ccd35887efac3d1e69b773d7783e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02972be8a86f41eaaaa6f97bf0e73eb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e286f5606e648ddc626e25e92002e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bc3910e877fab537b233a66ff4430180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07d5d81d9e1761acc24a419d65c8f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234304fb6c55d6d15ac138b3d7553fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e25fa9689a430dfbdc2fcb5da321e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ef9dd3469963fdb74ab553ae715e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c074ac2416b2ab7417711e24ccdbdf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77512adf29b665e6cde14426fd7f6f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958208b77c22d8a6bdad9858f304369187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123db9ed53a89e30c1f7b1fc425f97a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ea1d7d1b4e0d8bfbfce88d69e0254189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bef148ae12185aa71322f9c3d3d612190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd052ea3f8b55bfce2c023493c47b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704132666c5f4942e1e84e4e9d59a25b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15d49016c5f9466218cfda2de72c59193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fc36a759f7588905ad208b6c13bfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0cf03e3f668713fb7d6254f5fcc52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bf8f3800fcdce20812c4d594a7550196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bef3ce0feb76064867367253c79fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e01cc00a404feb07259ebb3ec018dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa969f23defb85eb75536877885d3837199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23cd351395c2eb02e31f7355014004200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761c1aff13e133310a2e5376140dd73201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c933b0217dffa35253b37ca084a3830202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674c5b45dc308d77c6b3392a03f6927203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d77dd7341e3b229dae0bd75cdcf6c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8fa7ce013e9b924cac20846cec156205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74b03734f59088ba16bddb28a360f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422f4c8c0287a9aa22ba858dbf2a971207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d55a0acfeb4e38e3de0354db34a02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662473acdc6141df408897072d4c1501209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd278ad9e11f41cc4193112bd660f7bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b2c7712e80256c5852beb618bbcba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66d90e04ee29f72a6678ecd226e2d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c3b7a393998626b075e5953940d23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bce1d3785d72005dfcfd304eacff3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24f9e288c1122d71277805e735dee7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059f97a4b5d2048d5663caa1c72f81a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a767d8a3a2c85a495558d5126e0cfe5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48207c64d10c25cb6d3f605b48e068ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57296c00982591fdbc8c7cbc2f573ce2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17775e946e41b761bb91bd49f779662220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11af6a8a76c00d2cc7ce79bff812da3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2a16b092f1ac04e0b612519cf08ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0244c90f3479389e2f7d7ff99195f90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e80d6621f8ec783d55fef3e1f4f97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fe901fd4ee6bd1db3befa394295e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674421310426dd605b89b90084211e41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87843c742bc5ba0301594f184bb96bd7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd410b634b5fccc2a1faf90bab300689228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb671b46b4e52e3f7ca9a9db3fb39b9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbb36ec2949fd3fe2a7db06c3e2b64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e0b7cf078ec06bb2f5a871e45ed93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00392c3ca3347db681abc26aa1fde953232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f857fee578bd5ad48e2b93386c07a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e958700bcc2a6dba985545b42f5f1eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d76c6b21904cbcc016f97668ae1d29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf94c06b5b1363a9da61c1ab28fc9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28092df5bb30c622615956cf021edcd9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444ef6d8d41462faa2c35ffdbfb8203238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75c6ecfc488717461c1b42735eb561239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a7d93a11a6f511eabc97681b48a7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d612074dc05cb0997a6e1fc819b1918241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed88648bcdf25ba83a6ff6db7a184c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcd10f9ef7e27363cdce25166574e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca649dea2455c64e7c04e94230cc7571244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d88753072e352f66efa2d24a02fe0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42dad36f67e53edfabc860ec2db6f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e942036a0f87f42d96eb99243a8cf8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c108d89a9770e41b4792258cb9e34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f7aa5c463c05b95b56ac3b0087235249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a407228b4fab0129a07cc1cce991c5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f25be46e159475ead39629da2cd897251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b34dd7351f458ee77581ddf82e2c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8970bf4d172f89f465ad07a79fe98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13803119a9b1e1ef0339046656767f00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a20448d674b8005eb53a3aecb43dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0ec44bf56d65d440f166da6317b70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa57db95af7efb754034ef0205f351257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4878c424d1242ac5665a9a808b738c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe062ca459750c793b6083afbb5ea793259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed27faa122d66fd7a5bb3ce349cc1ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c4ab230d2d0f510eb5fbe3fbe4459261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586adc6d85c449f1df5235afcf6ef9f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be364103274acd291bd9fe3fbaae39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d96c4a2784a6b2fd91ec984a23bcd0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbddebafa834a8f2f819c564a296681265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271595b0bc89f5b892e0c7b637aa4fb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af800c643577e655284e39df35bd0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319e4bb544011b4d76cb329bb42b68f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2220048887764defaa80bbbc35cbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6755c1e25e3efe0d3e78e64f719cd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4907ca3b41047dc605b40bdbc382b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b55a8296042f87d78bfff606c558f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15deb1f6320b5cdaf9e93f3e57d90e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30ed83c5f965fd4c7890195d3a2c8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e1647c2b7165423fdb0be24aefbfa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6537b971758a84216432879da7521f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753584c940e130f9e8e06215b0be324277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fa306738874ee9f36f15d70ff57e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcc9419369fc98f97bf38e14d0526f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58098216d3578bdab4985f7a875777d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94751618f463c442ebb70672f9a78872281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c433cb8e031a382a0cb952c401daccd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3ecd81e989bd02a90652fa5be7784283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4639038eaea4e49a22cad6bbe518fad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dd4d714926564469c70db5697d2f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f05a9513ec890c5322f17018e4d2ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b226c9ade492432e2764b1f7c70a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d3a7b7437943d0d1730d06d4e5424288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>