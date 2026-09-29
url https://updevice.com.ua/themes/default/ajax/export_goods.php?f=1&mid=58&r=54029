--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad53d4e36c5d632b700b3a9e307b131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166598fc90ac99c955e9bfbb43beeb592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033a99314170ad2ff183de977de02293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c484fcb32e2883448828924c9ac554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac133b395a9043b217c5ca75e513255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2025ce72013e1b62088749d2fbe47566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736133ece89ca35473c9d02a4c7c032d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f54b741839e9189e42a6af1a806348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955a93a246c6d4ff850fa19fc17adab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d950fed36509cd151dc1aa1bfe0f2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d18f162f2e83e6b3dfef8e7a2b64d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce621245a244133a9e258011b214de7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36fd0a4e97aab2d035f183cedc036913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d52096c0d12caaf3b1ec1f93f97f0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de420e2898437177454aefa431df7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbae797e3297836c1285566fdb8511a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2baa32d015141f6b66c14f9e7788e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9b1c0dcd31b22066ef6f291e532bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cbc4abe9fa1b0f8cac00eb2cdebdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df68aaa03f26e76d41a71a8d641b4f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc733c2e27909b1327333b3ddaade6c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f867790a13a474c4dfdaedd21f254d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1be9053c09f02f4fe25d4ecab21c5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869aae6fd503d4a5de0f1ed7c9e1a9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfeb646ce8909f216f0ef8a8dc9c34d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d12e99db262737703047b3d5a43f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582b66dab176f156336aa1ee835bc0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42539a94cee92bccc5481c035eaf09f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b9a21525c0f1340ff4a607f81156e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c1e1b55f5ffee852cafe8aecbca6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a42d6dce3032710ba33eb0e13abf931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c90dd11f6bd3c118cc6b93b4e478d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700628a4dc1a83a8ac78054f4cd5db3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f119eadd97df8e8e98925417fbc4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637569168cc7a95f8475debd11d41d2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10c79d1d9911f1c6f272179069029436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118c745787a06af650799f3baa257c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586a4e9935c268e42ba3382b1b2be8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d5e1e7f26e2a71c9c14b0179030b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd448f8b57a7f56ea4f4ebbc968fe4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0b90954fd7051bc6df6d081f37f8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b5960d2d1015be21ad551e923f2dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931f41210d24272698ccefceb835c3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3408d3182c66ab5c0cf0cd71757b3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3683ab8d3560f21d2e6acfc2b01386745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdcff596270ac418db519bed0a8d7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722b0a23a74415cb9389648e6e3cdd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ae6d70a802ed68aa39c7fd692bdd948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0077d6b1f35e1e758dcbefc8440bc0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeabd723635fb1860291f06bc00068f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909336a967ba6bea727c0d5d33ebbfc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e458d9065842583590c7bf308737852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d27c70c2e0a6554057ba58fc2c60953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191186143f8ac5296ab4966ec95eeb8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed028045cd116445bc02dbb0e4de1c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5aad6bea6ce6a84d6c95a3564456356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73145d32462f1bee80a2436b1297f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd299d02fecac6a07ef40d217ab932958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921980b814a2c86abdd689068b271f2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28d3b974db1cc041b487da4905e1cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57901c5a256c60313d914bea960eab7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a9b7f32f684f4e7e2b6b18071dbc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2627f341d0d05e9f6fecd9dfb1e08b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e79c353be14c9a21c6c0fa770cb80964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a23d299f92ede6efd92b37bb50debf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681938631f01e2c0e0101275d0ffeb2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe07b780b8ab82de929a8297756d2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d44d6dcd57ed411efefa2ed8893fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180f7f9c9d6ebf7be5bebfc4c806db269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70a276be5996718e3022299709ea0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8371964d72526486a4c13cdd9f05a3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245cdb8c04542636b44ee2758c4903e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36509aeefa862021ab25bac64d706e6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3678232993a05ea07f85dfc91078d2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b357bd74789cc9cdd1db7548183e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeaf9b9692b6dd5ce16dff03f885ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0449665a1230cc0678c2a622b4f2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb98a3254f0f8d81028834e1120610078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f08ce919e88e3f76606ff4d8e22eac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a13fa78902ea298ce84c5a4f8960380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a055ec15c7663d6b6729dddd7af60281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce71a43d7cc3995339ca7e93b0b603282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b337d49432e6e87d24f5d917e5a9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42793274db1a5961b62f522264ce35cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e3b6bc3e2d15bf9fbaee8cc6cfc5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de9c5f15903f1be2d635d1f53da72286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d8b39fec31b473960db754e62865087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaf77dcdfb290f447b016aafd84fd488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2cc15d4bbb6ec979e8805310020db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb2da403dbd64ece52cdd4e7201f0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188701c1b417e9a8ca2e2dcb2fb9b6b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da30aaea2840f4e703c32ed7f5a2bc792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8ead45c374fd6fc966f8bc9a91e7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558e99caac4228e9ea15afb35d07de494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fe0f454d8363061a0a8438962ecf395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9243e162d0ed18b4fca638f0107e03996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bd58473373ad5c06222a8108e390797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbcb7ac7b2abfbb0a2577f321807c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccabe3e882ffe441cd109bcda07f3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b42ca3794c1394a8734235e7bdd34d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf307476304a5205d4e2eac538fac6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661419cb6e13c183a501399b3b84ea89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf08faf2cebcf5b69ee35ec44a89bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d769f2247b96efdc3ec1a75e28077104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028524e128cbde65a1513698ff53398105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c71b83e449c187a1abdefd726d3f04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ee3e182ec51d087e9b725a6d27225107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec98d77d0d7e332e890b30750a62d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d115d2302769421306de0b3e5d5b82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0eacc7d1d662e1190558a9d8e8d06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cf8a754f18fee6cfda7092c1003cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf40f211815101a6691daddfdcd1fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60aee31dd1cd599ccd907845206940113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a923cd5829cb99edb73e7cd1d538977114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a7d476deb9f3738f6911ced6dc708115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dc32a414af2bd6fe40039a6851cc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607734d44b714cce55ac674c5a3fda48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912c56cf6ee16dc78a79c61f9862891118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963fe26cb1868aa3e51f0efd9649289119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4815359354db5214f757b64fc04b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d03998bf906c7ab30f288465aa36c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b419442fdbcf88fb53c46276fbcad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c38cfd55dada1d1704771e283cf15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d821c0fb3409bfeeb372b5d73371650124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bf0b9f84f14aac91178c51673651f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1d9bfe44d174c0084a833c063b03a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bff329b98aa031a26e4c1244770f11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755de397e98b4a364e291bca4522cfd0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2484a3e4be67f319ce2a35522004193129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0a662d7d8a8885ff833018422c3b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0354096d61aed723bc35513fb5550b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc08bec1189687a3226d2f773f0a31b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a502d1b4b95b6bca2dbf55974bcc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f2dca4b85f1e62ac53079480e5d92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f62379603d0cf73f229658fe75f2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e5859cd61fbb54dfa8ebab67d8d03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333152c3c822571036d65b1463c65d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98782e24b6eec8a15dcc275ab829ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94628f265c5d9a498778047a016985f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0c7ae03227e4d20b37aae7f92c12c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e43aa738c9494a51e59dc8d3fd3b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09bdb63d9a80c64253311c90514d55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8327c183d711734dd80fae246e3c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bbe689b3e53ed668dfef60b89423c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a69cff2d3c769ced3b4ce31a6f28b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd3fd9b7c024ae5089f0c549b6c46a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e09daea5661eb076e3208c27406f51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed7d32c2261959849e19a6ab72037a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352dd4e6da386e1f0588c46dc577f41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d860aadab2da455345b885c63573829150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1600b41773d383c5b6c96f80e59f44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e6e9c419177121a31d47bd991c943152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b123ccd1e72529566a43b5c9061e6c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b12ee4ba8f441ec45a44dff1e8d2f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70859ae5373e85e16dd8d425f5948f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47012d2caab1e5c0b80f6e73c1a947156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90b2fa0add254175f78c353f84014d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26805ab0b3757a8b29930bd6f0ac102d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac268e763d3996b4b4f371bfa064cd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af383e247b532e7e573b09238b3691160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed5faf4fbbf5972f8cd1df6681f182161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5507cad6778733d5c6cf47bfa3280162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e1d3b098a9eccc69d7f33c190b763163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0f54db0024862c6aa55ec489abd40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d728b0345d03556062674f5b96669165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30e3831a39f63e5255479fc78897e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf27032f3b866232eacd4e0206b236167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e391a2b87c803be391a205ba2ba34e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe98ed252d84ce05a7934d25e871bfc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512e322aadea004dbe42daa12663647170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97801f7832b69233f208aa21af74cba1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcf2ddbda897395ff7f14a2d9139a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d54165b889c8dd5a57432a5175c5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbadbd1a96a955438eb2fcc656c8fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408c60c1e5c52f4f301ec9d47c05e5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f9718240b4d75347aca514b6fa571176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaeb52ad1cbe2225283ab4c4f2e01d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e0c1ea0bbe697137451379a57f0ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718aa775ddccf857ae227937306b002179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9c73e4cd32fd078fee6dba260873a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19800b2f1059d7c7a0a560cff36acdf6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f524995adc24cb5c3e8c4e84342d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ab6204035faafe8dfdfebff9c2d1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3aecd13de85386ce8b6e11a0f12ea9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c17c8eaef312d7d7500d12ca4f14f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ea304c8e0af8a2740c50ed7cc611a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad303b2a8f63d9202bcdd7a7ed2a8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8899eb5a923713fc176f0e4cc7906188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55494f4b59b9c25b228eab2c8f07be46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abfcf418c4c1e89e37e809abf28794190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a30590f1d39f7011e5756ac18bed2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e52b90cf2bf29eba1fe981759c669192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03b301aa02fdda7d3bb5aca018f5a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a4fe129077f049c6b928ca9db41fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9acf8ae0308fb29b8ec2d039548840195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627145d9631a0f85b551e7f210d96f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ade2fc6dfacab0db1182988e82782197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490531fba558b7a665c01dd20127e354198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd47e4ff2d11a9ac04cc96ca7293182199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b76417f3f657d9caf2fc1f84649bd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f14736b838539bfa3f2cb687e2e41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60431daa07ac74838ea087695faa3b80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4cbb96e5dce2b22494be6b013977b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d32a5020125f7ebb90a1b49825022204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d9025c61c82cfe4288b834448eef8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871b64bb513cf7d6c4f345e56b80e72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e0285dfdab5d6e701c2611b01eb6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5cd292038b5fe487f20bad1572b37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db54405a0e150bc54aa8f0ca58c9f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32357a0c3349eed82ea409d95c4b7e0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d28ea5a50d012cd9b203fcac6f396211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894995f5a436e90daf87693e666063d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d440de2264ee6881c8e3832d08577213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46937615cddcaa7c05343a7c035c0db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881c9f5db458e2194ec022c52e4fbc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f604acd81dea8160133b553a9abe4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e180f7634bff8ced5f31d49b210fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f94c77feef19c3dd77cb10b17ce512218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a9a9f7fe50adebf142f3b20c27b13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77464ae53ca182c1d114612c6860bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc960e145c12f26f8b690f55803ca02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06673970000696646e7fae3e007e08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ac73bd4506c7ce2c707c44747faf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f49aae78b32b50288c3588fe0820c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39348e5a976417e798b24aacad799b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23959693b811fcacd5f3aff517fee4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651859a99157505f97cd242d1aae25fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a8e3c60bc9546f9bb7867e7d8df4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4b8b4d116cc8a0c3337a6dc2119de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74552bc0b488a7bec9eeb6dedb2abd7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d3809877a525704af04df4f7f9284231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74d6f7953247a23752b4642dab5423232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ed135b65688f45d0e709c9f8d8e34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fb8e47f2deb48aabcb43c2ad6f5c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de46ef405bce5618ac6b7e26782196a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175aa06c9debfb5b5d06cd9ccf80cea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f37108d00e60580997b0b584bc4ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc47653cb33ab061de6ffdefb48cc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8ca56d9810603b1fa7802df900cba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b07fefbad5b8b62a28a7325b464524240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1aa12dba0204402b9b8f1a1ad2731a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2017aaa2acb50bc122939db0341f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62bd478b5aed586cf8b28bb9474901243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a341cddeb8942c7c1ee09772a58d7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd113e2466ab3d871a5b1a591c26e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e55b74b64daad8ec90b3b9fd6bdbd4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57270c1527ae0015ecaa6551b474f6a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a02bb5190946b4c7e9b9ad078be838248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45fc57d5e2e40dad249f0c884412ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27de0eba1294bfbc730e615251a72e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927ca40b9002ee480a100d135e751cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566e10a01ec03c4a76b686141cd375b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e69d312439f91c947f823d63a4c902253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7207c38c95c51c323ea5a272e3b993254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7678fac671905d74d7912506227bac2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ac8e57e908e1e6f66e4449f318332256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d9096aa8b0d37cf0cea5c032b8226257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2dc69f70a56aba601722e0b68d060258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69947425693042e9a2f3cd01c8e8923259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caf080b9f7220b859fe6007c603d36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1ba38e42d7c9021628f6f17652c1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b962586bdd94869b28e3327ebb7c82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b87749c42218d03df10538f86e7374263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf3f8c69b89e55d4510dce2e865bdd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6dbc80e2c52b9f6e577255bd9a69b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e3a7709db1224949f305a846aff72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac765cdf9387fe00c563bad748d881267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c6ccf9df21b19e1e7acebaf55c0e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932f003364662efd4087417f94736fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa092e80437d23d9cd3a8d37a10e7e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bd9f3446d34398bf41d79707554df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498899fa838e11ac548e0fc1abc2abb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf4b30e1d43f6ed83b41459a05b0ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076878c105ac8e411c8abaf1f2059dfb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00b353df495399171b39963834b51c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db0e81470a2fb837ddb85e0b1c9a07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072d22fd65f38cfc707a76157d6c14f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ade404ed326beec017e65bc2188eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726170b3a67c1eeba9018d0c495cba9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0d4a98db6a108841aaa37c8551380280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab80c85176e54485317cf5f418fa97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ec1ecbff2c841974756a19e87a016282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c7ddfb348ef79fcece4cecd2ba661283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad360d0e99b7f76dd198edeb254c88284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628aaa4f20026fdc4577015aa54074f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384e519128bafccb7e1ec1f4b5ba5b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56061ea532df7cb920e0c1fdfc07bf6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737976ffdddf182a74ee22f24dc11c95288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1302c2b9713c29753203ee52d6f851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43245a3e036d2a25dab38f2236c32cb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d6739d21555a91552dcdaa60f30053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2828a2d3cd351f6189b30a50c3b8d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8496005c14eb46f221565840da5c5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1218e8ee10d023c25821987c552886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6becb279c5366bca92cad4fd23cc4ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac4f43a9dede017c0cf09646c397bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcce43c262c54b1ab0a9871c08319739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494275b02d3ee68052f958916be30a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c8f6f2c0794f29bb7c55f4f39ae3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ccb302f292f9ade9a037522a5ca5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becbd99b56160c167225ed1a613e1ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ad1cbfbab0b04e90f9ff9e379bddf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992053a41b8bb969a044c795f3518c5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ebd4bfde89ed027814cee3e78cf5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07bbb48cfeb927dfffbaa16b775eb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0e115576574830222f49c6632876618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890f9325a1681a4dcdcdb701926ef4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209d19372aca6a11bfd081e8db38bd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f973544cb536a93eabad9b4cb183221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7b1829cf7147354475eff8b52756422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220703d3f7698b61d541a2f7d71a0d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e754bd4a4de6826135be0f80f9423724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3180a61c598e2e5f194a52d7637669625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa192d23dd2fc00b25dee375334c99a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bed7ab367617a78ddb5c0fec1d1eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e697c1114ef915fa46a0061e584e93d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232662c741aec7d5d2d39ee97d437f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9c0925703512cae3c89d8bcc693ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcc7dc8ee7f40473764e501b33cac231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780c3e4576d21eeaa21f8f050bdde5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1251a0918d9896da0d780ace2aca07c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226651773d66f087fd5705093c4db4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a02a00c813bd0e28c7fd4b4e8a1b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760401dad513136401b40ea9fd8909e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234b23e851c0f710f023e6d6110344f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc72789ea04a906c34f6934a493f12638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a3cf93a2294774d3024f234e6c44039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da8524e8df1d25a3e8faa75ee60f9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0569c65e6bdf1954bcd44e9dd9d25741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224208fabdb6ea942991234a7dd4bef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8199f962997f6dab151b285e902ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3d90b62f9c348a8ff592d0266353b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42eec743fabf1595baf26794f3204345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e498b4e662f3e4879f8bd4e4cfb66446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9e038dab4ed6716089a13fee54fc247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22d824466df89ee07bcb3679350f1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7339e68a25c8920ffaf176953bbab1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cb18a02d9e55e2ebf786ee0e192a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789fe33a198cf34fd9fb23e503cb79651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301c00ac0f7805457c03abfb9e12a4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49caca803d91481c3355d42063b7b2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b92f45be903cc6c05df5e16d4bab454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819036d99e5350c2ad1b7e00636faea955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fa71110a1b533119f8590f8867c3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404a8b3b431b4c9112dd3594b785ee957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d498dc0f82ca6e2e62d7d895f76fd1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3803affd67aae7ea05f0c14fa869ea459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46590fab592160ef2e662bc9aa933460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353ac18aca8b832d605f0704ca80b1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349e92aaa2367b9988604f35e181c4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68c757dc52287dc411339bb1cddd4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2332cd7268010c0b949af46c28a97264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1f6bfe7eb4f6b39662208e03f3e1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dca24fd71a6bdd4c1c9b94f6886f3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb687856c3934b93331589c70fedab267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e326a4a7af964150e6af18dd1c90968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bf1acd83b6c748b0f2c2dbd021f0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc072a3b0925255150cf4b7cf3f339ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad26005fd79949a76eb28faf82e58c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff09dce7d9c3e088161d229082c8e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39df4df9f446938b6ce748a2f7baf4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f92ef60b418902ef8ae3b4dbd1845274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58229d468a92ebaa0a04c03b3f0d6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe6681bafe6febf3904729adb3673e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae59334dc0f78283a02c84190a9d41777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edec79851fa75d15241ce4d3d9f85c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eb9a81513eba3dae675c05567175479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214d9828a3dbe50f51a136f0d609c5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673b13751e27804f58f196e7dbf6d4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911b8463d907a942815346af47e418182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a8e0db5331db57b95256dc38b01a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8daf774d8f6db8ef2b455b900e95984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0426274e351cad31922c0ff2b9a9c9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc709aff138052d0cd4c4db674e21bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc46519610bc81ca0964b914c1b5c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dedec72e1617cc0ea3bdd7424e9d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bcfda6b80f1a2ac20c56520ba2b0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef980b7e341be78aa16b3bb32eab62e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694143774b163806114cf143c771f1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357e519185412a4150b0555d8d1d24392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74572a7ea3216b139784b285cc493f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e38328ba1a3ff250c8eb5fbf70af694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1d4d96493f2ee3a84de8970428ec995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb6ce91516d1f74db2b83d2375b2b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027779f870a98cd3107fb44d2c23f85997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf945de4bc57094282c5000e66104f8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896acd9a40856b198b5f310b8704c55b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853bea83c394ebd5487324c1be28ca0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace0a273aa8d042313126e83e2ebf52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39f08df9e84b674b977f5888b3b999102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05076a169a402557a59a7c79a0e150a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b536ce8e9048671240d905fa3b2184104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63297fbc03a614e9c116b4353912975105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc56f9c9d686a7c775f482a05442b57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e8b57faa9f7e625592fbfe844abab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f251828d435b6197a7cd0fc22327e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9dd1fbd1b4f870902a06064cf4c87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c8d4aee7c7bf0dd5f21100c204e6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6db0212149064e668aa02cd34ceec4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971b6209b02b70c9ffc7c4bd229e0b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a305210e8dcd9de7b55b21236fea54a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ec0c6333d6c09d9644ba6c513b237114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e820e5f10aed07f198cdc0215d1a282115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8cb7f43ad09e14c87475a8f841e0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716a5301a8846c7733d809e3584925a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf7d32a6dfc68c80dfbc2e3767dabc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f73e68726358714cb6ba8d6977eee4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381da6d1b88cd61fab5adde57d17605120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29d8ab8106f1e3c3a05ee82c71013e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bc9f8e6c15b1695e1277e30f84c88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127f51670a8477dafa7c8ad9aa7bc8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440655b4342ebefb59f60d378651870124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dbc8e489cd026c929ab2b909c6d9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2d75fb63add2c935cd9702951d349126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b1e99c1b958837d80dadb0dd6fe32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5c877218a486748692d467d9f6be4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46a3a7993e3d0c9fd866eff219c2d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86852c15f14f108b03c6103cad6476aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7448d10b0a692f349dd466e88ff752e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf905c1bb84e1d14493d6c3cd74c00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef6356c3847f2531d13b12c5d8ecb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843be99e27047557e113ae2bd97b0cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41345dc8c6cce7488120aa2291e9d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf635d701cbf5c8d16fb6246ff0dad6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf93094ca81d3d1c4101364ce2a804137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7683125fa1b01b12b82cdd8cffcb87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390f7a84b1d6a32b566c8c406bb9a4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a7cb8f84e802c19e7e172cdcae4c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2beeed730f41293b9f7450fdf7e17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbf02d70a51f022c6cecf318d9689f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f25e9bf3bd6ccb236f10e19daacf0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f465b341e7a8340247d5c7f55675b0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710b0fb9ab4ca6f83dc1051eee53744145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b105ff6ce2e6a5b32865abc94d262146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b48a4bcd0fcf9e3a6486bf4224dc2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2e1ea93d0e2877f4313d542b9f5f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b287a15baf7f86760cbaad58870946149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70b1b3372a1dddb4a935a83613ed5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749df4c1f09cde75f1c3cdeed9dca42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61615f33ff72af44e6b3e3f29e32efb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e558e5f79ee0f09f3044cb5160ea055153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652f5d6c9e7b14da1df4feca7b25bda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68e14c5fa18428d07f10d3bf2ec59b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9ef1c9d22d8c57b48796a5f3c1e19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fa9229966108c253e5ded6882e5dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f31444285e3f357d174b7805e7a0a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd62d684d53c2677ce521a63c5844b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011b90b376cd214b5c13c344e071787160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2047c1203ed6d0c44426d1912802f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d17d6181801f40fe434df669bb5e1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc775901d06512ca4b2487b59364e41c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd3d8bbc208975adba8b97c6cfc181164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fa95f76e967c21e47b0ed1a5aac57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bc0c79663b43bf2d6025a2b7e86b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa50148054a44acbc401a97cb3efd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dadcbb5d5fa2d650661f0c1d1ec69e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610a99747fbab76eeee7e3a33fbd0fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1eba2a72a4993b23b82575a73837e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3ab4bddd08dc5565a787616541a50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886831c07f6abf1005687687f538793172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7392f818ca7f3d937dcf16994cf3b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385215e0788ea803e927afe593581042174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1e2c505e1da54d921b72a06389b62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9c3403d721b5c584c6d562bbb10ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113be6616b7fa0d8666d9cefb20da72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970b79a9fbaf35609fb74e9599738fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2fcdaa2183e5f383446a03594d87d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e221fd74ac956cdd8f12849f0a25f2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c3aa1abc5e917d0364a60982dddc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2128c74e9b181ae2ff2e9cddb4d6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfcec35b8bbb59e6a93925c508cd03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2e86a95661172aff4d6f4dd70b083184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401d16afe8c81351b0eac483e27eb5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8710b129a50b64573956a087e16883186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7d1ebf030ab5dd36d812e14e7bb83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e97270181afb4c86fb9ee1224f3cf7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9121187c0ed9db331ba02b9541e70d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0308f18e35a3ee24101fbaae80dcb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79753155bddd97f8477fcf79bc790ae0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947d270c066b65679dc89dd7cc91a14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4780f734a04da626f3776df81f1a32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542e00c4a7ef9449dd3079d515e070f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df5713ee08a324c0f6ea5523fbc023195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c572d5decbfd4cc1248ec319c6928196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faf9c192cc87d4ece693cd086d739d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962980ec571c37cc83366105c6049bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193daebf729543158f39ce6a9e1e68c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58885228398a0fb7394a02fa58eda12f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a004d94b4dfdcc075a6537183e8e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc9941e7c39bb7b6dba062f813e971202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b114226eb97338ba70a4cd41a9759c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d672c997dbf1ac22e98952a8aee89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1c7ca46d5ea43e488018a2a26b991205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e50541a537fcdf2ebebc2acd68b24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10b6bed4eeb62d886a02c5d22c11ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bedad35767bc1f02947fbd5e31021208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a179f8046c513e30212c595a09c8434209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975763f5c505e45814c422396d8294a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cded7d058923dfcbc7fb023c572ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb097f217cd00f7f763b30f1980a8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dd56a7b8734536ed63ffbc58a0306213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65718edc21c0a020a7d68c4efe980167214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a651504dbe15374cbccc51016de4fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64653fe0d83b79b7c80cddddf1c757216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb0422760b1c6d988fe04bd1d1e7c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbed904d3db02e9358153ff456b251218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670f08a0814fa42b3f61eb614644608219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd3e8f383eb6491b15a7c0ef6af15f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8356956599ad5bba93c448080c7670221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4b3f0d0c78d81f4b9a6d7739e8cbb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e907cbf47d0f275ef4c0c44f845bde7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a2b08ac15f4096a6a4318a90ea216224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb8edf47165e43d4b56b0b5f672bdc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5971dde4297bc3d85d461063fe3fd98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198337ff779ce3f5ec0ef6e6f025a3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3da79641090c8cfadfc998177396d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81312ddb67f195bfd7e3c22fca165eca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e317f9786d2acf44af06112c78d1d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b95ed809a90006e934b7c8a75b1c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a789028c5e30aebe2bf2a09247559c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63116af606a8eba0f5c3df2d86d81104233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2ecd54de20207dd843c50835511e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a0eafdfd3bc2f0ffedfff17fe8d8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95fc9ad368a1d1d59ce7add95f9824236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7067c8b84acf38b76f6487c1e4a4d0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121e2c2d28a3efee57d11591d04d96f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0767b3680c7cad90d35b1c10dc09a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f7620f41938b5e75cbcc497472fc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7a2bea7c463594b3c3db1175f9b4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a080139d0beefc0883d7f493ee1c43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077c5c26ffa26e3bf81df717ea581ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63147399a77c6bbc49d6ff0d0e6f5659244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b50dba4f4e58ee4ca3c7cbe8fb487b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013319c6235151c9283b638113209c50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d99631c6ec03771ef6ac0f32c34ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772fc803a6b909e68031f0be34a178e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc11c02b6acce42bafaac6e21ba75b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874be4c4cb7691b0c9c21b23a8e7754250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8791ce636ea35573ef6f3c1e697bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3feab5459cf41e662328f1b05f98c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68edef57326812249590c29fd2cca5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb752dcbcb6c64457551fb4381872b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e2f63c737da2f0c138d26c8ba3779255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57352c9483c5dcd1a7f9df1b86ce99b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8f397b8819bb6aa62c287b8eb4c41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a1a750904d3ce3d436783541cd05f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5da4f43da214d445afaacb1aa802d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979dea89265f4d4305a6ec669062f08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffe4238cc4d9a3da0eba72fb3df6e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175109a9f7d8168e955d992d89120d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f005353482e4da4060df508422f61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07d2e1487c3e34d43a76ec5dc6a2b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c05b2619566998d8b0f25902b6225265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a2dacdbd0461901b3fa0ecd08f178266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaac7c3ac056f3f746d53dba5ad5e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b72d0e4aa98249363e75e40cdb9d61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb864d277e9c58547dc482ed664529269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bf4b4782ac40f0481a670276603e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256c95aef015f320beaff287e883759271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a8f9f5e20ff230ba0130adf297fdc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22014a286c96c3b297da4ccc0b322d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90676004d66a32fe8f60821dee709f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd13132f49d744e8303910c02a2b86d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59c951bda241790cfccba97f2275e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2d0af48e2bfe4e492f5824ba81b52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551133292ea344a4117aefff739a776278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d23d7b2ecace76192204bd56ef40ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cce51827ae3840c6b9836a83e661f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991053037a0e17fff24c973ef4dcc12b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0d60a654a118b50caf761e3196c57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed899a59391bb1d190defd6ddbc0ad55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b1e9850511714c6d79ee4de57f282284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd20a3681629f33d67ea93015b0ee5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a375ff5189c38706120425e4b6a82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16573578934c04f6f2f8fd6f064fac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a8f0f489c8016fe47dcdc5580e74b288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>