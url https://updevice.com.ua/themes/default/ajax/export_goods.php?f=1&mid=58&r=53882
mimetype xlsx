--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ccd15c83933a8cf915c36d13900a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b343b9ace8edfc40e020f3d67d01432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087eeb4d3b60efd331f67a32e57e13853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f673410f519d17f0fc83dc0ee11e0ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7beceaff8ef80a457c7852fa586ee45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f7030926bf371966cfe132678cfd26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5cfec32ff9162bfb2b2f6daffd7d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887756ed59a6b6e39674f87058be9f698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee731c13ee10ca06c20c9540d414be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3df7b58d74c234622049ffec9a7bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ab36b1c0a2fc66b677f7776f1356911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925bea0c5f77ac21be59671c67c357612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a0b87cdbe6e7191db539bead6197213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e93621214e417f931e3e3c2cf0f0a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad309f5da6e42e9897e463481f6779215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d66470eb0b38fc0007aac00c45ecbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e319c41a1a71ac3ae7986bc3d6a958417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412795187e4a79eb5c83953e519d2c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d3cf1091d44e9e9c72ca0c7876c8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98350587def074f4690d3485db0e8ece20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050729f2d8a2a0c5c4a98a55d34d15c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e106d11b8ab10a4c8e4b0bb88b68b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c60fdc09fd05c677f86b9572545d1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88b6cffc208b83f47ba9c3616863ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a57a4bae1fc8b52d21bba82575bf725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1e3887070ca7f9a8cb1fd39d2f74226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0fc38e57c94ebdb9b3bd79ad134c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829390bc8571524d6699d1807c974c0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6613360c0da1cc4d35f3986a4b2672b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27eee895d145a8ae3d361fce81113e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d66628c0895eb85fdea305aea582bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3cd7815944a4587f559452a87225a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc706dc59f017b46b00422e2fed3dc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c4106e98872598b6bf943e609ea9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdabd8aec5c0b689b085a65c31376e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e926e45d6a75287a1d145cb5f2292736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3a9f7315349d1722a253adf35a66837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cf707f438beacadcc154311e06a3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858d82c2c3ec25ac7ca9d47d5e45a8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a8f8c86efdd1b1ef4bad05ce36cee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6f48a709633419cbfb752a9d1674141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3c7a42d3200cedb78b995e284d59f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcdfdae82e68771397c603a15e002443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd1506d9e745fed21dfe46f51d15ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb98909f8091f815b6ebdfe10f987445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418c6369f76d56289d43d8d24d70ab946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f805b5c2b65bc87c8ba851981c794b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffabe0bfa702064527c1bd882223b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83138be1310ccde9e58b4ab3f1225f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4ecd26f6d1796ba36b36fbb153bd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af9a2ea1c2164976a2fbc3974fbfe851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767e17f8b05b67965f0d69ec1e7477652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570032f54598806fe7c8ef317be9b52a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbe71d0f01fda16f51b2af3f143b1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6feb0c4c5788872e18bd4fc54a99e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a47bf18700fc022066de8f2979015956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b727ce85e760279b4f3e7f88f1cf40e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4ccaa6c7ada699c72ed7f643a9aa258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6b4fcbeb92a385f9fe60e693b257559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017019b7df6223a2f0a2b321491d06160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158f9eb5a4752594c119300813ca24561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fe48f6c5582de22f2b4df3c31ae2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196c3d0b903ebc3a086ce6cd31d6c9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab2b0bfb097f5de90b3d4c2102c89a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af1b0c8e9899c007e542b122ba2c3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba730278852f6632df0b986efc345a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a57dc337dff59c566a346e07f1eb9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80804815c984df827c201835132068cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69202ac6cbcb1aa183a1eeb0c5c470eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155bf540403475f9a2229c137a195a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb057c37415cc711b9c0490e18b75a4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f92f86bc2188b0df8b06fc38bd5ea472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550509864d4d4b7069241db5d4314c8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8a4372db96f8d376eec430bb3e61b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072708fd16918141ab4276f11a49073e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44877731352b248859eddec3fc7d52a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb173d04e399ca4350027678532870e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7a9405388391800fb7e010497d9c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0e80870998945e42ca215a9b7c1b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67beac62e9f384ebf4309fa2e92ee080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a765a8b7d64a24a274e44612614bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d213f6dae41cc942fd771c0afdebf982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922aadaf29b49355d0d0d9a0179e40083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422dbf45801e3c677dbd931f3317f3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbf79a1fd6f6c095b9efe0adf5ffdb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e29714f3a8c6bd63760b26e2734ad386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbb3e1402f11cc439114ee3b757f4487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26216503361dbb294acb14888b797288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfc4587b7403a6745774dd1a41591589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e67860248405aa983dae9c24e1416690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06793bb842c687dcc72c4e390ed0a55791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048510306eab2675e5dacaf445d2a0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a69ad88c09adfadab645507818d7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f23186fcc4d7061cfefa7d6e3dd6ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3b38a4d6d987c82dc388adc76f71495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c43caf81fab0fa82748c69ac132b7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c085dc52917e0ae9c777ab87c0ea4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bb2a9d2531898ed2f74689eab708898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2136ae09b4fc33d258d361bff638e7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927fe52ab2f3bfbc1340359ec070320100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5a61e76f2ceea9f47307a8e797715101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026faa9a9f14abb841824d6ed81fa36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9020a940176c4df77749809d7b50e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdfb6ea1880d569bc4eeab433cd9cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcac921c35eb3db9fa2f1310a6940e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b9d4151df4e40509f85e55a9ff0ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ced84676ec95f7b2f79ffa06919a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df418dc95a6a665cec8afba297e6aedf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a2a6309ed2666c61e42c2d7291a54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b578900a9b6ef0300ed26c2a5d6b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4bc3157c96e1ae768a5ff33f5fe45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030607194403eafed675d8a357067284112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9f7058d568d1931b379b9c36ae9de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85857863475cc35e9cab8d74c034c65f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a63c6c399a9033aa3067bdcbfaa933115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce4a8419003f757259c27248a52dd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f38663cbd2285e51be4dde6ae25589117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467466f6da3f84ab65f506f4b62daba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b00c3d81c7ea10e975d62795ffe6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144b677e616b46ae15c45dc8980f8da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5c61aacc713216a0f53a4ef8117c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3b975c2efe2ca383dceb0eecf53c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7605e28b53a25f394e4803f9d00a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e302d1cc2fd35e075efe4f35fc44c1d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b094f3a423cb4fbfe0122bde2825339125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924078742386003756f8a1e37f22b5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9a5336b3e4bb84eaf06ffdfd9fa40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8dea88bdb33e888030dae31c2f240128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08347dec629d7a742601f600b48d4ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cf6271e722ae897543d46ebccd93d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5813d4c2ef8e3935226846e06e9e14d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e196c26a03a45ba6ba1b85108e0301132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7d694fe46ba47983e5091e932dfe9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62c1dae276450f921753f9555a177c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b3a5e73eafabe3744a9d245d53281135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2783324aeb342d0af053e26d3c88c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736d21f8f0ac9aa7f87b69276c89866137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd2d9f92dc1493145e031f7b59de8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f867fb25710c4efb3420bf2c5e278139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd6cbbd81ef13513ce19dd8976df52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e29ed297e28bae36548daff11e738c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19af0b6c205facb36d2ea7f4f22e1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee47b74243258d5443e057d19afb8ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2909072fe2333d0715bfb07f210db7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f01dd84610b98dc0764f1fed0d9a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9243b230e59cda35545fcdc8484b1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186796aa56173e14eec43a0ca2aee6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692f81aac2658d627d52298bb2b7984148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cecc720679268da57d0c028990286149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923e593fbb939bc045a21b08f8b9e85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b943003736ca793d4c3c98d785d3d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c1385e229118d77cc2d230a21cda0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2c17be126d50389195139d5788e55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9b1cbd7e490550afab7f31d0437c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c41967cfa476ee966d7f956373d99a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68abde587a9f6e478f0c9a328da24c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01745082a69e5a9e64429ffd4c61f53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b34371dbdf44f412ce52d766327274158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec149eb56d5c7189057485fcf567671159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3df35e2b724cbd092c7e6956e9660160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfb583f9d766809f4130c1dedb4b54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056f79446e7f5dcd017af2c7990f6e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85f2cbd1be22c3e1ec2ba45bb126b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58087c6255973342655ccb4e1a269cbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaccb289daf615a9ef3639323a6d21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2646ea7572be334ec9fe1e0a5a2d679166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010a86b0577af020d33e8fc5925c6d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8a4e5bbc13228f2b7e6d1a6b6d788168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df3ac676f064a06b5dac2da0299a33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e68b29f16f9466a3b11c5c0fc39273170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a289a7e19c6f34be2e9620d1732e0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31978b765a9a7bd7ff51840a10586c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad5979c2dc970fff9d96f4a6032934173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c8304172d1067baf9df81a38f6a36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a634f84041940db1e6ebd9f2461959175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af2c601fe4c51568dddaac7256320a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e5cf5e47c258e0ead281f1cccac9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4022cce27626bb69af706d3c2c7ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0401613ba22643158712935f57310cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf592e7d005065d50723ab1f955cd1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab2bbbe4165c89d40dd8c5d96be6b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5351c6f0b1499425803a1c7970bb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca0f4ad891cc86aa8aac6f7a3dc7ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff7f82a6301a4cd63c0008f233e74b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81bed74f3b9f64b3d4764144d09a38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cad85c9316d169ba97339562bdef0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9e20db4324c0af6caf7a2f31e1979187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ab28289f1069d4d0491804fa7bf3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99788880569b7fcd78bf06936d565b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a0abee20ea0a4df1619a32a51b380190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583567deb760f3a0e29aeba750cb4e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c8fb9e44d0708171ecb4b794dac43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eedb8c6a30f77805423d3fb07e8423193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b2bdeb8700534f1fd0b3fa189eeef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e890a19a772d4797b58b63d28a26bf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd004a5614c15e08afc57f2f212f6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dd3ac45f7832eb1bfd9bbb0f17c88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212db90cb53532bf09e711ee280f670198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c330164166b4c6aee1c84cb04bbce5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672dd0ce5cce06308fc3ab5c221b92c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6156650e06b244a4b81ec1be77c9a82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bc1174499398d9187575f7ac7fed5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d93eea7a16f40ac2c0656acd786a7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44359aedd7c0b02161a25e79188339d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915acf0545c9275b63e52d9531ea0f3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7fe83d475eafd83f2185aa24527a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e88e55a7aee1e67a0038a6eb64b0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0134847d8dfb9c4d4aa86edff60062208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cfcb92b0ee5ce99cad4e4226a1902209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348bff35ed922415707fc065c22497b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9e4d744b5109ca1dd46ed297d143e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec97c9b5f387e164189fb4704c3e34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17b5789daa3d17d026e7f778d20993213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c17dc4aadd9543cee9ab3ef7569e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849834958615bf8452b3063b4844986a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2a18b19b440b25aeabd797759b7c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067e5be1809b595cccee688f9320d17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d53e8a793ecb6042d173024494035218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230acc0f3f12bb8501895d8c4c24ec4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707babc6b08c27b3b25937832a070c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea952a143705bc360672804a4506b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b66c6fc9a9b443592e4fbbae1e4287222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fda4444a910df2f80467c31d66688223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50d7a1f7b27404495f77291d2ebd25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f3e844e649cd3fef55970b6f76983225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36910154fec53a1415dc0d95ba3527226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd079cc30ea53d0161e296a7d489fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc455a3e5968bc4fb2d491e0cf5f2b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1346fbf6fe9a54f0cf5fdeb80955fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e32164531cb6c61d2bf6d844288d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75378b9cc0f19d8fda1f773fccad8173231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebb16320fbf104d2d35cf728c65d45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd13fcf2463ba811986efb3105e4143233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61689b6dd5d0d02923ec719eab84b970234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42212bd4e90f352ae4c2323b5d806e34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d9a8962204a2ab674e19a88d1c4eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc170120f288c246325f48a745a2009237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fe67b5ddec47ec33c613f143061a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189dcf3e612eb8df7f6b60b12c04d29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e04117f525e083e10f76531aacd02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9d8b1f7170f313c1ba54936fdfc68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c43eeb83160aa2b8f42ce77b67d96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ad5d13a85669ebfb1754a753de14a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14447ae335a8c8087ced536c6a7dc83f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585277ae3d92a916b1ac4bc882157b82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604343506dbb3b7ecb79008fa61d9439246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e378be6be3d6cfe013dac571b5360c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb70fee64e09c7600bedb9319742440248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd178f4e18a3d536d466968ad7d939249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ec374a035b7bdcfcede6699065fc5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9b27b5b123f0e533eb5db98038356251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0c1d103eb69f5f06be9a7f0b1071d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fe3041b0baeb0ad0d8d25366c689a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ff3ebc100032a3bf45796701f3fb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77586fede19965cb264145f18484598e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c91b62d73c6c44fb15b1c7cabcf9f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1e2dc29daf687c719ef2efbffe1ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74da2d68471f9130980d6f9817bb9b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b29b444ddbd310cfcfea32f72ca457259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f699657c2a988dffde233cb6e3a30e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca43a0132c2e6065f2e160ec4f33f6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5450d81aef789e043bae9faf310cb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6cfe31da8f763918b50eb5acded71263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f77bfbb6dc5556ddcc3f51a9ad5e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb246f9b08042e12976b7364fb164d45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaf5d184f4ded7a127619ee3b083e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fec262918bb0008b30b2ac172f125d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0b867c45c51161b8f1a051d8e164e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e708a83fefb1069607a3ebdb101539269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72af0eb6cda7bcc1ef075aae108aab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3545e9c4b037a9814a100def1892548271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78766ee24bdf6b21eb2f5f24df3e9ddc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f15a5f4100a61837b7c33c7c24f23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cf572a58ad983e80d850052a88af8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf200b26b0add08f754b440321a82a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9a72e32063d1bc87de1ea51144575276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a68ac385382d61ae58c8ecd01eba3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512396a87eb451a954b82a1cce6b250278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8705803da3a8d0684b0804c86e084279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b3ffec2f7243b2a4fb40d8935dae5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87015d6c6ef9a3c5253db584f710d67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bd91c71d6b6aec15dd4103b483624282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c40c0d9f94b1f1f47592853baffdd1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c9e5d732e7ed0e429fa1941388e4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbaf81a3ce11d4010288b6a45317a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce616180a63423bd317d8f530d145f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301f11fcf8f12c211c450cb3ecdba4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eb8fbe44f74e6bc03312ddb78c927288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048007df669a13fa13ef8611b1adceb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c03ef7bd56af49c5c126ba9ce21482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137cf9861d75ef467d77dfcf2d2da803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd24e2fea5482e28bd03050225263744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab6874762445e034b7e11bc840223f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f00ada710ea6168751a99189ebd62e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5581bff8ead743624b820704e8d9fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8972db4598be4122a3584421dd31e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb299cffd244f566eb0e20a78158d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf474d3f4d9a90f1d365f6f4bcf10410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d788e04bc9acc6c5405b5d7e3fd64011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7db8ad194f6571b8b270fa915fffd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fc76f3e900e6f19cd8cd18fa3729613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bca9d6ade26e53eedc0cbf92d1093714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65698af6b35a9a9d8e29fa63d5c82d2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a61b461b297f4a2cac767dbacf4b4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0985932963590b9109594d719c743817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85705a5dcaa9c8c9de93d303567b202518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd869f2b876fc64347f60362ea6327b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711a814c95fc5afeef67758192c992820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d66909706a2bf87a7774d98310c6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3247bddec3d3d62fdd8dd2b4be1738222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79160cf8fa71499b66343b67b25f3d5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d5442660e39f866c40a6c929afcc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc75066b8425897425f92ec6d44637e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15424b74a9d7016cf4396fb1c184ac1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ce266dab26470cd685f82b85ff5a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59f935dfcbd04f55fa1e9c953ed72728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76930cd8900776cc95c09b00c2ee6aec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e035ea247a6bf5b48c76e70640e95a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e50d3a17e2672c3704098bfed6f3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e595212fd36ec47d63a9e2efae70c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f5273add21f23804e5bc8d1f3fbc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405ff986191f9f68e9f1bfa7dc64a2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430891796d90a8723d706e27e2166cd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831b4c6de69c2b83bfcfc8714d0c8ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ce0ec7b484404ba7c895849287a9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16d9f4a4596443d01b7fca86986d3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f629f9853f2bdb5b6dbc41589cb5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ded6cc5c07e0cbbab822bb61a115ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71a787b6de47fae99d9f5c6ed586e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7d8ea258535dfcfb62e2a018c500d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbc85cf4d15a8c950042bcf2032b9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfbb36073aaecc23dc3576bcbb85c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cf4ea3c5883dee1953df6b6b983a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816380abf9815448533bd3e7116905f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342a9936c4ba577ab3d11af603a67e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d5b13fe7931ab185876406e994f7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a77122d3b43b25fb7dbca56ab1332b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3566f134281f54a91a58c4318923db150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f83bcd2b5716e1741ae3d623e0e38f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3ffcc7ea0185172fba22ff999097f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c1f05e3083fc56bf9771cc1106ea853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e30680b905138d0724af7503f7dca954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7ab51ea13dd168459062682a4ed0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31551314a7128b82bec688e2e8246756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c168270f688c2d1ea3e9909e0a9d2f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fffa9e0af3b05894412c0b61f358258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e181663f62c237a1d17e2ca97eb5b0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa6bdb17b3980b7c1fe372ac26939c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dfb2dd6d6c3adc135d3f19e2d289f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe7300a0aae09cc56bf49e8e2da22962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25201946195e82ad5b80339500f16b6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9ceee93304655b9c13f148258cde364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777e1d90440b052d0101b4e99f8958b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a088261007777d18dc863f8af4425c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27becd0e96d3d1d9c80105add39368b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267a914c1b45486da45ffb448da593a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d3e0985db3d099c3f78a7eeeb3b5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e144d235e203ea5d7423ea6ab4c10670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bb812cc5de835ed563afc8b89d31371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd997ca3936093c1358bbc76341d9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487eaacf50b57ef1365f2f74a243d8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693614ba3543563f220b81932f18cec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16a73ec9eda1fdc31f12cb2d8c2e3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed46469ae329e5e2a116ca215be52576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d452478ec07e47d760fa8fbfe0e992d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89464f2a9bbc422346ef864869466a3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe72ab69d3cdfb4eb2590437b9e78cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dc4ea8515d8f0b68c61fe0a323a3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300455c58caaca1728cb5931181701e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b7e9a1be4b266a23bffa7568b5a3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8e6b98a2e30036f60b18eb2136b5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2ae48e17543ffd2e97ec1d676c9fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329e3f0a3b89e3f659ac854d815e6cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f893c116725689f39316e68b7267786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c69446a13500a93745bd65910e176187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c636154b8b0b2b690b6fc93b5d714088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcab6e4baea0321137e6ef9d6f5cdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d8f28837cd596cd77e4a5a54e5da790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc653722961a568e36230e561fc65091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77965b6d2da5ddaacf2b1a608662fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e6b5b6eb27fb6ea21af093f5f5fa993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe436c5f7cced90ec283a7ffef402c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d39026262dcf76c59efcf3b86088cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71c9e91c3671067f2db42bcb050d4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5329730318b92e0cb2d81d53d1dd8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ce943b8e8df6a7f84fac4288db1c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3834c2f29673faf150c5b1597e74f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8d45dd73d18174e7b25defaf73420100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71df08ab9248a15537c7ba01248c15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fcce7ade94215e4f7d77b33ec2461102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9989afb544f49178a1f5a7f323b88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3fca2c753f4b3470eaa36e282c068104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5452d548c9598ec8418f960e6c535cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca561818bb8a21ef94717944d95005106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d0fb87818c44dc78ae878236b7784107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccde51f8cc57747c6c0da33941b2d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c2f18a65b52522d94a05880d39df8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccb7ab35b207c20796fcc1c3f41d5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac83ac5518ff6e3750c45385221949111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb653ad34b6951701e5d55ce0c07d99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc38446791959f147f549b08a36f51c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcc6ac8a252d1485f07a3f23aee715114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bedd86bdae3fd0f06088aaba9eff57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77158602a0fb8f4786b9a0cc8a86c07f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49221f5edce1f4d28ab16992b1451b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a17f6acfff1081cf9bd29c2fc754b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4867e17aaa19b28a1a05c21c8f4d74c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e540a23431784a4b5e739ef82e778120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd2966dd319086c440b27c6547f69c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f42f31d1aa5b1aee6cdd7a2785f47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80b36698c46e6f657a26e158658c37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547592aa427c860328a78dba1395f3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0afb4710eb2c05e37ab8b543ae447125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2b3c4064f7b72f9fac5d2942b5195126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c9a1596bc5786eb0d16860b0d0f45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84258b96c7d43f49761f919734376809128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad99482441e06e6594216781aff995e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb23c0e9610bde8e1266ae515508c6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8f98611e5aab8f2c60778e7cbcf54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4c00c2eaecbeed592cd3081dac5a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dcee2d8a019e91042896e7cd38251133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762ca3db3583dce1e49dbe52a6577c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9223055078ef84c265d1e03e17c6e09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bfde9046668220dc22b4efa55361e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb67d2dcd7eb1f41f6344722851e94c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5aace381983f1844c2ecb92a753b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21941a7aabe17a0445919e5c3f8e5f8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe21d7a45a06f57ba77019a0fcc96b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0132e38c3675e2d16ad01f772217d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17962b189283372d6e7288388c5c5b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba91d65ebcbd473c535be1efddd65e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de01b7881c6f32a619c12c849ac62c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb808ff16155d3210fb24beee7b98eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45346a6e3875671e7a18bd5d704d7997146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1108757020a66a585d683780bfde9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba9ab6d2a3e649128b7d9414195e0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6526e89455a8e7961a6e1f86e7585149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b977c7e19ec528875b5f2c27a1013150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4c15f5fd8ffa5731675ffedf20b14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab13c04cf672914cf8ea92d615a19f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8c1f82b030c713cf0838e402cbde2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff47713a25971a4f424f4147edbb89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d282387e249fd3071ea2c9593991e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d31d3b34c51240e2ec22ae4016328c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e441784ff2b3a2f512f0297372628be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a3661e71622f21e9c3f98ea5cee47158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99807932faf01fb31c1d534e8301b02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17350c7f63b15808a4effec9f2d5580b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d41a085f0ebac8f6d28564a431e124161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3af10ffd5bd3b8f7d92a905f98969c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df083d840051fa55e70c5f198d2ca2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53ba3fe8f041d7c80abe41c7a7728c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98158cfd75b3ae086f032e790cf5def165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f09265be39d63fbde632935855160166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504a2c78aa29ce324ced09555bebe5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8977b3a3826afe756d2a5bef15ccbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b04da5ada7080654706e4879bc2aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e96ea0278f899f27d0d32fe8e02718170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaec1d549f1695b6b8a559e9fb0fc67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd40f4db69e69f8dc6973c8af99abd0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399eb82a203def2a1a10d80b861eff8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965905002cfeb5f6e371c3d1c87f2d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad94507b012c02033793d8f9f50367175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138f6dee9e2e0654cc6895ff43e2899176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af2536a892331e50b1b2d47b2eb59e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4eaea449bb3cbdfc8797e9cf14428178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac67850fa3d1313409896c9d8e55e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf468e2cf0d1187594083190ead9312b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd37d189d4db5867ea768c20ab6bba0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf1abf47387640d7043ffbbec18ef1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb40663db000820c06fbca90d6eb620183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459703935f7abe10b5b0dd6fadb15fd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e57f72901e13f1f110e711c31077c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf3f400a3db1d6f324d265d5dc626d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd98d3256de2ae1fd8d1b7cbf529961187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfd0a12efd92e08d13f78554371bcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ca7ededa69e556d4523d86ad27368189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71798db17290b736bf8db138af95f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ea521a4c6d9422b4767b28afb53cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e92df0247353f5f24e4fa72405660192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203c15d67561772711721197765fe0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8695a2fe14f2e7c88700c3ace0c8a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dc15e647eb96901e5b5cd24db4e25195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c7e00ad16e215bb40c482df529aa4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cac57fd5e0286043478a7d1f22b88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db1d5ec9e8a12434c4b36af8f71986198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a453ebff19a42afacdb96f4fe8bc10e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755682e2af01b67decb2422ca8722575200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114895fa1b64e08c604e5366bb85620201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487231835c364a5638f11a7c9caeb25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bf10e6424b3595351732b8d29c1e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194f09b7283a67d7380e67c44bb6841204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff4133991dbc2247ddeb82e7bc99eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75403296ca132c0485f8296c16af0ece206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a067633c82b28602f61fbb8fa32385207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88d27c0ffe58b7b739acf04b0aca1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6532a72b1d9324103f26108c87a646f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489506996831803ed63623e11a911b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5c89a32dec1646133e0836dda10e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e41f0799d5097b03a2b7d1c92f48d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4adfe50ba8f20b46177fa37db5185213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a4a19511037c746c4db56a3125905214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017b07a342675d68ab88e1de0679e83215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81801e9b1629446c481c2a683b1636216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12cc738670cdbb9fbccd187e54d383217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b142700e9f9d396a75560d5a1d3aa8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dfe6f1c244bc27bc1a3cf6a7869be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18d892f499588ae4e3223fdf86489f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88c707e426cf5788063cabac0b7bca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f433c824ac8556ef40ba3f8e099fee7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa98cef870fb8e1d2363c0a780e918f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3742a18d329d7a0df688745ec573bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbea1b6700d1005f0ffd253a0df9e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a4c01274c3f1f54662a4c3c7330ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b69043d6633af64439d7ee419a4531227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20784d98c987e7fd119274e0b79586b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becc5e018ca2991889cf04df5e8f320229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef9e5d0372952cae932290655e8eb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955b2bed59afbae4a54204733c7546c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23429815f743aa28ec0530f8ede6821d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0947b4a3db46c51bb6df130c5a8a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f71f172fda11ae452f14b35d2b559234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9a5d7ef64048ee53cb5484ba64ae8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c8fe0628329cbfc6fe8314bde87f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337d5f11ae64f0916552d02afb02ff6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84c7c4331271332308df835b9c188f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8d6f943339f0a6bc95161d25e1af7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da640748f62db7c01b851fc1af8ff6e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8db922474c7ec6dd5057a3e19b53f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7409e1c0820272095a6705c1273bd0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e2a73f240ebd960c248e169d67b40243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54be8a4dec1b778db92be9d122ff63e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd51c642b2fded4c767ba27e3a35d5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbcff32384fdecd62ce2aca0ddfccb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f8fa1be880e7f2397ef30aa4941ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b2c2eda4ec98cb890951ccb7e337a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cf313a13f9d9cb236a882e4cb0012249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b6a069df8b5e69344d80793dfd376250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb63aa969394fcb5ac2ed7a1327793c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdca6b17bbdf26c2796ad018dba7e17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fe79c68c4f07096577daabf758f44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cea3a1937c809d0f8fe9d509fb34b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21709ec96e4498050778e379117e8a3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cdcd3df82c3bd3cc400a7d767b694256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9d3dcda2119b997254825a594439e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19370c3736536744804a2ad099a71b3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5b37ceac2aa3ae6d51e05b4786d50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601821ccee1846d7e92745801003845260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582cd7e555ab73064a56723a90e32f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9a51fc9e2c84b3e5f175d7b20ad7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced535248c1738f77685c33ebd160f1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09662c70c0cd98e9885bb5a9d4022417264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64599b03fd80b0c1bea87cb48e55e7c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aad0633f3b86ad7ac4cbc152d10a6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde225ec8c15ed67e7ccf2f72fd15ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2edb794727d914b7adc7913266d3c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e53f8ace1858749706580fb539f2ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99bded00707157618c6daa07c9e877270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb2ff93bec2a945114c94f46e1a5b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9a627fa104a563d6102e8ec5956cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3e35f93cb10cfe0050c6f4d2b054f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087a491deb89e4028e3511f7e9bc07c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5505261959c7e69775c9bff4c3104275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a6f655f4b069c9fed4bcf9b4a37fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed6a288c1ff3fb525b2877c1d2f1a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a098416bc7de6ac94170b647677d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e28d9bfa18320ce10b4ce87379f44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b093ec368c39768f98e19f9802be0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b4167e0d1b10d24f496c16f7a4b64281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be88268b71f0520d0e6d87d485b4c21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517ee2531e53fcd63e7a61093a82afd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc48ad82c8492f31476efb21687bf63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309afd000077dfca6b32d0d4f791b42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623fc4880235f318d32dc6da6adeec3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf3dc5dbffa09d9329101f9fff2fbd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73d6f3436c73cda74b6a7204e270b4288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>