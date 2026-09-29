--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde5f5c134ad805a009a8cd24c8f3c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef0d68bbf33a0ce859b6edf5d2aa0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96a0b31a1069064df28513e517a1283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf465368addc011c69fe98cec16cc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564c6c5ab381244fc7544cb0cc3d0595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba3d73c196525a14d75fe60c2406e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d126d79eb906c861f366c69489a2f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28489770031865c10db4a9ebe60b65408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b4f7245a2f48740838aaeb4bbf50c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa56b397be060d60a3c15957cb3722210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcda07ac82f729cf1443bd6cce2487711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9055b37eb0faf01e86552af8c92b1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1373f3496600cda55d37b3d4627cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981a5df4d906e5e346bd5b1485cc5e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94ce96eda10525ec4061f731e6c63f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016cea49bfe8b3fef12474ddba4773816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc46279c0c8a26dd62aa328ba3fc1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1ea0756adaedcbf554e44f52e018118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb8d99529391eb3cf818014ecde0e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f855ccd8125d92deca4cbe55994af0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a9e9c410c9aa696de373f60f8421b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b11068412b8056df7ca8b816667fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7abd45948442957fed1c513f2d68a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177e4588429f21604965a434bfaca6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecf247955022267ea3cbe6c932e75825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15040b974f74a281df0a7b83ba3374c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e93665a2bb6a1fdab1b17b7dcf15427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e8c4871eda181d379c1e8c4a9611b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca89274751adcc95128083c3b80963a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5aa1386ac07bfcb1511eaad736e75330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8037c71c59b50fdb8ea932d21c0d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9a9ff09e9038fb4abee50b6422d3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9503bb137fc93bf3d6994cd2e98bc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ecbc32835aabb29d792f60499374634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6c7827f15f9498312cea527305faa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ef2c5a827e82a02f7014ff6c45cfb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a43c8b129d6a3d2c913bd573a1389337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccada613db5abd10461ce9152343b50d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e769c69a4dd5e085663957a6bed67c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b4d4d3fa3bfc18de912a32027dbfa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b4df033671c19c6832191fa1ec30a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f954b95835df28bbd229b3e8a0616f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03050ff16fefd37738e7a5104c2fcd343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f12bffc7d6b1e75a9e20a612a473544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b0924cb7ee7525e3942ccb1ddab8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f6d15a39454531f0537c2b126564546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69f89a98699038a4dfc8b236b9275a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afd711adb0e160dcca194c1d7b84e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b823cbf0a20924c285c547563115c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df81035520d1b09d202446bd12bcec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c66af50999c1d69d74d38c641d981f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaf4dc171ef2365d2b5ba82ed4551152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687aa493e1509f44ffe77cde45237c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0f6ded668d35a3991ca967d206e0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a59f02bdb6a410855b84de731011b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16225a43132771caa278d5ae7f633e1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dfb07bddd3fdc695e4eb47a53e78b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cae68225ff0ec71cbe76339e1780b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d74f2e18c43548e2976af54084efc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beba70307f96027826df0bf915a7cfd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548daaca82b14053c685f518591e580461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77591d70f2ea41d80c80cd0eedda2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6442dea2c66825bfbd0d4674b3b936363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed44aaf612561bb069ef49d12264ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214f4e0ce05341f099f7100931cc0de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050c66eef3b699fbc347e994419a49266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37880872f9803d4c443d183579970a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3f54979678756170e79a088ad20ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989368b5e95f04c319e149b6997cc9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd55d4c70e8f6448719003d7134faf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c137851c73a8605a4d5543ebc64c62471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83a1e787fda4edf97fbea626c72d9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5179163bfd9b26c747cf00cfebe65db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e6ad889a2284cfc9901ac68ffb0b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25147be8b8fc150f43aaafff73ad89e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedadcd89bea6d28265e91e40e018ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc75a9b700fc2ecef28e531e53a02977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db4d90e031d36f5ed544e49295835278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cca998f56c4dc761f83722aaff18879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71f72c837d4e457ba7b1bc2a29730f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1961b54c653a305eed9e840d5eb34381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655296d701936fde1c25d7e31f339cb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8ec4ebecd1bd485ba4f2356d5f8bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39903585ef171eba9f6ac1931b42d89184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c06fcca82a56f0c18195bdd1b9817585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f1b42475df2d36024490f31079b4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09525a7f2c590bdc1fd8b84f42e8a57387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b24128366bf84e95ca6d10fd3d2bc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d38c97552befc47512058e84e0f6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bcb7d5c6c20cb702bd0a434503de590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f47e7a9629ec002488b0b60abf51691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e17d9dd316da7235cbcc3579f6a64692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da410854da85a43e4e0fdcd5b6d6bfc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faad42070f8f566bac3f5e623f999494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbfb78857553cf9f47d478d2941c4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2381376c08c61a10dcc643b79844b2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b8cf759a9d9d99545f45d123efa8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484d1921805f708bc699a39a6dfae0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc49b61ba4fed652b33e1b0206cf3ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a45b63840cf3556ea4e52f8a6d3fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baf7e337b673af82b6b5b8e45f1d22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc5d2da6083178f263fb1e61265408102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c1fe9399ae1ad1690d2e01a98d75c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181371aa6526f32dfe3f055c5f22b253104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ad499037964eeed2e78973c911033105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22864e4204408f4e361849b520112472106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c47253071e932a1618781c6b03127107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c1c48b5365ef7699839902f0e35b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea67934e5061da3dadc536abbb5cab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4f19c5a4335d870ac2b8688768b69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ee39b300b836804229c413b9882e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80286829af6acfe87cddaa5302594eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c588d56f0d62f449a2a11e5cea9f411113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f31bf40cb0887c7a321de86934297114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539018dd230a17195433bad43e8c590115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d9e7807d90228e9a3c9ac39f8cdd6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8007e740bcffcd87d1a6a32daba1232117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cd7eec82e84889d24d30779b95ca2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed7cb119815c37c8430a3d102fa23f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc037a3b36187bebe4569056b0a54ea8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397081c5e06e76633b5452733e3b5a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02360e6f2e3edf60111e8e9c1cc6642122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81e332561ff671ba962860f94d5b34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7cdbdc44a7dfbbbe35809c7d5ee8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0cd866e04ffcb7f5d8a3fadd7eb64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3b25ac661529f9f1644c85baeb368126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d834ffa902df2991b9f6555c66102f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f51dc46782d58c55662e013b8556bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2004b5dce284a22692cacb4e54b5e9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057369f7bba2d7740ed86e7396e6799b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d1b1b2ead7dd33b5c42a566417a5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870ba90800d6d21412b172aecaa7fa3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1580eb5bd99b5b8220c0f280fa602133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f20fdd62fb00f99aa03bd447b2d2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b4bca5b85947811c75414ad179f7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09b37bcacb491d81060ce15e31e352136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730738026146e636070c8b6a2ddbee20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d91ba131198a470565803fdebf0d91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac32760c8a46aeab6cf658adfe0fa7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9809d06dd1e2278e8e084806b9cf5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1916da9185eb561d03a5bff41b2e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d302d3912bafd3fca55c86ed8b3c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020570a939b1344958157edea1a2568143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaba1e9a48f4f963e6a642b2810e2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d93ad7259b58c70ba333e7fda93432145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabdc6612939e5a532ea8fb03c38aa3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee5da63fd05dd61b3f455f56403a98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ffc9d4b5bdd73fccb064e4f4977f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f29af0d78506247679f829691b240149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86325d98dc91ca906b8179fdb8856536150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8f9f212ba79374cd73dd17cb5eb43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335fd9823971a509986114754f67c7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448df3fa34ba0cbaacde3993b29f27c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4130b343aac331642cc6bf458b46f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42920de24b154800dd72328ae3c1406e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6f9264ec1686003ad4e77083b65f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911de298173ef3cb3d089efd73b4ee36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e699667081bd5c361e4de165148d2ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7dcf6b50e5a5012820a9727dee7ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe518dc6e5840a63dfc7538364abaa9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e83123a6229c8644e22573c81496b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be8f3fbfa74bb0f394d88ef569990f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8252dc69928900fce22ea942b47c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae26e43cdc5b814f1e8400adbb649e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a57472246ba51305cc0b3e2038e4b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ea1c78cb43400107c34dbd6aaf447166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6a25a7c12d13fa96646b198395653167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e589d78ac1783da7b69b97388bef3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92c97874840294453f001d4749bc38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b11ca274239d72547e64a2ec91dad6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6913a4fa6ea0c51e8f70552ad6ee5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90499b88e039ca33b84aa1fec37d183d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e569e95cf6eb273c7055c3038f907173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57d56dfecd955c3502b2ed023b5201174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e72d5b495b735a76671266df25793175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74c294f28e9967c3e4716b1998b778176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160be3fb886190d3537e862ec963efd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806a453b81ba0ef426d317c2dcb3c59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac66cadae501fffd813a365a040ffc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9363e1c251ac2cc56c13d291aa517e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79da4b36d43815701d5d2a7efbd67d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f6ffe10b30d5cd0f1f2d92589fd72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce4613f4bf9e4abf6446e6658a58fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adfff4200e8068860e61a92aef0049184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266ffe983e3e789681045fe292013e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6b525522f63fb9a8e5a644b0b7e67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c476902317224881a10805796f234187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b603f0f382e8163fe5def6aec57d34b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf79dfe2aacebddcaf0074ae46f54aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aac84f63370286d8a0b07e56608a35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1f0712eca09c53ca2ee5e5c45a9b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b937e568eaa7224513eacb71b9b122192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870ca70661a33ae873213646b4455a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce5e961d53b919bad3f0cf9b28b245194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5fb1bd24bc7406cbcf68c89519121195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3db1b9207e93a42db7eb6919db1c2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5d033df031f0134736c365364c165197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c52e6ce034c716909407c391156495198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78cf1bed1b1f7075c803e410e6a72f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133799c3ef4e09c9633b76f1a0596a05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f333c8152c34bdf4228ecdfc433f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74316f97d3f5fb1d202004e7c2cc8d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2078e8579937ec360430ff31bbce2b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad912c9ff17a5041193fde434c1ce4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297c09bc8d0238ddd18c948eb09738f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a79f42875e7cee9269d741b6aa36d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe59f1d16afb8494f8d82165c16cb0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a56f0828d5255efd85d0d2b261a08c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c578f67e4906c09c2d048b700ef5ae0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc424db005484efb2ac2d98dae2c62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b4bea691acf4176371825bb871bbc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d064a2620f8af814806574fabb730212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259028fcc1bf6bcc09be404aa7374ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67db1ce3f1f7ae13eefc19ad11c1fe8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d41e9a4ad6f36a7623c6fe18bcf993215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616560ad8a7f7874eb5e7319bdc90ed1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4fb81f2ed7095a855b5d9456726e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9276d4e754f09459c89c3450e89d4f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13710f3aea651093bc8510741dfec1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956dab64036293e850d84b41ff50f6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cd2756daf45d4ebfaa87966596cdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe2c7186eed0a4705f87148f4150eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbeab12613c42ef1fef842bcb53552223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a30759e925e370f4e1e71b68c2c1a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e522cd3173a388a134a06bc71a955225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b417d180a50a3e8f5cc0b9fff0b00e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7a3d5b52ee03cbc3c53eb36cd2404227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce0e64c4de9c7d1e37ad4c7c4a75d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4025fdf213148a12485fcf3b6eb58c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b6ffb525746660c90f287035b4560230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d80c5cc8ab8f9d1a6d0b97c2088eff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfed42f024bef36c02378e04abccd8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad75315080284e3f3094938104dccd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bb32349bb8bd9919de588cccb541f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5160c0295cf74459231f61e53a3ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaa619e7b187f1867324d97fa1437f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cd06167820886a67e722a5084a39b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e098ea5e2b1c37dcbb0390df7f6d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc915373076d00791246116bf1eebc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bd205d019960b0315d0c6c5a97200240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb88159fa6d33d5fc85050853e96922241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a527f143ec4a43f07a53724cbedf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a4682069c9f37695e4a7ca1b5ca23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e89f37fe1b54b0a63a0a2644929cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7b2c36b9ae7fba5db4769052f0adf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f73a82ba2c52abc7639a28498d291246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755b59a5fc002ffe29f9a01c278893b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc859d36fd0aa46ae41f1afe334c4c56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fd9ec3c6b697dc35d1b60fe4d42f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1f5f28994f002304a6e5aee378c46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326254355f4a2eef74124ecbb519f16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15215ba0ad831e23cddbc4fae0f9058252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a35cf180fd4bbb2db8fd93cf9779a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a968e21adf403b8899e0a23cc08871254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b443a71be519399c52eeaa91ed2027255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937b6078f4d428fc9114d3178065652256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f42ecbdb79888394bf6261d5e50200257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf974b286f6299e63dd92aeaef335522258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7575c983c4c50a2511435977bca5db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324d19053c83348f35e9517ab860126260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5deb78b24de8dc89bf0700fcd3db1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeba42c6d48e93927a758e1e140fa86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5d67cb404a9cd965d873e3d531f37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10703253c8dc50635e61a2fec1fa81a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca9a7dae29e956868f7942c00ec78d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df9e3eff4aee46696e7858d4b676f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b71374c3ed5cee11c802a3fc99837267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f892fe6765d249e907c78beed05346268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e20d7101d372959c1178c02ac9e14f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66440bd888f4e1fb11b73e0c288da44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63e2c5eb3ba8a6ce928b41d780fcb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a90370cb5969aceb83adabcce6f848272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c80844fb1f143a1dc7203911e27f6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276037f395b85b216ed687486a91e0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d21a7590cb6e97c2437c5e08181cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb154514ef4cd27bf6960a7e4a12a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461871f34aa400d7b3747a0689c8c250277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5718312ec5fa2e8f0dab6382a9cfef5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31d8f67be4262dd087c90d38de7511279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc021bf1b8299e9cfd9ad265e3187c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e3ebe31750f14186e1b9b4a3e5ddb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fa142cf0e9202ca906630b38f61db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd238c0168f28bb87292cf6c8751b92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f28eeab5ccbf646e98b6b27846f620284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecac60033c6ecfd2b605f9c6397879285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c9dcda133e54f47c8e9bd0e8e4f48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a918fda6533ad995b6ebe1e1a7da10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028915d43d8b3766c680e52a23bedf8d288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394c99c1d558de32fc214c7ed067d0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698177122a79c8cf93f489bbc83d3ada2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55e5908fd3dbcbe5d824c6080fbc353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641e638e59aa47c5b69433833c2fd944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729e3de17fb85a917c2bd719d0b9f675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce7b2f7e0dce91583aba62fe3a03746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2a4345c0ad82b54c32283431898067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43b4ff574a77ad00ec504019deb1b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e265a606e095dcb708c93e402c89c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107cf12745269a11adb94df0ea5925f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a119fc04a06098315e89e2cef3a17d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0c1c96c66df987f8f5e0ec3563b2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c84a6b04191ebf824d05447631f5f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780a95e4a4e7dd1f491ede485291e7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625b65cc9b4afe3ac10a7a1a754fe6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634cc4e1c835f44c52c9adb6f160c4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5309243908b72ec245d63fcb0ffb13f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbed23ce84c4ff691c16902df45f3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce123b5c47d4b068601a8673916f779819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5ac8e99d21f9d77997aa7c73b490020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea145f0d94c6d15bca30952cc7729d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fa9b56328a6807afe88f3e4b7ee6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987470750acdc017689096bd682292323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42d9e5204f3c02b197a557305e892a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6dffa8b63d8adbf00b097e0e744e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f15e604aa4c426b56d4fe204e682426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13afed4348ce429e85e0f91e7e4f58f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b638e38204b59c146d367b2892141028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c0c4276f6990d9f421b85aa2f1abe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9987e52ea5823c03672e4c8bd09d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e237d978060c218b1b7f9cb5d9c8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692bdae99794163b9ab589e0e5eb68132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beb5ed65115625751647d91daadbef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad788e9b7906493bf69c5232dcc4501034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507b8e3ce07831e87c7988fa7212b9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243c1a4043c7f209633499d94ff61a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1794f82c7162cb0c0f08de497676537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20f962c184757e1e859e26eb8dd41238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d847e6886def5d9e288e2078baf73839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e394517848cde60f4d986e8ee634a8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063f730b02ce8071242fd563528075741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83134f7f3524bb584c3de9face482aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebfd4a713c13d30cc883b4fcf0bb5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15397df3de0a5d7d4c3d051ffb0ef05844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e56d91b853c5cb5f43080536785af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca092f4864d9dbaa4fe72096cf486746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1fb7e6fd0d6dde0245dd44d3eb42347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91e603ba4ced5bb34e49f235b7384c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587631633bff1c8ad1ed756f8a2d94d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f807b6f6878d0fd1af522c6690458750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46404342273b967c750575594f0e1f0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db2ff4e30435a9f2b937fb0b5d67c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19889e5e01bd6e863943d1c365b1af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1be34aa904ca427ced4375d42b38c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c16068fc185f9a3d8ea5879af0fdee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5e063a6c67493947f3def17595e0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c4a3e3024bcba23518acdfc2b4d2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab13fac1ef5f790bef09bbc702ce02458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d42527401596c85e773ad1ac7b003359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09054a935619ae30fdffe2eca4ce28360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed4acdfc26d68854845a949c124c9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a15f77c10f97fd34e84ad0260b544c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df572ec49cf9c124d3f757d4ef230263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc6c881d7ab2c5ae7ae5a4ac27671c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79f674138df2296dc0a8215857e16865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8db7ef062a29b2bedbbf2ad8e501966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfb67cac28be365a575059e994e52c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366f8174f075c090f2761788582d85a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17029cc12c6afc5e1ebf4f8577d10dfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecadc796bf886a9574704214ba1c5cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b86270e1ecfba11633fe6354f1884e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd54354deae2e42480ba3130e1e164d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428b8f2593b80901f0d6ea0e0bed48d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a530aba20242eedc58cce22a8c267c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8e5b3b622a5f1807bc5e6029d16e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09da69b0d230fb0928ef2e39581be0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bf80dd50970b02e2857e654d8833e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc86e7ad701496f34c62323775b807c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa9c9e344da395b4da4c0e52a4426a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5da38ce1ef2a8468bfc53677e3fecb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dc53766724c42356dc61c45ef3b8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cf40f64dcb81169a32ce6d440bc6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ed475f9c0a4c5b07053d28a66cb4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a500057e49708d5bcf522ed964afb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4455b76baad65dc80e86c2df41d01bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0374c66e5cb8ca689dbd9786e29fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0ff3ca3a752a922beace35e9c211487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbb37e4d825ce4d9a8c003f44e658288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4511cb3e713a36c5af3870780414089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bb1eeb50bd7f9f0e5ffc4810d90ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d431753d41a56cee43729a5ae3c8ec291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b57572f24e89f434b000cb8dcb55f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632a56cbfe00e885cfc54af0843582593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8ae50bb92002cea1a6016081242ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0237ee72227114338347d5ae367f61e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20acedf60a3e28fd06edde37b4435ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcde74dd3d39aa3cb1cecb0e684132497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc37a8b5b490660e98f1234e8304cc598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cbbac78d2d9a6cb28a6dfaa547f8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d4df77ab0b10caca3d2c729661460100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f344cd9f3527a1748549cfd096ca2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bb83dfba91c6555b0fe1977f973b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f74b769284ff838acb2b60bb3eb80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd451696fba07111a3f2b6d876edd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa538c932533f9c0bc8f74501b11709b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7b1dcdba2cc58e611721c608d7ad9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeacb665cc9f75c8f8865d788f5ace5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7fc6175082e07835cd6d76629e362108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2508fbad917e4d90f4e50aea512531109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52104e4a9e69246bd64bc2a6e36c458a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256251e8222ee2c7fd3c93c584d94cc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474b616462e9ac663201d4b5b433d64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f1af00e9b72855620638d2ac17590113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1faa5df5dc8b8a825de5943169208f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e38db304c24a5b85d2b1c340efa11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f76e9e589b34582e118bf0ff8c086116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c768ec3860333c65ef74731c40c2c56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6948c17246e5bf15711ccc8133f39a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb097185ff394273c30fd193c7e695119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea653b4ce191b5652df5745b380c2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e48f2d320f0e079149aedd7079a727121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fb5d5f0a322e4a23f3ce2d788fb88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a439d4059cfc0056b542615f55fee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9081e8decd648b78949ade9d1d4cf66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2e0fafa3eb25a807ea534044cb8d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619520ad64480d2d255fd9e68ef5d9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe44b1e6564d297ccc90cf9c5ed9191127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee0263c10b0b8056d50e314e6f62cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9329b760503c3f37b9348b26e0e1ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d126498aaa221e2efe11230296b57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65b6c9c62186fa527d88cdddf35d48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41add142de250cb9c3f553d359f72d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b68941730eda170774c300aa79bee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed227575bc5723a7227385341c688e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16c06c02e07a37ea0f714a6fecb96f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956536dee91f53577331d502ddf599b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e490cabedaa75526eec52d493cfd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6e904f3d3089ae9fe9ace4a0948d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67530246175997ed2da8270642bcc79c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e12843d08f414764951928af2302ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652432092209a260c1897d7009fca45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977168596164630fc94b26cb0bcead8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5cf7adff323a0d366e78d2cf38f9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e33757e9608c4b2221ec5b30894e71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf43c299acc597f54de9324bfbf6316145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958d5ae4f303ab1ebdb7f1cb8c0c077146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3b09aa5834f5ad3f15c1e5ebf07b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f62008c9141123a6fd9f33b6d55be7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1568252475b11333d92af570d96d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ede83e554666dbd41e4c249f91e49f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d347e94623ad66cc33962e3a633d221151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ed81e6672d830315ab0f2c3774846152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff37da1702f7dfcf18f57b3ae502a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f7efc310c99f4a63c8024e629f877154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35526c5fec0bd6c810ed8b735cab66cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5b6bfdb69328aaf4fa93b24229295156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfdc1bf449c5fc921c36c19677e9d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df141a2d432433adae2dd37efbabe21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cc55ab0fcb8eec5f5514d844de09e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b2929756b8b4390160d9932c2505e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426525b80081ddf43dc84476cc0b831c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508354f9079a822b6fd4ece9301e9dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303835ae57dac96531540216428e103e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade0619981ee370b5c18b7d7307a913164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2581b44c013509287d86eafac6deec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b6322f212d3a0aeb0b8b3dd10fe49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bbeea407558d903c47533b10f4092167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bdb7688baa8e8bedd5ef23ea37638168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a807e800473d63b874dba5da7f51af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7cca0b959728ca4dd3c2a3293d18f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa1b16724461f5ef15626a810d4c62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3d14afca9fdfd89f7ec0ab38a8e57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fef18bf387bb75bc17f0f3585316b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f027ee61dd5f07d2222d376cef278174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bc275033f05735e627f861ca5a125175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7ec88efc5e301d36fe1faf303c4dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41a9a877b4de1ea66562ea53ea0561177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2f6c50c63914232d0a70d6ec6781e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458cd001cd6d5aeef58a58922ab1d83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdbfd88a6370b0f292f9f7be945491180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299ebbd632bdd9a6486983d75c47842181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20588113c389eff8a3230338c6a07ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60ad5acb7e48bdd1524ca92769f1bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b747a2f9ee9fa4b9c32b54f4cf778184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d0f34b4a33b32700f2b420f3da524185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888753fd5f1be37a8bfb2e949a3820e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d34d47b07a96dbdabd06b4a1ea2250187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359ac36ea39acd1f976b2841fcd2926188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4c12b69f83823438131519fb69585189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ebdbfcc8baddb311803b39a4a0a8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae1511b6505ff276a3844e42c90a05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a57eb943489430e6f4e92a9dda93c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863d869eec2eeeef1fb6a631bc4f088193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ebe3fc6bcec48ed3578286b63c0f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655b6d3cb658109f0b0813963960a58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6315ab650bc6418ab3f592ac5aab66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d8fe2d3432bd4af5bd83177ec6f7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e48c9a3d750692251e3b4f8b4fce6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe055cfa62eaa8975b6ba6e67107db4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f82edbc2d09acb4033acc1c771a83c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76301cfbe0806948aaf8a5071613ad24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c841c0fb2d551922053b302296bdd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3ef9697c5bfe796dc160cf4bdcea7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c360efaddcfdaba90b201d8e9527c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d5a9c7bed341ec8060deced3d1483205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06cdba799a20813d45e41ca874a054206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37974a64d7fa128d85bbaf34de9522207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c0e51cf1844df5620fa1fb2bc3d3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50e27ec06e5eb29696d3459e9fbe18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e526bc245a41ec41ceb55ceadf8486210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fb67c74fa36054b6bc74574e9a51d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a0e492bfa86d3250e2247fdef72ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3cd1f28b1f0d5a4fbd540547e5d22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eeb23cf6415fb5a5f16b30aeddb95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedffec40f6f4225eaae5995e760d164215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3bc2ee5dea81ded3e2d9e9f9d9628216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4aeaf20ebfc5308ebe62b3903f795217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f88780dd28f103e2ca76d8bd06b3e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32d8023dc077b535c25f6c4a6b5326219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603311a20fe0c86092d3c25a05b495d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383acb919ca98f23e759dadbe00f41b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87041038bd296a6adf6023bacd31a62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f066d5e53c0c9e03499fef5cd74f3ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ee6e6a121f1412a04a7ad4ed4f1dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf9818d5e78530b8639419610077a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cf293763cbe73a6c1a2e448a0ac45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd9683f376ed2b49eafdcbc0d24f77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e21ea6ff8e2019ad3538625688de5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ca38f050bd5a136e5962174916831229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49292b50c151bf6229644c6bafcc978230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691c62fef7600f45866ecab0449c105231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2483c7e559b31654a552723f93000f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb86b5e61b70231dd774e0305a34ccf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e838175562a9a0efba01698b6783461234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52041aa8e2aa981184fc6dc6fa287c56235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe9d1f341df50737e110fb7e88bc62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138e8b6ff7380325dec95f0126818d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ddfcf4e2e3a623ba925a3105347eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada422fba2c36648ac1aaa36a6409a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4fb0829be1cf31b825d89a8718c31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120107a7ce6c08631048d8b35f088bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cc47489800ab2fb4a74938caeae71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9204e8f1ce5fa36e3f2fdbe88ca8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f547e5be8b31feee5ccf215e5c7db29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e695d9725f3fcd127c21f4d4a77c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405ef481c9d87df49f7b9fdbba3b553246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ea9c4939611daeda4320735d90ed1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f79a3f38232887bd852434ecdf458248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7c7ee48bfdc60c7c6ae892b3b93bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348c8c7e6eda39fde7c8ccd58332cb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b68756c0b0b8d2b8e6f4c75a7cd4be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ccc780a810e815ed862fd0ed07ca7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950e8c02ae435c85efd047c7ee23de1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e02fc77929dbb4223119984aeef548254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d628e131f7edfd55653572e6b620c80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862e3032418379c8a47c678ce39ee9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd8ace3b3e9ff4a2dc5d33add4a210257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d4decf60b965cac5c55c091f5d1bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11314ca33fe12a7be895991eba2764c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd13963c88002600f763c0fcf1ae0bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e9fcdde4b713169b66c01e00f64f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d0a14dd15d397ed367db8565b5b2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87247ad345ca3625bb12d2ae6b534f47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011eec701a809a23af7716a9c7c83fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d615669f48f1f801dfad308aecda7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccf978a9e956333738103e24c18ee9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab49a0b204c39e7caa39e287d81a27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa5e7f159f89b2e8334a891bfed75c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bbf7bd14c1c2ef5f0049d849d1907269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c197329314415f832fdf11078b46d0f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b4b32759aa979742786f817397851271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5443a26d24cd1045f2d31f404c4a2c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c3ff618d00c7b8af4d77e61713cc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5211b2d4f01ac90454035bb13602dc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb90a1b2beaaeeca26ac482c5f5a52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1200221fb3d6fefbf06d606a63a5ad8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef062b63a0aaa544c7581cfba7b450277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26264b8fe1eda0011da6ba972e8eef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee2d35d3df55c4d5a46eb7cd9b9cc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abbef96059a60e72e10c0fd82e0648280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed56f602c3231f8e3702a84f1231fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89171c23fa0806e9b05f1e36c58e97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad5a42430f9325d839b22bb870a76e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084ac6ab72f5e9d8bcce53d47b37a63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d745c0ff1f9ee11977199cb8d6e09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfb5c3bbfb9cd3de8b5faaa2e774c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dc99fda26a5466426305e46a52135287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b68c35a7e7ee5f07101136652bb59288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>