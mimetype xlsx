--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bec0e4be5e9b1fad2e4f229d35b1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a330a06cf56d6ecd5dcb0676603fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaa9d342c2d967ad10b9e5c878b07f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d0a69e9e9ce2c4a942c11859dcf034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e13e4b6804de488032553d3ac636b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3abbf7880cc4f1e505f47c4e2e8516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f796a9d3bc7929fe72fa1a2b0b307fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b01002dbe59f9b62299bc0d38eedc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1e3aee080047d9320c8e04e30c72b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f618cb2a400306289f6ff095101e48710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7a46fb185e75d202bc666fd71175811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481c967e7f1bf2538c10241e080cbc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d9d02b331f29157a6449d0d78632113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dd9c1f7aceab9b70559c2e18ac4e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376959b41d453e2a18f7963cbe62acd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1126ca177a38ab5393bc6f1ea8f79c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f522ea3fc01d13c7b789f2e396ee817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6d6f3f3aeb7a10e87c0b9debbd07d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e12dd7bbae3f447b14fd96d2c97fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd48a3eb271750ba6cdc99606bddee820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a59d61848bf7a8cef374b3b5dd10fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c736cdc017f309e11a944111e40245222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efcb921ce69db7f65b98d582acaf3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710b053c5cf5903d4a445a5ef1a2c7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd49c81c5c06d2f37919ef49bc0f2df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f2f7240ab56bb540b633c0e5be15126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8731609d300ca75eae42124550450a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af095e8d1e2e9a7ee1e31dcc4aac44c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff5ee5cb9e794230fd561f81c248a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30992df806d38ae7a44ce18f96575c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6b6d87b41a419a3fc0c15c6842afe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29715bdbadffbf5cc57c3363d2433e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29684ec0bcc58b7ceb49b10dec86d3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15ecc7ecbc7903511254943a0503af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf664ee7d3e717829f7517d02b763435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25e21e5a895e8c7bd7102f485aabd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebad3ccb8ee10f785d7ebb779503f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb508e2e0df7987800d101a42d68de4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec0676b28ed0e1ac4665faf7ab90fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2272e50241f9f10a9f19e68eafb70240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615453bd5a2dcdd38f23b483d80862541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e37bc2428a0aa847ee4a96e8f72b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ef14c87b82f0dffcd151c9ab99f5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4572636e295f545a69e2822befce31c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe630024ce30fc1edf29a39725ff2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78433fcefb47085fa5c1949eba4d9c3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b3fa9b3c7f70edc1c28fb2aa732b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eac0ce6a2fc89b89cfc4ad4e942eb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229ada5f4356e92059f74b67e220cbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c48be20970f1d14447b4d2158059b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb553be47f87129d893f03d51c3890a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8f0cbc95c7509b287b8ae9d4cdcd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd982f50103e3b234688a4618fd19e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4621fbb8ccc8a808cba6fb6855dea2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306aaec99efb3b783b42a6d1b2d7c92d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d37e0cfd77b97b8c400a3115e822b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff1fd3cd8eeafc160e3d5d5ee5a52b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cdde50144c22754d9b2c8e347602058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf618be1ccef3b32a7fdf51df1593ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0758629bc44c95b9bcf761d49b295f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026584d77f739eaa70dcd37e81de95ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5bccda71c93e0e491296d1ae91c0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2ab97624c285793a681ca0c3450f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b14f3460b4abe6d7d17e9e9c5090764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f29162b9e576beb611d01eae104e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f653360d0695bce22afd2a1bb6bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e8f84154398d0da91c9975575e05a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362b7b7ca41940a3a719df23a9232e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42ad11a73907dd5f41141058899b2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e8222f919d12fcd2bfdcf785ee75070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223368149188bc5a773577ed428c2b2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de743f89e47492dcc86fa5e471fa67e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c05bafdc058aee03210a0c984f01bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af5ed328b45ea0370821c909cc86ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8b4b682e8375d2b84dbac221dc34d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a815990875e7e1787f578d0ed9607476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac25bc72dd4e6c5e41115c5c233568977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db6a8d54e4dc131f2ea965d7b02bc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850a1619084bb27dddafda7c198cf0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647bc3cd17f8cdca15e0563078fa0bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a79be2969dcc388c374c8b32e7b60c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16072527c15335b3af39d8befb3ebb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf84c922011ad229e0480c09ab762183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873fe14e27ef660b155ff280a86ebdc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471e2e77ff3c12791f6ef52d7adb87485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51c5edb93a733708a94678a823bf7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c1578dd09fb85c9431c6b1555367387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cb44f97de28aa6e4bdd8ec2dfa6fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa490c9e338b657cd8b3ec199366c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f993d27e26ffce2e4163bf8486ca29c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79fd51e7e956bccad52a6de908abb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4eeedff4129bd4b2aceefa2da968092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3b9b8af54671dd9f53171bbdd8ba593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28a89f3015afed434bb79f13f6b61894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465a92de54a61fd9aa29a16a8c70cdd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1474e2644746bdd637a503b4a9999c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868433f93ef3f6f20249f0c732a865497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc112d1769e33bac850b66588619e2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01527df60499dbcb1998e162d9d7f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb4b3687f7d77dd37088766eddecae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fec0a2a6010068303b546d2bea7c51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b8f84895256609423556ae4345262102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1f0fd1656649f1274632e5fed6f2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8a6d59184a040a14e2eba3199f480104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1aa488296e15dd2c96dd40043b54a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5959e0ef311256387d3f17ecfc8f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54153cd144624e4b409be4cab536e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f64e96f5cb2d8c6701757be731ff1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17636b9edf8ac23be76a98d3076a1c06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee393a4a39b8516a174132e5bc3a04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82e462e0b33d8478b04ecd6f7edc93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f93931cf0d5068a1be66b7d2cc5cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9844aa5893fd915eb835a59806559113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22771f3bc83b637334cd518064be5f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc68fcb2a4f9f1c1416f629f694c3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022a4e341a55be471aa83021b379911116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df37455b8450d79c9c9f1cddfa299e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946a045a7e850645a3bfb1cc27bbd5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bd20cdb82db8d6480280e0fa8b91c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565f7e1fb345d8852d1b5e57c29d639120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d879006f75000ee5f1beaab282f0ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8a446991193392c0362b5b4e0f0d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921dcdacd82954d03e4e778281d3546123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6e8d1ef4b252ce17877a3fbec34f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1565a8f4f9e240cc98bbcebf984905125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f39593e6432d33c9a3ac98a19bcca7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd489f62da29d37610375477a5f8f01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694073c8ac40cd4c1801214a00243d46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a63e344eccc5759903bff79368475129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961948209dbf636bd5d4b9572548723130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b681b59eec4826e996b1eba6b5539131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbac923bbfa4ddc881e8a64e24b380a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635b9cfe7cc55faf1661192fa707de1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94071db947ae77b1bf76c9923c393c8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb49555fd951dcda1957056bbd224ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d96f55623731c8ca60ad9947eb8d87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea982a4e818656560112cf5080d8cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072ada6d635066ec022c8e474636416138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545a5af482d1998480e511fb27bd9db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c27be720dc9944592299395c12bd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e2cb1bdf35cff2bdfdfb85c392ea9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312e6b8aac4c59f5886a5d1da42ad90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4fb031f68cc198dc3a3d77ea7846c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407d73815a6814cd698485e7e7a4c88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abb9d1d311e50dde847585a3434d35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20e236862970cbcc53e64d05971685146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9de021ef059d8146607946c0a45003147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2074dbc5d0bc8cfa2fb43f04e273a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595ca0b54ede07032d41679d6673a16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7699ab3d956c847e2fa53b85d68470150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0aea6186b439d9e845c914716d8ae1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41082d5725bc5e453e3e3a1e89887879152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f74842dd904239d28497cca746470153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ddaa7bd0562d598d01903b8b07aee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbbdb3861509c095d62edccf47460e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b624df2dc24cc077b4cce26c276fd9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cc8dd16342ec6d50581f6af4b12c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0eea09019598b3e10488860f0f4f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e40234440ddd19cbf6e34007d35c28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f5880e328510949c8f085b2ea05e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabd7281397772d798ce666b560298a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b03741ae287f366f28fc5b2c9aac8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cc918037bb1889f2609f62591f947163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f698eb1c7b27200f453542084dd561164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdfc0c3525bed9048c7fe2670638f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f214313c208b151d351aa3c700f2235166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2379c5fbb1a178f699a1c7c4788c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2faf5bac22744e23dc2e0c85b4da45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b09408459bc08486f0b51050485ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0b54083588f2c4e81b1d1242e9045170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611078cc7116dab88a5f288bd474060171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c920708e3ebd0f4ebbde20d440e9449172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273fd02213c0527c286514750afffbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505e41459cf9f06b9127d9a4e3576ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed2a48947372b2a94354082060fbcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac182fdf72b4d460826dbc11d312e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db92d5500cc86b7226fb4b4aacf5d81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68019c658f2a02bcf070980849c0225e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c0d92f412f829020695b3effd93aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d10354f7da59c012db76bf264b3b39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d5b8e335e036f2f6a888d7ddd8aa1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc5f155c93060fe7f4b3c3541dbb70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4a10b7d0e42709acf62a1390d6e3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026481d74bb8d4c9cdc3b5b3ab366e32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3435de36c8d6a0d7387d3d78814019185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed00b8f219389664429738d4d652ba2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc45ea19f0bdebd298d7397b3a1300187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518fdce3a513d6456e56ca7e3010e6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b91683198758b1f250d2d30d7c0d32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045720f996e6546d62651b45990fd30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ca40d7c0a0ee4972994858a79a553191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13df9542abe470b12e92ed2ba916203192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be774dd539ed151cb833961a29ae3f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb3b9a0eae9d308bb57d3ec8728303194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b043792911e08a043292cd6f1a61fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bb17a0cc71733bac09b633559bfc7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea766193945e68f63ec8c5b01197dd5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bb33135fc421d5428a49ef234834d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc86e6a86d39a3acb75592d1667333199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ed52d1d5726ae29e52e829116cd7f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185c3c7cf1f713ef17b81b53944465b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86a7cb0666af57a72a20a2c4731b41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef525e8cb56064e28c6e9bfd59611f86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36d03c092db46b71c7a7c9aae11e1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78f62c3ce849be8d55f080f6979037205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57b9ef6dfb80bb5779365b6bc9dd6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c71722917ded1e173f40d07bc2827207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011270831ed1d4281ab24092f08fcd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f53fe9f093c2ab9af39cc8d71aa1ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b17c8fef3cf2849c782e39bef0b639210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543b4bef27c4aef581bf63fae228d55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660d98f4c6169b5f3ed03df56225daa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b673fb91903f2dfc097e58148ebaf9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecd92040cc280242ef1cc34e247780214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39219f528cee2046b2b8f131e65a9ee7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a62acea96c800fd96b005156b2f69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd503f97eec94fb25c18fb3409a39b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c3fad701b4323a2c430e575fe2121218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3313dbb8bc1a63c9e7c75e5ba5b97e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1d5a32a08f577c08305463915dc62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb326f3663f050fe63e099461539b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c1244a5414b0b774aaaa3612e672d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbbdbc24f18369b51484764c360a69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c33b23cc21c6c9fbe35d38b16cb252224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebad9eca9c4117c6a2f8ea922e259ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ed15d0ddd342feacdf14081d97226226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487076d56dbd757d4cb2ab6f4c44eb29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca74f350c60158348bbe9b31aa57fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518826a966b87c8b6ac065c8c76a012229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6d91bb00641545450c97211b9c6c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9e3337a32785935e8d50a91fde3c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699de48ccfda5d8184aed91777402766232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68df99422519ab5fc278982eeef1993233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4589b65416859b9dc35920b0d098d57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee801c6f82a4537add0ab23c97dd54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db186e15711a940be17789785ae8abdf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756dc22f169c0db48808eb45aee765d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97d9275733d9e280c6177ea6819324238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5859d086b0c5eb6ad20e0da1052d97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec2884a00b02b4044aff9a0e445219240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b7282e132d47ef1e450da27a3d4a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c5eb2e8996e23099729e949966683242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5debf706f07837ceebe7e0114ac1966243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca07aa70fd9263e05d963be928c0df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365161792b0dc34dd32f47154300ac75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e054ff7fe1303d780a8ee23d53a70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8d972ea4cf23931ea3cbac512d773247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9df08ce08ce4591169ce72fd2a592248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4efd5a8b86e0c115e980b24074cbb7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0046ff9251d05b63cc2d92d107983b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f5dc11eb8020c1de543d647d9a4b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563287e4ead2b377be52f8be89a7bfb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1b741e395fd2df3653b067784687f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73224ebe23318c9646a10b67615045254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7d98a73ce46a8692f76a12e40e544255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48386e54275d541df03e40cc61a950256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4110c4832000bdb8a6cded340342e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d749a7549cfbe9e39345bdf597416258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca85f48db4d940285f9c28d01497193259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068fb983fee2e9906bcce3385d14c8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83a87bf65ddfe38ed76a08f28a47f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b5f42ed78447c6e2abdedb0b09321262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c62646aa8a313eeb79795f470867a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e3cdc3508c37bfb4e9ba60aac552f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483b0bac9c721aa0b96d81dd717aad2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93f30507fcdf956147961ffc3aeae0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312f1cc7d45d05e0b9104c75af99436267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a0cdf8c7c0a8cd81e723259c0f78b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e71e5a9629588e81980dc362537bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57375c78a7518a28fb851b186877b59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9830e7f531ded6c87c8c22a48ad8ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd61fc17193c7314128b5bd8660cabe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8648bef392fb84eb03e23a08ab95991273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d4fa9f2189ed54e83fd3c37668a64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f215541e73668d900f1e74128e39d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b6f877e1b4dcae22c9443c265e777276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9cf13fcfb863cf04ad33d76fb1656277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618f38e7e7c78c09dbe51e77f8914f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b2d7bd6a625fef47ca8fcee4ad7ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014d1b4c85f8af07732c3f5fed9a5ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d544fa9719ad5c857a092337b940c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863af342711f1f81794081d2aa29035282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48d769e596a531f6be4bd3c3719f4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8747df68c5d361196aa55182094b00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cffa273bfee878fe85a4315ddb24d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0dcfa0879cd4ef617b028e6c67734286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56e723b25bd083a420fd5faee263cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdde38a5050d9bf615e59d8d36eada1288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ab81e5e682b8582105f21f8a13b561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62a054b55722fac7faa8ae9408dd0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d812a0539a590b0bcf1b85e6199d0ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa05628ce8f1cefd6c53aa06622dd204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e999063d5867883e89bbb68ec7189b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a7e60b590c16f2643e0ff264dcb636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d04efe00df66bae30437a2d283f2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b25cc8171d051f2831fda2ffa9f86f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d483394367ac84669916996e2e83179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b030e09219810f03f08b02037122110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312569bd783c0a62ec4ef9f884383e4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552675c3dd54919ecaffda8fb54ab9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c031a7d55247f24a204793099472e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf532bc7771d0fd302518bf5a09b9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839c7717094baa479cf8c8ece61761415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe87bf2f98af1674f3b4cef10643d1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a1e6f0a13dd6a507f49d62c377ec517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317802749181f8fcf6d5ec229a55b72918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059c1025b6b69ba6b573e840b55b4eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bf8ec53cdac79e784a813b856d8f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995fcc499c6c45b750b7a3f7e19e00c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf92b1fd9d43bafc7e3b6ae311d597822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bde4c96b752f6020fa8aa98fd6b2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db3ff5398e28b3648acfdead7cb93824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89577aa655311d8e0a1907d9b1159d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5881c1db118442e4f85640d24277d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3d06ad6c51bbe078c92695c21c8b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339f3df5d98b497488636fc545b041728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c03c77cb7424216d4ef082cec49bb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37028f8800c450d45cbcaeab0383e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d1147f37e2acbc1d741c90228885731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a0d20b4826bcf82476312f2ab236432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372c36a0ecbc44ef16f334e34e5195133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9a1dc1f0c1b4d7de129170501ce3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6e5e6b102bbe1ae0dc8269374fbf835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1e6d6b2cdf33283e1c12ca149846c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf27d2542cfe93389032e2a9f5276d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e3b00cb752b9783e5341aa678560e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce031a49139795d948cc6359fdbff239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d01402fbf2886cec30578a220396340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99234cb0e7776f17381d4191a11df81d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a49a657e6f59ee6f1e20678063d67642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d40c8729a2c8b6598f8963a8960d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ad2c847d1c6e837438769c22f508e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaef234c1839da94598374bd247e1dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df33b2f8022d2c812dba89f1eac72f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a330ae3453336f677881a06512bbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0394c0cf33f9d7b1409c4f922a6624248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49175a69262d827732f4fc0920f220a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7e44b22f4696d1cce8c2784aa2cbe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ea17901c78ed8f50503dd039aa85b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b823703413172268cbca2b0dd79db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747e90ba9caeb1e601385ae00f6d0bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d45d3a951cb1bd4bc2447f71bbb09654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4cb6c0671e911c0d54424d7c3136355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3417ae7e262a89b645194b62802c8dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21d12dd4091c2b61c91d5cba683e7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c2a9b4c8e3e032ac228184ef8a83958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1da50f9635cf2b0ab1ca2497560fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273984000c9b2f91637c6a54303720b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805ce35eb8b854e62d9efca75c7d2a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6556cc4c525a63edeabf20c3b291d8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cce7ac0b2de4665e127e4391752e1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9101fff296189920ed3a1f192ed96ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ddcc1c4fc93d6555c1d4fd1db0c4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006e313966820830b701db546a06b7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03811b4ef5446a95ddbf5f178d2a2cd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912b7d94915aee48dda35a705d67dfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e075fdb6cbf130dddefebce0413e56869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bae66eee59a9b24d83e5b43a7ba3b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18dc3188ef8040fcaea3bd5017a79e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ba9e604fb0c9be3f4c4cb64c0e20a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa7f6e43d97dd84bb57530db3df09d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108e5cdba6e5cecdb43f271647ecdbc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a95a501829795db467180c6fb47dd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671750ddcd3006ce8b2b5448d2430d7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099392eec8b73ccfb6310cc7887301ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac929d67b7112fe197d872bebec8978378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d9b0c2dc9b06040800ede30b0ad3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec5c01959a4e3c124a533f90b9b37c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be7ff11129d7ead568a87fee2d91d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c079bda07dad74ded1d709498e243282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468ffa5bc889ec359496bc8ec889bf083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01891d936feb946cde1a4902bf175484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee252a0578b60f6a06a797b507fd8af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cfc858d14be1998cf117eb27075cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e16fcad6df876909ff018f594115bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba55c621c94645c7b9c30246408726288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd366a03c15b468e2773f4e702bdf8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ec924507a1c9704241b479d1c0e7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90bffaebf7eace23fb95ee46c8fe2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ca8a53e250487b0ef11fe74f6d9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b134c326c59d436b8b8355bdbeb491393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0bc5bbf2d6cf0bb6b6a308fd0c2e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21e35c70c7781e9374e62fc840720395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bfd8bb44cad7b06624c006bc60cdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb7c260a7947296168ff66f3f9824897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d2c36ab66282ea3f238d4351aaca598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aab906fbdbf0497b42624b812622599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e0f2baf6924232459af09c2f9a588100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bb03b34ce131710603728910bb63a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b45d347fbf61083459215ff8ed22f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79284d9975416a57d72cad2671e18bb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a980c274b7850b7a42935050372b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdc643c885d613f07612f635c29ea7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e9e39f1aeb403543d68054a88e4cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae743c82982e27f77b9d8753a6fe67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa87b43e0b38abe85fb8981880014b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d929aef495ddad2ede91fd3d6192fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246df6eb91d0b9d5310c3ba29104e4f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a51a37832c0849824da6cec0c516d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bac153d782909f773725cdc665aab2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ecc25f835616fe329f1759dd0c82f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be01a77e7ce0ddba44fd63e4d00137a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f832eebe851922b51b28c6a2cbea9f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e889ff75c7c43f03e028cc092ed830116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0646ace00714be7a4c5ae9b48c1bf84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8e5b18603d284ee7e7719c8807818118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c72be56ac6bd4d41d4435c3803aa1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debdad243298433c8d9291eb3d00d6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3098605335b0f1b7c92931a4f82eab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3861588605916bcfe2323e4858cb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162bad7c14a02c896c8a1ce79e51880123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895071a6447e75cbf0c40934dc3af19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd887d49c4fcd7ffd8595cb3e54fe78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aab81eb9fedc3ad14d87947221b1e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a902a9708afd57272c1e6ef6776d9dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475aef702837229da623c8b92176cf9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd901a582edcf45357d1a8581c2a554e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bf70da59ad10f54bcac527b7dd0ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455a37432d38a53bf80ab8cebe70e9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178a1bfa92e28fcf405b89527d49108132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59589c16f80fbe025755a15d68c4c76c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5891d000a0410147ebe94b6d46956134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655793a71506d6dc2af8d76e6363af7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d93a954d8a8a5bda578323c57b84c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d836ee86df6edf56b20dd3be8803a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cad1791150325832702ae456a15417138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445400aa9952aff917de5bed9a2d8c08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7919821731d5e6c19a597d1d64a38ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ed81a8d63077452cf5b1e6e55b2ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad2657c4a2ed6ce19cf1a13f4d6f1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85e6d7428cb123febf36f3594b74c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b973078cbb9c0a7c01ffc09a9e50b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c3034b10b4e7752f675974e660393145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4b212dfd7f35777723376a1cf04b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7289b2d64478fea6c7ee3609901bfd3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eae4e822f7a0cf33fab26b2d629158148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677f4a5522a7142f572b91049ef9cda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6b20fef2e210e18c680726a8067f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d575fe70439f7e40f5e631c071c1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88275d3b5e6bdc3f8d194023b0a02d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9153363e76593367a223db65a5a20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aff8f7ad608e187bc751b1a53b2f8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2131f295669090940b4ac7ba4a785e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3a77821bcee545ab79d20ce89fb69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fa4dffbc20a51fcafd06ff274ad5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6d694a7960537234e521ca008a133158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146fc85f95f4aa4abc3b2b83e294f7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc907d2d7e95631d938d0444ac13185160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204ff6397cf8445a677994eceda5815161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e0bb654e88f08e17ca14033a636bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552676931aea3d41e6bc91a258a27ff2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f4d491b997d873c3a785bc32d06ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae5b0621c9f0d712352a03b0455bb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db727ffb39c215eeca5f19615c52e35e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cb951f554431117cbd0fddf9e0e31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cd20b4f988a29aa8b07bc4071828b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda494ef0226f667b62aa0e718192d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f9eb14b2a4d5727d91b62fec0ef9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a777a48bd80d1038f0cb96ddcbf58a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b6a92e224bb897286764a78792495172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db817821e240c2b5aaed72423dbd78f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3739d038e464c2fd657496f908e3e74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04625cdb7b23bcc064073517e6768578175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f018be1c2cb2615daa3b33c9fd6bf12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a8d42ee7ee328c5a68c3ee89879d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15adac91155d56815c879f68c938b74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd296e8933307103ff8eb11b9cdd87f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3add85fd1740a9fa88be06f82c97d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30267c16d8c64eb9bec9fc654802af79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884955e66e8bb8f2eea9bdd74dcef1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7232e3b933b5f939eb2dfb9ead0a52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036492770550177139b411f3aa9440a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07e27107db985a7b06c9948ace6bd9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980db3d78ae2322fa45c4332cd04c354186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86eb6baa91a9faeaebf9910e68daa7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5cf84e3d1fbc6f5fe34125c1074b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015972e9f3eb651b2cf72064f237f18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0311efe500bee9fe82b2ce917c9da0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a807b389cee0e2434de02a622d775f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f69a10d0588e10fb383667307951f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c41354e0db681f8f7524aecf39df5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e20353aaee4eeba8300e764c4d99c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92259671491c482e505aa68349defc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8615984c8935c9236f1dc610d060037196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e602c47cc71af870c3e07efabc1b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d128d4d726bfdadaed655dd55b08d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592dfc9c69e74f06c11867c39ccfa6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f88b3ae7aa37652f9172c835534937200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e92a43b505bc98ef3fd56e114e6e50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626a76a61913be6f26d54434a38a614202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd6304e0644dd1f1cdcf00c6d6f5d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796b96a0f7b09be7ab568068e19d48a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146b92414aeafdd44de4ccad477964b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987fc75925ffc0f63aceb98c32d2e41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a557d547dfee77357a53a6c0a79e1c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636918e706a1afd13a1251c2de16865208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821352829da552810a0624f8dc1a1618209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f76da7d658c3e060966736495a483210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1be9fa7d3b792f9991ce5bc02729a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10b388d906fab6d1c48d041508b82c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6c2f4166b5417b47efc6e4fe6e369213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdec84c2071c6bb0363fcbc8128874214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53372d614c2057dff8065613916685215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b147c62d0389f41b1e6c77673cacf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f6f5c03c0fe83c222a12fa0a12cf1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c592abd4ce2c9e6428751814c3c828f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c5638ccd3a901994e09b0994d61e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56113d9b7966e1392e58adc76f62fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca61fecb04729eaacf2ead39f20258d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dac2f8811c2bb94d0f0c886cd05c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59f50f798c8a25d742ce0f45abed92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf417fbbbe61fa915533084466f19e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2870068ad496c0e4d1d85c8944d4ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5affd61f5039cfeeb1d531ad7985af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bb78ea3256fecc36c96b34cdbf16b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b34c849cfc9e4baab72d18be26955228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ade5f892abc1bb599ac87d7f530b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d21cbeef66b6ef613e657e58b7599230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02b94410391c633b9aa9c79179b3a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f4ebe6da6db81af4ae1f46f6d49f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed96780fca47bcb66eff5b0efe70c6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae81a147e908621e70cc926327d4d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462c84e0445845ab9ec286550849c18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae6d700105fb809335d6148f8444d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c82ab592658ec7c5446a2a602962f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fd4b2fe674497f2c19bdfc2fe8d77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7868e38f7432b866872070511de39e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759292790bc31fac183a87f857759018240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458353ee1ffdf1656fb2b9b263571f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b89043ff8962f21c64b6657970b5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3f607731bb7223542ea4fffc1f72b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e275c964a69e14fabc9549e853148f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a3c0d0d39b931c11e69a5558b2cf2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ba524df1260b6727e9bc865348d22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3632b6d3132ef4de669fe28664ec83b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d6079f24d550c9da1d94539cc5de3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c88ed171f62be60b9a95e2f17411a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea221a0f1bfc2ad216fa91e92deb14cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817af87bc875b8c235a48a95e8428e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24483854ad231e9fe57040179f6d5e78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128967a880b78e4cd50639681bdbf691253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5ce8e054abcc2a8b1804d42983345254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d164cc002c3b72c17f01d644a76b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e985c5506d98a3c31d17c6f7fa837a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f9ea758610f3b36fd6caad74ef482257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f678674f7c9c049ca1500f38c3eb9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020cc31e23d3c8250eb8b329b4d72ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551451175a82ddf15e669d5f0bfc5201260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881009c770b3495e4f758bb5b9dd4481261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861563b474689fee539c03258069169a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943e636c8724a388128aad07e60f014263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb6243b3acd41858911b0ab70ae625264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40e355635adba12dd909d0c860207f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b370edb9309f9081ffc7386586d06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a597e6fc2cc47670e74bfcb9a67336267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd1d3b4ba42dc7018d79fe6e5b60a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cece723ebdce4bbdb1566af0ff0b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924f9dbe6e8b4e273e9696870be01b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6faf1f26bab17ee37af7ff652536d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e98da4fafc4c164ab214d8470af1cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40552a958ad501241c3de8f00bdf0a38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535f81fd8a7b8363e9327ab16d6dce2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b4cadb1761ff891b45852d55e1658275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f1a1de80ff30081f1c9577da6a15c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97201d12695162825d91b20db7ac936b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8e66c068fc05883ff34a4f5b2e48a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5fc90e6f23f4d7afbfef8d358fcbc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd151e6f0e861c84ec38652f5e76172280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5bdb6096873f21d2c462f228ee088281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e86c65d2ea99a5a45bbd1067f62f63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c51dba683b4ab9deeef025ba3fe80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818a22d74fa6d9f887783d2dc59509d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f396f3d6c097359814b07afea6f7284285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbef589109b2470327f246c7e4d952286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7737d25d014fa27573661497c50c88287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b9d7950857255327b026f64574d5d288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>