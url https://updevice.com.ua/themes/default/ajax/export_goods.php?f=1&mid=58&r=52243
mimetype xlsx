--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba8890a04958d1021720fd238d596c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e9d299120e12c1b60aef27244cc342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fc23eb475fc1d135d74e9281cbd6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f563c196a866dbc987d09dfc5cbc48d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7512628c4c1701d9d86942b1957a435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86425c4b2138e6457d2d49ccc1fa1eda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68872d45b148287a7e5696edd345ad07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0dfad096fc9161c33369e684047828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb3d7fc8fdc0a4a08ba38e48c0aa879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82859d9b5dcc6669bc201fbce77eb3f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75138423c73c608cb82c93b86b49f51511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ab599e5ee9dbab3c5df53e0ae83ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b66bded2cfb89632448108207738ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6d83d12585ef708afde81ac3f3af414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe1d8cbc3381436272c84202e043ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f11f95e4b0c543a3bf9d644bfb4ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d122d205cad155b43496de69f72f7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87e1d65efcab2bafd72a712bd1c0e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b5dfccb068c803ecdebc7656a92f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495175dd5e74285d26211e7730c1e9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c8f65ad25981166e3b826c8b61dca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742c05306ccee88588ffc7783f0679622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af235a236d9fcc26858139a2f89507b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12310a93bd80eb319ddafef4b3df1bf124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe545611211a867e7a9562b36d8a34625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9f8bfe76d3c6069dbe81c52e82ed826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17053cefdce9ab8cc78514751b1f7dcc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedcfb08233efe3740c195d42d7586128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5a22be89a2649c5ba2cfcc6511a7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bfe8d97c411cba0801f6ac650c55330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84624e2a32d001c608f6916ad21593b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1f1c104ac6ba6abfdb9b5785713f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275478a47fb056b80b5b0a188fb1df6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac572520502b8f0347c43f012498f3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05628c2225c7e7ebd65d3108414c065e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4c16ab7505fe964863b803ba19c5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea910bb848ad0cfcf11dbc0e2513832537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae3e46e796420500433c7db92d10ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb082fff2963c68dc7cf1302d07afb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c4e3cc8562cf6ae0e71af3cc0844440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918275fa057fc308546cf543639751241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f954c4c76698cb4af400b63369db04742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41281446dc9a228a4d833ed6fba843b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b6edc77a844a5bd36b6fc5bb99fbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101323105fea96b2ae12aa0908070be645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1752b7e7d9214cfeee5b51459e92146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee880e035c041c5af06e60a493b45b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3555a2b270db4cacd250122a01a4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae9d0bde434165c9f80718fb37417749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6900f16ea4c5b4f9696ae86ec6e9a3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb3717430ed2f1b136e43430cdd58d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a84a6c8363591be40c889ddc2b496d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b784874f17ea565bf4d3ae052f1744a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e83af0a93394cb7919d8cd5c5109e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc77ca831e1eeb342f734773e7a2d0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ec589384dd8d9ed08fb986129da1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0570eaa8d725a2024e62996a1c21c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916488b880ede7782d63fc3cd99125b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66669a93652196f37850428958e1ef8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dd7e6b4b69c0fef55b7020b49a6ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65325b67da0c081c9b0617f4b43d2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a1ab7102bd9e9217d61791c7f52fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18316cf9834854fea40d85cf5755a82663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b9bcc99872361f26951e6164ce9a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f73b8c1e2a08933df20a863ded5bec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbe544cac475ea905ed847a37cc03066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2044e31d431bb8de4604e29b1ed98e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57a647861d9489fa258bbbdb650e9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f79cf393c3fea7305045517ca9d18969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b8eb32d59ab97a5c8aff9d286a4e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c94bac16051cc9bdb285ffae4770671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82beaa1b573115f612c0cc8da8c123f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0339ef4f46e6f0ad3f6c85a0013531873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c336bd05a191ac2a4d62dca7944d1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f74f1b3d21d5e2475c74e97e0d390975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d697db3e876ec70b54479482567dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1daaef204feff3be05f4fc229ad1e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29fa9707579f5d1563e0397cbeaaa978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e358b03ebbb541a288ed4e49da466179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc5b0335c4d9808201886922dfe7b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc30700d2497f6ebfd1c4fe9664ddc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64f84c08c4519f7aef2f77623898fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bd460b2cdacb8a4380f4b98fa5cf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cc15129b2fe8e4d607ea6f47b5ad884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0f7e8a8a17afd647332fd4adb57b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f1279498e98f6e424ee006c83a8cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d3cb27955b94902e3cd3db41e11f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fc0c580308f27ee3592922153c37a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14006e6e862b21ade3f52731dfda4fec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b924668ce834902f5e8306a04adf62890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123e829ddfb731f168352f2e2bd010691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f721ec2116580e41ec5157f5f86e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be95b15c6263244c258384baffd735193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed752cf82a0b66c1501168614af80494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5b786da9da277581f8784b944089c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef246814129346bae924403b2dff02796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19fef42f0912e2b741648d7cad49f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e09b0307e0a7761af4931645095cdc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e250c8cb6f048bc6af97244c8cbb12099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481b6361784ec4b8719b75d9b94bb8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754f29bc28b44dc0f3d5516860424eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d505a2d62257e36d184996c51b10e5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922df7da52391e9c5f91a52c0e71a85f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f2fc8db0514e2599a20707ce88fd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93951ddddd17d71d34f4539f5ee5ad2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e643e6a46bb3bec147f2874a6f902106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c827907a66437b73fe621d9a98f17bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4541e186505696687bc48a4ab7117c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0395682bfb5be62e17f713caf59c5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f7f94230ab31929af6b28e2dbc903110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54e8a6f76531c300254cd8f90bb112111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253fdfc5b6b54a11f5ac878a615db3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91b52dcc21d4cd17a7bc2b34280466113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882eb4e67aa4c18abb5ec75e10232849114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145775d7c2e1bd0fc74faf1a5e95710115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e0d2a8be6ca58b49c750432c7aff8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118b8bc7a36a24de91c5bcef23b7da6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d644791a691f06a456578bbb03094118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1d1c487ee1470614b2226f4475e23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b30d064245818b67bf117777f91137120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3e7e7752658cb4ff60271ed7e2db5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ef35e19ae4a4fece31d3dfaf6bfa6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2590e15cd8b66ae1c1d87942924e20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464f7ff121535b5e7cb417c78371541124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551c14d9cc5a49e692bd3285e94d459125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753ef5561cca6d30b374d7829ec3609126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e634030cff7f776516c215ee8e7425127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97c9864795423f1e5525d28f0f4ec8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3c3d09682ad26d6ed5d349acbad92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c1529a1f6a0cd0e8a59ac54bd658d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2e68049896d535bb5890bf934d8ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798029acd99e7dd3e7823d64909b34c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f676bdcba148b1fec20bee7b646ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed44f1b620756493df6f164f991ea9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2a1be75c8f6ff57080fcf82ddf4fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25160e8c9087ca991a08278889d6f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658299fd35239cbed67e0a7cbdc42ccc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bf4e038424a4b7fcb13a59e08fa85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951e59a617e72a4a961e15f22dda21e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f2fd2a96037d48aa7cc25147eeaab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f853217419d81c4f712da8d6379e27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc2b790853091ca23394494ef475a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89497148d0bffe0ad7f98a55f9e87939143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94588f31711f5ac6ed433104d199aa75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf50ee785e982de90ea40654e09cf1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48042339b9ae45c1f69b44b93e7014146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25adcec3a5d5246d5cacb027b9109a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc9c5f3f8a7b3d50cc0aeee5cd3bbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003e90a01b9c8ebf8c482ddd551e6d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce13500d69acb47a4370f07481edf0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344dc27ed35ea0a6d27f8fee7537230151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15997f51ff9ebb259bac2bdc8ffbedac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cae01aae947717d703d183a557e8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca15edb8ec44d437d4da9fbe399a0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2026602870230e92f185ef62b93b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1b25a98537912316f205b64d7a1a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ea9a5952666e3c6b4c32dfd640344157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b79389be8d3c25c4a3c20c8c09b38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf8c5ef7c0b66709a9a7fe3d344f37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949ec1b5fddd84e0aa5a3468354af89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfd3b42ace8beb31c18f00e49a36b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea5e347ba2e9691f886a06dbb4288f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f6518eaf36e4d6d1bf20ffe8af351163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3304ac3bcea7b9eab8e112f838d0e2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e409917cb4fabbff0ef1497492315db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fcdddd3f0a450cc84df4cadabee21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da9824652c2448026e3da1ccb7d564167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebf18f8b150a835f0b82a764672e30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a415e992739fe4a627c02c3cb5e85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b54da172f83ea411f133bca1c2718170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9befa797f3bd11ecfd161612a533d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25840a9ec22db275409f3a57e7188b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e52f5bd5a1982011e174b585215b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188e433edfcd9eb3698b6616ea2c4a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abc99e231a0a2f4b2ff2102ffc445b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e634e8873070b57eeccaddc678874176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9e3359bfa8584f9c78353d82747f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd855c81474ddad51fdd29dc169a560d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cd6c07dd5c47e7251992f2e44cebd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bd5217cc013cfc4944752dfc7f47c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17399aadba147cc7b0875a1120e66bb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59968ab7e6d9cb704a4d1c9ac4b4f08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32ce87dfbf6078bd087158448ac45d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cc765c3c2bb1e52eaa4366b98b77a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54a231abf789292732360e09858b63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb220d79358bd9f12ace605d814d1148186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036ac1f325f4b11b9c41bbc8ee11ce3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6136f63a4b5f14adc8f61af40c7aa6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b75a8593a3574c6cd56434f9b4de8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1cd268fe1cadfc3b5e05e545b0ac7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35eacf23d7f70fed6dac106092dbf2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ab4e528f17c0f3dd5d4891133d741192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6539cf0c8a5fbb1451a0156770ffdb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74c9aa39888aeec2da40b9296a5625194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc964d004a05561b1216f37c5d8033195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2992db6467ef78c4f10f6c03a6705e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2f00b7ce832fdec660a35153751f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af679361ea5872608869f6bb5b42d360198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab41d8d73291f4d21d5982c02fc65f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1100b107259ebeea1a4ffbe481846200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e56e9a377b21623a4141ff1e79cad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5dad0987e0d8f4bef893eb25a7669202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6ec7251b006109818947e5a67f480203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbef70ec10db9e89bbb7c9632be413204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be34bcdf369f765eb4af2ca6adaf341205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aea4975cfac22824749ed5e345220206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f251f3b0b66351a47578fe84f464a64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a719d8b7295f5a977cfd02743be985a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503130b01231fb82cf6b0ac8be906408209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6cb7d838c01c36c83151319fee2f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f529b74941d85f97605b6bc155e9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e31edbd120fa9b6cac55f6baaa30e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45bdef28afa3209ffa5e685bf9cd41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70286851df4a8dd24639e90b7dc672e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9075f7235dd5dd4fa55fc2738965b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8b34254c878cb228ab5e16433a222216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5b04f443ee3aa334d5eb4c80bd60e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df646011e921cc769ca618d1db9fb945218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d64b1b6e2f0330c011d0a091316df8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66e9aa88c8d4c320b7872c6a4946ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad90174eb12dc39359d04022d08e463221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d741e0d284aa236652e2374c4876b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b7f32c4969637f7c25264e2c85036223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d5e7cd82d3295a88c13dc6e8824ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d880e8f603df3c44ff15cef1a636ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0cd038645523939e5a1aeead0939d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135a63685583d6c248db3fbdcf343cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f3ba1e1de3deb3490833ee031178e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6e397cdf3980f9c52beac3ab8761e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886f8c92d556a93c3bd9a9aee03a2c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7514c03ae40ade123bbabcf94e310231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06d3877577425bcb630a44b92bc8b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abe5febca491da8a606f907afe304e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae873b09db1c93bdce8d33b9159174b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c18a81cf4c0f93313219ab019b63e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0567cf1b556d16168e8038a813c8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aa01bacd2590fe3111acadfdd1101237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce013d41c4adf717b8d43ed6de5654fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0f98193d19cfb68f83ecc011796e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b4c810baa2667144f7cd5fc9b7596240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3af582fc47f6526c0669242313490241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba11635456ff6e60dd1ba67ceaee191242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c39f16a3d66eaab302e46c6d424f9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd9f419e052635c71ae19b4e36da8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e7a124f89976a27588d6f44a0a01c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f175a326fb5cbb3fdfcf13df1270259246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc68a825f225d054d1a9f5b296435a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6526b1bf53d999235f2ccffe36ac9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bca02c6a32db9dd24f91579cc231ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d2cda5a82a5c408cce205b24e9b98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8ae23bed534832f7d36ed02459949251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66183ff91cf9a2e90e7c3d06e8b251a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7361fd8196508e6bf6a5cec6409970253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc41e4f0f62e35d1947fe2e5c72e3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939cf3a1ddf85e2855b88a91379763e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74db7ceb4094491824f6f36bf0d5c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9810d46ab709c67cc31793370f7dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc914e8367a1fa487f0c78072dea40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc4fbf8a3c1930053e25e860f237be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300c64db94616d8bd96057be34e6beb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ddcab73910eece9cb6cde8c9fd21b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b301d4b20f8d92517d84f0738b78175262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40edd6cedb66cc4cd722f84eae1e2e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0157b21c01540062480bcd0ae0b5b0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95004190c065965bd5af4b417cfde212265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f841748b7e2f73ec218e175f56da43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39d75e55b123b31c5fc43f7ac044c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8929f4eb1a21203551638f8cb82ae2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29827e0f15d4e99d33f18d9486cefa3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9b54f86819caae60b6d29c02d34cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a854852de64d455541e5ed1f6ed296e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f29590f496297c6cc8befeea6dc54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b1e4f722ad397ff6618702529af1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c31467d123dc5ae11694e5f932147274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa453fc2be84479ab8a250767f1544275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3f3713400341c40f218d6d763cd30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f159569aae9e1a9a1522b13ba3e66a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb1d4406d5a95e487b707c436a00c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d33d845100c857d11c2b5ece2334a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5189c62298ab553318699c084661ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b067ed36bd846f30cc9a1ad2ef45d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ce1d55e1e0b746924b0e3df17ddfd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200a97937f56adcacb935f1898c1e4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402015825258f169750854b662b5e06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719092e34fa95688ab40d59adb907ff6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6139d9bb73a81f4f99c5f0973938d1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefb540911302fee8767470f819dadf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94257fc357e0aa87377f7ace6901845288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518145ec7b4372da4b7a17b4b3e038ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbed8a5e7702743f1ac74ff1da0ea7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91ff4e66100b6483bfa467dcf37d5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803cc005d5fb003d0094297fb3064d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33346c5779a3b498db564f0635fad6115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e63c449f9b5c1f2c8359dd02b24eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a52f93de6358e574bf389cec8ded87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ab559b6ed8c435d1774eb64eae6f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e1c6503093c6b035e85a68f13f1af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09284f59efa87a7d4323f4168867aad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcfdea6a5cacccfffe133567c76e5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d7f2ebaac03af67fee5e0a9053b3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a0b9b1fc3e93585828d6599525e7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5336665b0cec2bd3b26336fee392d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4cf754412f523cdb25769d04b01bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a741a85ca60d1f2b817b71fc1363e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25701bbab49953d554b589e759efa21117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd350af13421a5ea0a65ccc9b7346c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf168947f80390c843a77e3c94d13a7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076a11a256dfb85e174065eb2734a9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47c6141fc96564357f9fa7b4a41f2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422b4e19ee68898c332f3e46ecccca422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0762f478623a6c86f778330542a3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0301bf68de05cc4904ad843fc7938f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff5cc0e1082e83c9fbdd5c6843e39225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c520e420069baea546c67b5ef4aa5c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855729f2a06bb43f29b1d0a82a0a47d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c624fbf5a50e60f5b26f7da7a50eb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea993e712e2d6c32560bdadc8c82f1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57c555053a1b0adecbf9a4db16ee8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915162d93935e34a9586dc1638d4da831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218732991d20211dcfbd54d03183e7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25249ff7483ed4f6350b9dbc55a7e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e01376ef9a7fc4ad2cefe812816b2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087f215f9d44249207a18ec3b70c0be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a428dbd3329a31ee1906b00b5d176e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771fb4c474fecbe0ce6ca6ae75cb06a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0549cc96de5769eaf670b8f9a4217c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25e6b1707c9250ece3e8dba1ea2a8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173a97a2d7476e2a962fcddd46ee90b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00747a6e6e4c407c101ecdc16d02958041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1c2054f8b4539d92e01c27586a03d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd7d3f32e155456ce9c0f5374abc7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bc25562d2e0b8a257addd373b7eb844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd650baf7d7accbaa87c4df763807845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aae12c97dadb2cba3aed37c41112df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4308b67616bc256debea5b6ad6afd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5a203af76e0f31b2d295bf610741348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca957cb48045caa6f1d3d7a93069b84449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e246cb42a09cd90d156e7dfad1ecd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ccd228651ee1d48c24e8f8dc6acb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946afa054ca9a0a025eca7a2ac63a20852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554df400f1d552b6e3daa5a38e6a73053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09448d11834f94c6b60e5ca5432c0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c415b85309aa7fb9b1c39f6a3752a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a031aeedfaff277e6a8386a4301142356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9f3abf982127f035420646cda6ac857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752453244334deb13ad909f69afcf9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa9001a56d8490362d888288a4b9bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5006f7683b6f4f5af21cafd43df3bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf698c7f80b3252b72aa63a2bb5349561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594a5271ee777f8ddabea20ad76a88462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db46962a3b240758d801b17ec61730663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9167c33ed091e682479004cdb00ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc99b73479ffe9f546de06912d05d9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155b7a411ee54bfa9ce2c14a480747e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040e913e293edce5debe84924079cc867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f852f77f22a6545e7a55ba9e343eff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4708c8e76fb8a544f8d467820d20eea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49cef9fc2c5b3ee177652c3c49d91770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ad18ae1aaa856a79d572b4d66b9f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be0d3fc7201ab17033244879c14d8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14217db326b21062bcfb35d299dc7daa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b924e8caeed9d6faeaa38b975eea5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91662f2e343854db2eaf45f51d4498f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f1d50d70a71d53754c7963135bcd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944ca6e3ff13b41d04d7e5a9726e99077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c47f5fda86f846b0e68cf20749085678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee138403fd5da57d410cdf1b89b03d9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291fcb5cab47ae6a43f43b8eccaa02780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d845d8890446b0f5ddf55684e375681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6651d55431a9df04a3d16b463e19eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58e519b607645daabc643f647add3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e2940079e9ba8f9ca12ade3ddaa0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a394b9446e1320709c4a3c4775bbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf35fe27b0c80868bae8bf58c5eca9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd473cd0ce3f2366eb98d107dc9542087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161879e9300f0520bc8bcd120400ba888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100083f1431e74e9ddef7f8fc3f971aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7c2f15d6482f4737d3bf7beecb0fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1cfba7b3f16e09de6864ffa824c8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8fe3e1bf0d0ff2ce998fb9a15629392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825b7d4fcfa6fa44d4365f597f2975693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863e8b55009649f23c093a5e70f204494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4a86a88dd44c8675e15eff82d7e8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f6e2f8a93b01ae29e11ddba2b5ab896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dd9bab409e26d8c5ae97389cbe6bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8efebd245e2540961e41c5ac9e9e5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08173a3ef6755cea17cf1a1090538f6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739e2d4be37499210dd1104f7b81d06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01f7df17be8281b32934fdde8cfe3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff819a3e3441f32cd459178f8c034e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b037339296593d9206e1de45d33812d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b79db89489c59e5df2a8986456efae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a16d219763d0264984d90e360c7ccf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a857001368a174d91134f7552cd0fa8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051385f506e3026b24cefc5a51a0954107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7304b27f77fb8a0329cafd1609c68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c9a8aa316b4bd1156b5d1db87de79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5600ebdd8787f07623f9ee5ee6c32f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250af7c572109df0606ea3791d1ab25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b75ff885dbe1bcba317d345b7216f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ff41fcbe523eb36d649ba2a6fa01a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71acee1a63701ece0a75738128f0af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92819b81180363fc315977464b77df98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4097d94d46e67b0eecc191cb3cb2ab3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896153a20737bfb92ac0dda8a735f7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f2b63a264634229aa609bc2b68b3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc539439c4707e4275b89e57c31498119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78974bfb2e9c5f480b5cc6e37380b12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba8c6ca5cfb286b653e59f355753ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45197ba179b1d13e660f4aa1b08cdfd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0fd084dfccdcd52b3704486bd5c59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992406b4468a6ea9b0492d0e2690f8f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda519aaa0493b4d33f359409887fe2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a4cbd878b158983b41a2f7810f65d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fa85fdf36dd92aaaaed1410086dd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01753ebf6fc5dcea2087dd766a3f560128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07856655561125db53571c065083763129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b696d5162b45e48fa469a16cc5d4c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8faa439436b2e55bd3a78ca4bfd346131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00078e482fa53aa5cdcd7411b77d25d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192af783024e10ad1b792267186427fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcd7a80a953db31449c1fb695369f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68329d816bc91a77786b247489a84b2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dddc5e6b473d46884abd462592b3f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e93320e691d1ba70980af7366861f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a220c302ee90d3289e30022510308138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf8e027705b34229109180aa1cf644139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed398b4b427f543465ad2fe8248cc45e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f5d0e6e211faeb5e68171efb0d3f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31ec23c9db756c7990f4fd4325455c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9adda58c0499d92fb0a1886a51861143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c9c7575b6ed70ac298027c4b3a7c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb92c2ed1713dcdcde11c1ed73408e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdc38b2f03d8f92650e7a01043447d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37085fb9f0a221f8fb1fc7f2afa8cff5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a189914cf676cd022c913325582f9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a451785145ff56509dd7fd11e158515149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f596b24ee32e7718a037df4192a207150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486053a1b776ce6c5f276b3eea3505d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e064c72bf4fa4262e5fc9704de16b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3856b1663b53f444dea66d5bfbeb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966c86abe4eb3979ab0654bf5b1fb77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8e59484483e6c0c4eee76356748bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98902e6c3dfa577c9e28f57ba12401c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28545220cba3c0451100f1a6dde8e1e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381dac8e849e3f7179f0724c94afef6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840356f9447fd2d451cc7313b12af4d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94b8448421441b859aae6f854a6bf2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ecec7b385cd8eb4c633e950f9ca79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb0a1e1caa04411825e835e408fa95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f98d5e4027161deeac33134ac475cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5b33db0af9c8b5c4554438ee7f58e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13bb53a61b1da74b1e289646bcafe0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79350e1b036db58c59501c9d1788769a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc8a7483d6ff572c5fd8697e68a710167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554c1903959087fedd7f742400e399a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9ed01cf8f34a35eae7f9dc8086bc7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee790a4d68a0208d4f093a0179656172170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80145a7ee84652758983a2abaa0e43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b01da6f6c023e67c0d55ff8be16f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3ab776285a8c09cba91ff5a1477d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df8379163bd073334f0ed400f47fc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309d8c06e6e05c4cc7f7cb8c0f7bc58175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afcfaad4807388de645d39ff1b862c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cb51085b00c468975bc68d6ff6d40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcc9b0999d91de36aea21f567bed85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fca1ef7ce6f5d5b30cfe8793720f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55223cf9f4ddcc87f0e18fff9eda800d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2af13eac8e4f44d427711a4e23dc38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cf7e8f1636aac213f3d9c1774d2ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9a4a42788a6b0beb51efe7ac4d1be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4cdccd2458ce5c19e0a52cdab98a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21af9948f42b727e4ef3d92d437672185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8da2433df2e35a6196d71e93f4070186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352f6da9761eb97b138a5b6185d2089187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908953b6be510d6025ef33869cbff7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbf91765d3658c8b0df069bc3b7b2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d754c6677b517ba73700d13e534574190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93040699e763d2ea7e7d49a3af0245191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92282fca099ee822f4e6c893fd7d6c45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553f3ed30756f6b9db7512cc904de1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63695606ec81893bc99222b75d1fd043194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e20770f5da7ef7619aa39c59c3309195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757f027fd02284d29b429f9588a00df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133052a2ebbe88539749a3a0444a9d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a09220904d7890fb6b1a9bdd35c432198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b4961e517751440cb9740edb246eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64c225d5297104d9b3252df9b15b8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bed6030d03db5901172cd5671adac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5bb9763763802c8011c1e10da94c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48a6d15f97c596303e09694b7716be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c577bc28ffe1d5181897a17e2881a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f141fc8c697ed47004a757d884e63b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58706fdb4645a51d379a7d714a92cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b336376bcb31859387efcc6ba6541207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6546f43039b46d8de21245bf415577208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd503d841b0bb3f5d36ad1e2e8174c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb366928a5b3ce9799ab72a02c1ea4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74556c5cb87daac4e22236b66333128a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cef6a798a65d45b29e64f2fbfbe69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b339e3fc5e41a6badd14fc234cc07d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d533267a3dd0b32b6b61e34a1580d05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d1674893f52354c2ba973bcbe6f01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f505c321a10403a7c836cde80df164216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb76054b9f8397a84fb37fbf265151217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0e90818c70d502c2590d41c9336d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c146a155e0cfa1f3802ab5af67b13e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6a79021871384db808254fe043bea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29381d059348481fb6f6a90825f369ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f726e3603f26e703d57d3809a918fd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296288f744985541c94839db203a1711223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982edc44daa4ab39503b77d82afbc833224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee89e53652311fd9f73d93e6e9a3d0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63719b94647418e387bf54848a5e1f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2b41a5c57d0425baca5b4764e2dda227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdeff1b3d44fccbefcf2d5c061fc9fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9eb9df89f5084f4902decd569b2b88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0f7d50f1d001af9d49a89096f4f46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90725ef8dd865acacd0db5e100b32c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809c6b649d540455807a7cb088826f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07f8ba30a8d03a7a1dae1954bedd93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b7117e102e141a7be673a85cf4b2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d7be128ebc6bdaf093c0ada877793235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb61941066397eeba4132f51fed89f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49748da99ff4e3eaac66508598932e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0218750e2583bc092625d7e0ee1b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6277cf0a20dc797e05f7d470053f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1da7d66dceb4d324fc6dec45018af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab1ea81340414e428c8a14d7df9139241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b2a79f439d17c75d054f4fe0fe5a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354e527b83c362cf5a79b064e159a27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c3dd44cc2bb1960776666ab28af52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfaa31092650bb3db2551b7c115cd9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66126d6f42cb79e888b6ce7cd857cf02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366d5875272c446a96c8b7ae788490f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107b8239ba4185b47fd7ea0668cdde2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70fa2c2fefde2ee5bce22baeb58323249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bbe475a1f753dd5f0e0824e33f80a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e49f07d5cdc4cf077a6d503a5ac19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f63d7ed598d48fb92e0804fb68de8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86d481a47a915154b31ed026e5b663253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919243ea245f08346a6437ec02d040c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8479d3a94752e55d35bd515e81649c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc144ab41db43f541e33868aaaf36a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f01a72436c70b8b3feb17636080138257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85dd4d49d19ca5e7f97c9e0a1b15be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679c7c71e34eea1f406b96526e2ad46259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0677a63bf41fae2b9776b8f394c784260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce304de43bef32c69fb4bb13bd02e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608252f845169586c7df907a1fe82b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d773b03ec9fec0e341dbacf48683d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ee6753cb45d930b56847e3fc77452264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5a567523ee5dbef2183ffbc08d776265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880387bd573a99c2aaea8b827d6daaf5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd44119b9bfb3841c161187360afb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aa26dd708a657a5c3e93ba3a337d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad211d2514de066ace4cb04e244379269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbce42a5b98003b85b77a328d10979d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef19723f6f16c07f161089be3fffe6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf3d89cdb63fa0a0b731126cb06eb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cca6d1ce3de613916e65a4e83879d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4783cc95918de1e63d9ee9a69775d76274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffcd25a7eaba68e742ad2ad52974b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538607c0e9de8f762e9615d34f2fd4c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b02910ef11c3d3fc109ed3528e105d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff87eebf4d7a6d05bfbaa83b25bfd9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cf4824b98663f2e7eac1dd7f0d4f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793a2ab5649d2158f9c1e57b9842d08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4d894c17d142ad0e16d3144519de0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9be6d3cfb79489c3c8b06109772943282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8d8d87915c872939f469ce6e105df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710557384e289ab4e58824ba07f32833284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be03aa445b8c7bbaf6cac2182e67d89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec34bbe51f097ab0873d6675b672712286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38e3008af4dc743f83e6677b8acc6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06aebce38e60d56f25bfad352c7706288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>