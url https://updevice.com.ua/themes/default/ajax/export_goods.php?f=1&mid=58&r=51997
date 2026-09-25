--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1196,53 +1196,50 @@
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
   </si>
   <si>
     <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013069</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000013071</t>
   </si>
   <si>
     <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23e35309b3f891ddf359c3294610ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f250b56abe052b871dfc6648f19a8742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bc20461ec7f123dec95a0f6b6035c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adecd411de95742e02aa84f35b42db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcd25d8c52495fa5b150f11731b7cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ed0ced9cbb42c4eeee6770842e2ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeee6be6bdaca1fbc2f0146909e1afb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322488ffe7712a02cd0b2afa5ebe043a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f581e3ac154a1b8e8f12a35cdfc0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dd58406cd055a4375ad70c41f0c4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acf4a89010a539210f8b61b49f7b2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc951b145775ec5aaa3080619fbe8d7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe719a44aee480fed1cc22ccbd389cd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a511b0924625be0e602d2e060dc9ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574a1c2c7f8a825a08c7359d0a2a4ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d7674caebb293eb04bafb899d25cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8b7876e63e35ebf879a4c6f5def9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4be868ea3872575c3fb7ffae14e5d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a20fc43de6843950adc80106a566a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a706a064cb4bdcc67e4713269c6b4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9c680eec02f23c083e398b348e6c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c3cb465573d88f2393bf6705fbfcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a25afb5bfdcb946299b62e8e6e50f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b16774b56999127e9478c98162a4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d2b653c24c137ea619473d3f2315625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64440cf9879e2d5959156ec4637a86d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546c456972f2ecea42a4d893a3e71cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6188c2143f6fa33f13c4c6dc36d39c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b93d0b67c872232518f608a7a436929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ade6b8fc9b2e8c30a96269f4978b6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a4b9dc93338094dfe969bfa98184831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caadc27bfc470fd4f741adb03af3e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54d375c022bc89075e474a4178eb9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9f1d90797bc21602c33c97dd9504034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30828f78be3b00d74d5b87120e72c5bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281d9c20e01b2cdd7512cb09999edc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3a552477876ccc1c277ece521006837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17aa5c64d885c6d984d9e334c001b0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68797da29aacb3b394fbb23f0423f08639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b727a59cb968f7a3891684c007fe71840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31391689bc4eef6feb72e4fe5b317c2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27395cc41dacce662240c7366e537ec442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf95a2e374d7a06e571f14a082ebaeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7eab93f15e24bab34f5f334a44c1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c5713a6ea56f7781c2c1ebae8cd4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b075435f3f5adf01bb32b1747b7e5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa527427d236b5e63b94e6116a1be747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec83666ff63fd09033c6b8e0e436b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a89cbe8a2638f6c5ea696a13e151d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb32293c124f3e4f3de835aa72627350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b9b916c41a54502f32ae85d14681451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fadcdb3ddab1682fdc01138adc944d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb5e07ee12edc7a09c8675bd96b80c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654c0f62db61f930a3f323c1f74b20354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873faf98b4c8198cd427e09daebc9a1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753fe3229af2508d2faa3bd9f378a8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ac5b157cf53c9d9064ae410c6223c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc754f89a153c0552be1b8d8a20c7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a3a78280cdff4b78b549b9b73b2ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f6719bbe4c98b088e9ea8ad90fb2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1879fe50053d19af35150f6642698961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c340a85a2579292d272caace17edae662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4936d3503bf578b6bdc166a8508128a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bdf1965b663668c791383fa25f3a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c38462b57bd84758956e81c20927f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c01dfecfc10e70f07b0653cdb6fcc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3d69208f2c44afc4ecdc6017293f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c36b00f7b3ab800aaddef9e46edb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534f4ac96b48cd74a41d13746e79ced69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c162320236f0d6dc879cace36a973ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ab8694f9e5b8644b67ccca6191ed271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82965c40328390f24d25b8da2c21787c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0c994205647db46a63b07ae0bf35f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee35c43c762a1faa22b3626e10bc3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c0288d867ca3b6215e99f2db3c59075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2e1491b6f0706a4abc73746f31a3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350db844e8c86d149aa8d18e4de1d9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722fd542a1549819613d91e2c4dfe0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78eb767218bd5098c35d38e5a5942379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3e89430d585a303650deedcf46c5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbf6e9b4243f6c7d4a30a11e4f4ffe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2c2e84b99c22d39358ef2a98aa72482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d6bfada1f4c6d3bc7abec466058b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb71e0c9e7f00bb1f9b71e976fe98a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e2e6f40e63b49407a6f79cf9e949a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63cd1194c5282847e0741bcd183e4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77a5422a156498822eb33506c6d3fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17172ce80626f9f6b30dc3264b9553d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19060b8d781d7568dca0fd3ea97e0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bafb0a1e98b2c0c6c9260d0b3f282090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf681468e031a36b5b35923a9c66767191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784322752915610bdae9a3804814e74792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926663fc65d130948bca37c0053591793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93be7de3b056e69df628c9002ebe66794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760472203f3a7e3505251fab864fcf0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eebfe5fcecfda798b6ea00ded870ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363c0936b1a4dc3f09e7719a6b6ebda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223652ec1ea18b20eab509ac9d1693c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b83081cb3914b618b271972bd15cd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0919a97eadf8e40f49a3d72cb6df0b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38d68df9ec5e9601fdaa434eede328101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd56a0c7f15095e2306aba2c8bc80bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765cbf660210922aadb062001c31ee6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ffeb454c4d0196395d2b6b712e253104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d027763e612002baa8544f6cb3e999105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1e040d3b14c40da24340ecebd01e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2101a103945e02d5f9186434f4750107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080f88c8bf7668b87fa3d8257c4f034108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ced6e6e04fcd1285f46c1b58963df4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78654bf54df0720a1975a363d9cc18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07e734154750939ae15d69f40fa87c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16d04dcc294ad0594b99efe63d3139112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042aa1e71c8bbb9159fd1ad00360d7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ca9a2202be38e0c8ba4aaf486cdf3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d00f43cfd1c315dc4aafb33ced471115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecbe65b6657663f63a0440dc0cfb1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd49df0f44b7a0515e0decaea8d9e9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec037e72a38fad1d9287bdb8e35bf2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f80d9e6e07dc6ff06912834746a6c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab745c23b9e51cedd5f84125a22eee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a4a455c48c7772c6bb8193e15423a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a2a08cba261f17dde002ab6d9d793122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a964f52d5c71429b36c5c9e501ec5c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd608e6566a0420f0d2b8726b7efb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b4c40e1e3f18e3346e5657cdcab7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d995b4e456e2fc2e82f0db7e0abe5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a326598eb2703c215e9f16d5dcc948127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd614a8e13d3bc58b2af204e45e736128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2ad8f0d7aab5eab07e350bb2b95ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326fdf6db56240914638d2f3e7e9aa9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79dff482ee5f87a68d3425a26dd33e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67788c865b9e84d68db01371b92958132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68491e9cb27c7a1ebd9e542c5ea70e68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87946fc873ae30e4acb01a22d3d1c67a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34da169c582c09f7763cbe2489ce07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b8192436d23e06d2a87e68ac28a61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71afdf0e1e57d198038989d3fd0486137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9084157818adc6a77e7182bbceb97d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba405453d1ffd73c96f3e0eee9a70a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1474afb509e91e23d17416956db019140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c08b786d52f2e731887450fd818bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365c191772f6c530d2ad9dae12a27f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62b78c2bbd28594a20bdf95bf6fd45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3c5751891172b7031cfcaaa156686144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35009bf4ec6f9203a1fb5cab46aa8491145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b792d99ccf779f155e4aa81da1a24d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01050137b6a850c3f1511ddf55cd64ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30872a33eb482b9ff3915ca38f88c42e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cbea57848e10d9d14171bb79ba524149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92687076718d2d23dde7f7586d609dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ab8d349d301a5cd8a28ffdf5c4240151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49012f8f2da942361b396eeed9c29e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802c57bcebfc9da925049c27aefbce4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4152af8d13a6026da3c729bbed075d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f341ca0d05eaa0ab3763611a72277a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae9393aca7c27daa270b49d5868d8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84ff7a73aabf3daf181ab5aa3f64b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4de6c8fc77e88ce7b5dc4742c246a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7c085e6a6ae349f790d2cf016b7b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b532936891f857deb56972cec2c1106160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1edea60e9ffbfab6537cba5b4add1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817e4d4fc5e572886cb38ac3ac690a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47775ce4a86c7ce97aac246f2b152b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd2cfc2bd5e10ab18ab617d39a4147164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5075e11a8ed01bcc43d51e9d751a4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7924c53618190fa5e7d7a30fecd408166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc1c37fa4ebbea65b1cd25820493be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7285527ab85c6c55d8a848fac7c2f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bf37ad84ba0512541bae13587e00d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e0c7cab3a9fdf95c635bf7bf8b3fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05cdd29dce6ccc2604c3834ac7e6ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f3e5f106d23e3c8a509d44ec4928a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34bb60579acb4cff4f82ec6bca1a15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93166b6ad13e0414a63bd9543d568e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347ce205aa9ad044ced4ef5d0529d63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf15a71083516a9744a39cb84ec277176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310fdc49026f8aec40eeba097e5735e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562bbfea7f5d0b76198f0111002ca51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9153d568a7e264c952005ffae27e562179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5b4540c891cbb174d2c3f972c93e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849758c9f72dfc7f369613522952ce29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24687a51dc7a2ec9b85882644faa7663182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad491a4b152d286d1246c8b62347b362183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6579535cf1026c77d0593f0e5f0920184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce6d355c1281b40a7647c084fd3ed9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf7f5bdc8773c16d7d5e4428b99420186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943cced423c74660dc7cf74f3b57296187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac4e0c6c5d3a9cbd50f57367ca828e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96434bccefe9a261f96bce110dc576d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771db8c4072d88c71df7a2c2258e0f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53230afc5f2dfd3bf2d94eb990a77f4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464e3554d22ac1e0c3d2d1712985034192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9ab0c2a5afe2851b554566999cdd9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5bdfe134e1a617312733d5109d953194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddc8edebc4d4142840e570cf9b2fa7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18915fae1139fa9d39eb6e4f7a4834c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab96357de8cedf5b7f7bc2fa0f10cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3727b307762a7fa55fd40129be3a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372b1ddbc5b9bf36b479012e0d9a18a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26537411507bf52ba71c9034a2fbcb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ad9b576e5e4c33f2fc7871ef752ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522ecd1fcf4c5609b28c530115131a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd203a847dec79a0f96e7b11f03b6494203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c9341f9d8a9e926c1e50a7b22ad59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce4646cfac442399e8c5159e9d404f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8010293508f177faf0fbcefac584e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325b0362a8c9a1226ac43061b0eda74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6415351719f54544429af83178f1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd871f316a70300db96146ed35e6bb4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f15584757df5a17ffe592be46112bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d8dc5aacb2582f143a542b9221666211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82093adb824846b41acb79556224be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929492188b3c3afd9f1aa1656637403d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c754d69229d7a1af166fd2befab293214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c8f3acd26384acd007f0585d19d2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3a2cdbd2430b480d0cb3e910a9ea7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c2208bd687e3b4133cb927d48ac8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27882da3ff410e17312e79e44fae27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c8bd8cf963c007ccdb074c834215c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc038cc0726576a932779694d750a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cdbeb413b76c0e56c9304c04a8995221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe833be756349a10775f7cec5b7d911222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b9927d4282b8e325c302e521e67a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040231667f7dec8593e6f5401225427224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae50cca9e0684067568add3747c1aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f0a50b9191a2422c47345e94d985c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ab892355623d0e958f4ccf22a01eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae698d3deeffdbf6000c07f059d9d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d197796b264a8eac206eda5dc5303c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ac4f381f0568f459a312186d7baa5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ef6ba252ab044f837e527897d38d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d104c43b5c75ab5317233cc88eb8502232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361e87e9e15dad1a1e4eefa4297aa9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e998a6eaf913be4d7d65f7a7dd963fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b199cbe69b28d28c6afbc06dc079d73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d13e5439b13fcdbdff0ce02f683058236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cb40dc98b60807e33876f12be39dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96b707c7d366c846774d05f63570f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45813db61b7e6563b2b37bfa665d9348239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9fbe8ac880d72d5d1ebd4b69a8c7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c6e80ad77e06d9994666a874ba108241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8f3405852dd434c6fd9a014614af3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0511d3d2738de531d667928e6d75ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1838681856cdf3c136b3e84fdf2fe2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2f96cca34bfcfc4def37eded8c955245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40705947e88d1c094fad7fe5a9de3492246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dce451db743e211d963b2335414d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9902b27ec6f2105c23f5a033c27966248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a2beaee89ba7f9c0575f56a29a880249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6c78a581819fc28740ffbbee1ed97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d707b6d09109545cebe32bdee20aacb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c489f694bea054959b8acf6af0cf0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f24ff53178767cb8059ceb1197ddca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bb7cb34d93f716990591c0bd76705254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab33f156c8d46dbd0a1537df0bf159255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07673970d7b28527455475add8f1db51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067c04a9597dcab610786ec9e0c1459257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddb659b9f68c6d27b034d0dd6cbc97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83471a16663e4ad7c3cacf8548349c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986f86c8efd67cafc5d09c3e7983c34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4df9503c4bc9c596e00c93bd7bb5cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b57519c05e897fd4e9a8c9a728ae6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d28d7410e7e26af4d8b1f6bb56133d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363492d33fd20ac60c706bfc3676cd6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0d98c92a0bf54e458938e148d673f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a9e6acd3ebc3e3ed5fdb8ffb2350b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de07c184d9c88c3ab59294694d035e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc07979a97fe4cfcadfb9726e3a2c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4a0b45e34ba34a02ad51649b57973269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01ddf9dc67d5958993ee5debd67006270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8d64c2750199a40cbff871cdb31b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d95015a56aef4436c5f006f3859c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99344775bc98ce8c2ced73030e014d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098b0db5af97808bff69894d1c27fbe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896843f7b16ba9ec7512ab4fca11672275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b388da942ee659f9c147d0d50d5fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373531828bd91943984823179a302aab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934019f26f7ceb0742b67ba42fc96897278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f342417bcfb5a5774ad503ba016f21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d4adce279cf312c7ef38125646205280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd599dce4e585998964310f2c0f049281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d207b90e472ef4a1b3fbd08f0da5ed2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a984af5d132a4c6cf6986e8cf4f1c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383c7668a244910978c97b97a8cc328284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab82f368027a4832a8cedb9e7f24ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467afecf071f29dbd86c16ab941adc38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeed4ccbe57b89e1f9352d71674027f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9e8395a3b1fe32f447a4edee65403288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8a9684a75077ccef1dc1be0f893041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27692df35a51ae45b315b9c6bfb42ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6eb7cd7cbddfd48e263dab58a229a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fcacfc22a32e8e23aed0cab6453aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a985f97794f4b0d18c49f8b9fa96b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b5fb8c332fb2526ad9f8ca37d01916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128045082ebcc963cdb703e606fef2137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446ae3c122c468a0c458b1136446db58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3d83fbb1d30337dd2d1042a5d4e7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85242c846547a2aea2babd06e5ed3d0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99146a8756dcf3bcf49b303bd1dbbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd83d5dbbca61c7ff760bf67fb113f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bc87c96d2117741e9ccce2c896cd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd05db8d3f31cc25a1d23d4f3923b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c55850a8ed1b5c67f718c7bef410715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9109ab61cc440e36f022c7ce11ea22f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ce3603b1a5e2783f3c024a22c77b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedcb1eb8d0231868355e6cc919b28f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d245d01b51cab9a70af3b79249abb6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26199ef78990636748668bf9819dbb6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8ec8567b8b2812fbc09fa94f2fa9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797434beb86c7a29ea3f616a08001ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b6c8389f4ad2c3201c9634516f81b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a93334cc5a2242bb3885aa665f932224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ee66916ecfcfca05c72a23f8aae0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606af9d8a51f1102b8e24071ef31c5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bd81cc19e96f792e77df9d644a5af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ee9fe6798dc209946cd669fdbcf1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c726750fd498d0702b015217839d23329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822d85f93f7414ea15b47649f1dbd1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee13dc0679736a64d26b01a22c7f7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af28e68725f02d648bc7b4b4b0648132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b44b506eb6f4288b206babc6c030233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10ec80041bd688aa5f379ae1a3ed4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e5b1328454bfe0223dda0435fedf935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f896894591e954712579c4588461536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318db063dcd9d4a7caba3696e195aa237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2bacbe3eaab476adb9999341f102b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b958c43e66b8fed49a0d5600f429d0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c9260077a1de593527ab44dda73d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec225ea4da093e28cf1f72d5734d34941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b322070357de5dd82fc1ecc5206fe742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ec6bc672611a68b2ff1a0b07c1bcd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6ef3583f26a54016b64366c548a2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890034b970a622e4061bf37dc79788345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e94501e751eb109b79b2a158d6c7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1f3ff8b50cbaf6064aad5096ae06347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adee7d230931b7c16459487600510e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5652c48d448013d77969991c36d4fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac2eea6cca1d2d05111c67c670ba8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a9e6dbba5f2908c375d49f6a922ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f94b1f31be25f7def637409bf84c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad18b8f31264d92e3ef912183444ccc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0530f8f4a1c45d3f4ba8f1ded195cba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0757d2039aa2de93b04dd0a23a2b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb559fb341c8ef2cfff8e58e14b879e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f970f2ff6affb73decb2146f45d9a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1c0ad3cfeb57ed35809a0b682e65858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9708494922bb7497552e72a80af335c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ffce70087274e15de05795b07b42760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c225912af327772e1c4ed559dffec261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c03a60b2c3d1e415b80ef80c15bbd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3467c53012a1d984f6e5af2737b1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cfc8f404e4b3bcd2e5aabe87ee09c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1be612e9097db1234a26576e9a74265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6d600e63b8d3e9d67e6b42d6834e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbbff1d09dd361e06def463122230367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8a9c035fd71e224fb6911fab75cd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f10ecd41acab2580074fa45e67c2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247df580b375a66850ea9fa664c302be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf83609fcec1bdbdffd1021d00686171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b80bed69075b77be7cbfc62d697be972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612839b19607c6db3bb08ddb7a4b24c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff694e3ea960b95962c0ce50f8e68d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdee990c48074a5e9c2ee07a66a48475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183061de480f9b70e0db8a6db20d22676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f80d4a97fedf8a7124e1c09b1d635f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ecca5cedfd673c9acec0494b36dc278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d6cb3ef7b0ceb76e756e4ec8f6b9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089c7988f392cfce61bc00ce008cdfa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea25f3a25e6d1688446e4ca845737281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363276373af610695cdd4db49b7819d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca08fb2c56429ec87f4aa71831d0d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1d0be6b958ce908743403808a1fc084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50dc68fdf6fa3bb3c1765ff1cefcc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275f459620e973cc3c518814bc7b1d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450fcf87b4846b58ceff313ef7e105e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75366f7e2c2db71d283e09659414fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920141d0eaf03f8fd0b34d68c2be0be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de1835fddfb76f3787c335e201859a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4eee93ee6d2488b6602a97cd2ad8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f5bb97c5f93a947e129650cf4ebf092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fb6f71b89f0ce598db891d125980393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79edd077fa0e930d16b24334b261b0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49522775c841d7210f2975626f42f43c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26ba1932e874cc9a9053d6eb5d7a6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593e8ba4115c7ce106f31985fb0604397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9fb1a2637469d1ac2323687fa7f3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfa993cf7d8c9ed364bf111439596a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b1e86a50f82f095178b1d335cf789100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0995b92669fa2226b01e29da82078b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22efaf6427021adc070852da08077b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a73d69bd46840e079dc9e265379ae8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa73304f78f3bfad7ef564f66ee9c57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d60409e216f507a7efc14229ace46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749867d1acb371be1af17c5cd7d6ca5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99ea022138f32567fb82c70326749e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb23629a3db0b19205c29a3deb326d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e363f36098d36876cf3d35f4aa8751109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b9a44cdec5d18fbca67c371ab46ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cb2b53ef1519be098090bee21963f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99054ebbbb8db1317cfd3f03d56ea7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c83fba4d6ccf76ad4eecf21e44616113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e69a20480ba1748821abc114c94f3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2c2c5edba6557ceeabd4b009d2a41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6371edadfa756255efd4e3fed084e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c827b235809a4bc30ba58c6b04765d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af470f1eeb1311da36d76be7c84e9e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdee945276f5685a9b03845865c06a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e240c414d11e78a7dc9daec34d762120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff2a4517a3ef0b959d967a4c6764d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d49cf495ffc8cd5ce139a6a6afab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68314254ed4856ca8ad82ca08beda460123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94043c2d61da86c2840c7daa3addd48a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98321ce8ee3a926cb21ee366ab40a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a089589a7c7bc70a10dbb74bb7535e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc70909408e66c53403cf99a540e98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f622ffaec5333e63657a256304e10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b17153cb69c1b741048a6bd34e9b00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273ba765a22b13244d86e34bf6dbc7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a84d7f7946097f148cbda0c98fd00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6391bf5c0463343db4aea4c9f7c12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ede79638328967b2dfb433c45d5049133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108683288d9380349ba4522227b5783134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53688e18ed3e9cbd6f544c9e4c41b972135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aacefa96a6caa947eacbf563a79c93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19efbcab7b9b7aa77b99fd271b5f524137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ed6cbc45e24cb54b5d16ccf0f4ade138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1025b5c335aab7f8e07216cf54097ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3676fbb2157abfe7079e84fd98fde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b3fb5c4b3c1119dc82fa406647058141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3c8e4eb735d020c590c769357d95f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3fd5217b25bcbc030df46873081c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aad22e44c3572c99116d7f6b93373144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26bcb5a9be71b37e4949c0be29cdab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f145303c0e98c8c5bb6050cf7af811146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abced48c22226c995fa1f13d276464bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42d6ddced86b5a5e59a81262e5f0e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a2c1c55225f4598409f5d08bb0757149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9eb0478b508dc07730eb8139860e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a013c8e17676d3457e21b0e9daed7ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a04567e6f1f6613a0218d6e1d8243152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d71621b49b0904964cf360229f096153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f37fa5c9353b9f78108c202a7f98e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e7579563c723141773f00f7022bde155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44945191a588baf5364cc2d1d19dc3ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce0ded3b73b1098ed9dd6b97f43d4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddd3b5028c575c40a02365469eb266158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963aa4f2287a09932bdd925fc58bd5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91083d12245b60a2d1b87eedf7517d4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a860200d5b61f8272832d3c8adfe21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27da89e9dd27c44b5bb0a83272db84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3d9fa94beb9365004beb3875e4c6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2390e5c70f41ecece5278e8ddd08d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecdb5a8bb5955732cd6a94c5a3ca8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cfe373cb5031ed5da42d82ebeb32e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151864aa874b2e67344d959d268d3c62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e4fdc9c3f6b4d8717f17a52f53754168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bb45e01c85365d02b6ebc59a7b3a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951af46958d85b7e5c342d1dacceeab7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8982a87a74ea0821a78f07f8b67a6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74026d9bac6321acda4ce0f3db3a219172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdede4f880ccfa6214c2fff7efa6872173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013ddb697473f5cd8a01cafb580cc96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a0cee127cc95496c298548c75b4b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea06d4bc1838c51bddeb129a352dd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68639529fb0aa36bd552d086487200ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5707437b1419c3a94a4f1c7a705bfb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1cb33462df1b73c67b5bab5618c73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa945680d03f70c19954b0ccbeb83d69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c2ec4344e9126c3126ac4010df570181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024b3588ba22ed2499cd9723240dbbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366e1036df290707125f771827747bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28016a8830cdaffa6edca4af6b4dbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb64e595dfea6d1d94fc5523fbb317185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7f4d94e78a4edf0f093b10542baa2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92b05ae29545276046dc201fe6fb04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea605ecca2d35652f9325487a0c92b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0ad8cd025bc35647d1c67b3c053f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54c812319e780e8250e90cb243dc82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67f0296ce885aa66234fe70cc19026191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff91f8bfb16cab009549897d9c29ce5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955e1c0a8354defe0e60d168e6dcf6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54e0d1f33f12674a646633ed597ac1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dda7b006c71f09dd3ceeb4bddcbda9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5cbb62641d011cc56d33a4557c665196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0435deac11575172f7268045831b04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98da130310b13056805e47896d7db0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ba07ed0a5420bef0b70b56a65e0fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a742df4017d26874863469de7ca092200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b15999818514b30c01d4933e9a190201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da850317d09caa26d4ce51b17909d10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c26077c86b085b7f2cbf2bccd858a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21271cede5ba5b08b321e0acfc77a90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a18e35f507bdc92a65b3af70631938205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6376c3844032a9ec586842d1b1569206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182bc4bfd87258b5e9f571a8de6d37c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3716d7bd2f2cbaa7258b2ee7c55dc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cfb029c97c0d4deb9609b2a109b4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3210c9a2bad57db9707f2fde5adea2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53049d58feffa48edc1c9a0805aebf6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba735290ac8a4c717d38614b51032f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dac655f93c32d8e6312f4b1e8a9c0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87df01b3b9fe863b951e67255e716b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ced0234ea9e9704262ab534e81222215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cc5ce6ad71f21e5d1cf3fa2c0c95d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee98b9af397582a2850dd375917a7bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca2f345fc75e8f3eb2550e30db5052218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc5e1caa339be5c1a8bdfb5b760ee5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f6c0f6985473129778a4c8b1d8912220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d798c0b3cd5d3f1ce81a48625d2ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a8bca126d253c783d5bac5d59f3f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25134e972787091d3dbfa5f0a4c83e51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182e1444e56e03e886e82012c0e9459224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6424d8b283976e3fb500a8266aa4fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b139d41c27ecebcaf3b3f2067ee7904226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515e95147128906508dd548dc7fd395227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903854b460f89788e61d117b72b2d34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcfe1916d4fb0498ba2f043de55e5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91618f2a3af96365bc197176deec009d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3081bf75a076b235d5b43ee6ca0641231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1744108242263b8e675f552337807c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4d5d298378ece23c822e9a17a5f1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4bda0e176917b9024e29c978a76d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02584289ddd6f665728ac634427b52235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eb8bf418d4100a3d44bc839c30376236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e356a392b42a1326fbce437fda82f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6336cf7e1f73ea99fedcc9ed97289238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce787fd21ef5975c8fbe8b8c5bac803239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250adf791188f0eac35aaac75729ab1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c62cc79b9802c284ba14681d28e8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522953e7c377c516bc36804f89b08af8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad384d568425d1793dc34287fac3e7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285e01ceebb4635bb717bc1257181a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0aad82ed952b4523c85de510dd720245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b904a6adac77b766cb597b32b77c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8eef8c8f055366949440aaa42607ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceba8d28ff53ffcaf365e4fd168a2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33512667735fcafa48ff5e46889bce1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9012deabc7fa4a4e918fb584f5cc420250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4162d6127603c333ef0aca2aab7fdce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e7f6114f1616a981a0a7908515764252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aa653c73d7123a135dde9de6095a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a832025c5de848c4648e5379e6e870254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc23b15ec4dffa432fb44464e01c33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc7a2e35399c94ed654a5fb9901260256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ade02b9273fe283b40b4a5dd4d90f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b571aaaeda0058540787826d049c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff898d34cb836472253d744d45f140a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd679d8490f45d6ffeb07994105b09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59272aa4f166c583fe05543f43fa73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad350cbced16c93f60e80ba94b2a0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d502510ec04ff170ec6ced13c31c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7b0ec3e867b19f7fe932072b4e0d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641b36c543bbb33ce9bbf9daee75fba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d7a1153c6885e5cd9934dca96f15f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12909d203e15dd8d67d320dad4f3fb6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61798b34ec430f0c5449ffe1c6391ac5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c53f10a5ae13a9f1ed72dbd3ff0b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478b647ec413aaf677d9b519c6885c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae7340f0737afcd69dbd28c6803da5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52b4f6e86c29d974dec8e210f8fd0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca7206a51b1e6a7577e504dec9905e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa640959fdbc5b4ee14e43fb3c02ddb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ea3d9bdf59ab2cfc2767982079a2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee358986de2b595df5076234773918276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666b5658aa02e69ff057211d3c606b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25c730f1eaf090e7e219cc72111f50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e20d558e030a1a305c5e8c07b3e609279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b017753d60c1ecd566467480d03cfe1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb28982075b235beb2be9bfd694f8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5b8b37837e5394a9c39b9073fb660282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb70f0a367385701b3bd8550a042fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d83e12c088d6fb99d8a5873bd58df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58ade1e494d47149cc3a4ad1a2a33e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff3416cb0d76365a257f029aa7dcb7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2c86b863ea80cc819694e8d413077287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200050d9a32f1ae9a751d787ecb9b57288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13644,167 +13641,163 @@
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
         <v>392</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
-      <c r="D141" s="0" t="s">
+      <c r="D141" s="0"/>
+      <c r="E141" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>