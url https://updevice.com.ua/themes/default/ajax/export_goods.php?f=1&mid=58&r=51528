--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97391da02250af52b81da3b0675d70f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e67e8c30e9f183982d5bc100491602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c475b0a05fec947edd8c1fee92124f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da63b20654d8adf404da9ab1f1a82e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecea977377b1d4ee2e4065bbdbad4035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6fe6235407c83ac668a9b7e86c0386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef59ad0f094bd29c429a1b7875dad2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c11ddb4ecd3b49b4d1198759f6ed48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e65b81aaeda7fa26a552021554d409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9887f10d43fa6d9f209b63e7d8905410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd351c6216e93a1d65939c564b2cdd7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f497bf92c7c6a85caf1f9e98c7a7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07385898188cb4db6b7814870233eed413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88340846cac74754fa5a31ed5d516c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51966820024ffab2fab31ae6b74f00315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88376f03d65bba4440ca8e4e640f982e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668cd4df7c746131d4a9c934e9aade017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cd1350008a0f067cf0d0b99ee1e0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8781ac79eb1bdb2110f6eb383c54de819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04139a7c707c5fd331131a54d743ee2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecf2898e3b5f54a1b708f66213e3a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ad517b2dfb9e14852de710be9437922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a973bfd47c220a8ee5823bc7fdc59323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dce46fa0ec0304d7acf05ca879711424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bb0ab3a4f3400c0a369dcd7b1500025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fe7a122717424e1213da7c872fdd726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50411b0fc74dd3a024dcdedbe1c034727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6545b292f33e345aeb090b0a8494e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68734af4a7d4804e29e257df84036f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26356c81ad6dbd74f9fd1e9d7262068e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d163677a9cc40684f3c55fa3bcb6ed431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b02dd975b572ee50d71f2b88f583532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb349293e0a28063a062ac2297457133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67958ee524a69442a6beeb4173b96834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188e3f8a3e43fb049af14da6e7c8faa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338505665385a353c0c5f94c0f4ed3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2945ea3639f74eb35afba539c69bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b83771bc7fd07803f3a9a7fd9f43638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51971e5eb1153a30dcef2a9e776beedb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dec257ced5d15f3bcc0197c42952d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fc511d1d6018f8fd885d4491cc59d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212bc4a505de1efffa7fe0460233e9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4555af607af72009a624ecaf5b1b0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52c428804f3a3850f8dd2b74222a3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a14b3c3db27b6eae79c1bf9732735645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b8c72252f5a8537354370fe1dd62a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c705b36c3da1fb991cc1e97f6662f2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6e9436987ebb65021bcee5d17464b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481386c9b36d0857edf8f42628a508a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd12a255a53513a3dc9a38e8ae973250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc02e2e02ff66a225294edb84674b2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b1f6fc4432d936326d87b43477ffc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4f74706faf55fc81406d114b5582753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a232a64a86070ccf8484c63b5e56ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d16203010f90dac7354adb85ac73d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa6781472f474361e3ec025f0c746856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5453f145a756172fbcd446decd58657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425c899c70abcfb444e0d71324335d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678127d1a950b720c1fb77142fcc22759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600061b712ad9ce1a97faf204268aa460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be38f04dbdceb432b79f6a47775e54061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6eed86b527dfb76c77e2f93726ac862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e49a1b296faa82594f403e6f89ef263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f931c819b513a9e2e03ee53334135264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d34dc5c8d0c9b0a30a59392c931dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce92bc3c25466a298f8a113d098cdc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989ed4d54ecc05b2ce8528c03e9bb5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9841ca9ea2668c7c7a66342a1bfb9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c818886279f870453956073a5a3c6a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851df48a389a284d1672d40c479c28770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63321d7f32776f54845cab23d1cabfed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a73c7bc60b326a6081115b026ebb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70b4cd60d188f9b0becfdb94de104873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc800fbc4a9d487cf98a5f1b443219be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df5fa091090ee0c80669f63be4576575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a85d460ac71a13295353929112da976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7f3c17b0d5a25578adab5dc7b0d1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726b0fa80961b32fdd223c8f2dde07f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4b3cbe16827424646b00030839aa279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44516e100b8132b9aa9de64c3f9ea9b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cf9e4040b23e0e32b28f75af305b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dbb58c77e08fe7814503a2364fa8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cfa9924004db9dfabca83ab18228383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04a843cfb31d34bbd9024ae22fc77184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55119106e616ecc07b04b42dbdc7bcc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf3ca0396bd1209dffc42e680ae1ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcc38dbeb36f82a3eb1f847c98690a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea785058e729bf8893aaa17a8dfe5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc0be41f7f98e5d7940d713e201e3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0002d2c80f5de1a6a5dad23a519ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44e13a03cb4b343f339438b19ece1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9196b412cd248c1bb79d75ccecbd2d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7419427eb95164de09d48c5201a3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed66868c00543db50cba0bc43ecc5a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292a536dd621151fb373828150a0c3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640833ff433c4c000524aa2502c7aea396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52693ac4b19e6ce916fc1badd31c3c7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b28a6604d9858e480c4487ef3709698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543f3d9820314581d9b09740679af2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cddbd20e3657f670745002e08ba5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbea2321a39242e1338da3b98c3a25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df52e4cb78a9f30145935c85e3b564102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbdce11010b6119e54e1d2c6f76320103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5091d87fa34566b467e5f1af260e4cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948505f231a1f5c37ba1854e7ceaa43b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d5439b0ad8f3a50bd65607d2089a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df754b4ba055c6363b6620af70f0c4ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e19a6a25d1466c0ac05a5201e1aa3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6d34ef043dfffdbad14527cda4699109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86576edb7f992ddcb6d77b7877e508110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef5b160edbbbb45803164e28513696111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f11c5079edc39f5762c8b3d7f810f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ebf0d35a2c9e41cd8d518ad07fadf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f97dbe5c5df12141344ddea1f6fea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226959e202eb96a453df25d89ac6a4c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbad1899e75b7994a5be79cdf28532116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca35cc7f76b12604a394709774fceac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c0fc921d66538da4fa779553f5295118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756b18e7947270e5c591ad839a6fa84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157438dd7f72a81b471bc4ca51de70eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4e877ea968167a0e020fa23e78109121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9e0cf34dfa779410a522c98eb0aff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7468d3747230d301ee2b77570dd2d13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74888cfb12d778846cb7cf8e6dfebd79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ff192ae94a90b0cb6e6843a1e7de3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f2f83fc508221b8609233433edaf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553d63f5d9f256291aa673e7d4eebad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5b728ffa59221f0438c8d3c5193e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7db1c71260641bbfed4e0f97d6b5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51ba9dc0821c9d80938b729a370d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120dd8295877e446cc25481bd363eb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a3611a60c5c182a28be849962baa8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e90e21ef3dd59736291e34afdcaa3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543a4d80dfb239393e5c47b6c89ee08134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55161c83316ca2cf85066b47fbf8962b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175547d3ad51568833b99d60164d9da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd06a51696191e4ad0819738068b11f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a508a72e7c925c35a88141880e466138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea750744e03ac128095deef231abb7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6a768b971626c7761979b3864d4a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35208c3b1fd2961568daeceae9c5e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1047ad8791844ba8cc6853bc52dfa6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5c1eaefc23f4da951efa42dac3ac0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda521a8a959c12bc19656a2941d13c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c2d4d1f1281ebd70b2ea2618aaa8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de09b7534ba9434aeb1ae69327dd5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fb7a51077dc988b39cf7fc8d3fc3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3656e2d3485e1723426ff11dff3bfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d1111eb128546ed4f54f7808155a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758adc97a400a559e1a6d4f8aa84e69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3314a1d169b4c50883ee0e7e36a6a1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9d49d518630293941d76c6706126a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c0d01119785c8b1a81dfdcee3c910153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7ff932233a43a3c639dde7d670bfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464f72f67d673c50e69ec1e417b99a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af826e642918340de25b4541e9d8f41d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859d7dba420519a1333dfa3121261f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793d8de069f06c66b5afaa1af2571aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130310154fc3f6ec5ae2e4811775e522159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236d8312c3c2a43612412f24a89f55a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365716fffd19783b68a7aaffd8d19517161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a494055fe4908b3c949d45cd8aebf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98197c7650e67dfb417d3b2238e38f47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617b65c51d55535a899cdb37676a731164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71515cd07656914f97da553d76af8732165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b11dabc60510c22101a310bbbc9929166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d61fe1a3e5bdd811681cacb4ada67c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018303cd6e78fa7e7d9e8e16017d4d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6728627ec87bc6d6f9a76598b9475c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abff4a9ef703ba0716b440729943bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8efada6a4338099cf9c0e49a8ac682171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f9bb72835bc6700d3c2834b262622172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272c1cf732a0aa346741c5ac8891702173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210f6e139b181b97fcc3cc655e59195174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b6ae9cf06fd0010e8e1c285f4f7d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e9ac77a47bd58ba37921d4b9d0b7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfbb017e3f29237ec1707985c0ef9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f9e7f01e7d0b7eec384c8c7fe9bb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a507494582ea05e2f6b306695db1e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd54b5dd600219f0f4ca0d5be13486180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5389b7effa857a7e5daeda37de9ef62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba03ba89235bff7f50600a026391f02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6cea095ab63cc7ebbadfaf228bc1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d8c526c7e46e6647b8e202a9068ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023cbf3342d8fdb1153bded3308d00c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaef145490715e867255ff5a7e5e0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47691b532c911628c1cb2dd2cd1f29c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078699ccd50920a9c26ff4b3c3bc481188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01299aaca2b335fa851e093a0d1ff3a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835e8575b03513a6ffb7e8505381c6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf00d330faf3cff950cfc284898498191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655b5f26741cf4d438756b3b13a77cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf1294ef7f33a32bbcbabbd91919c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895753ea067f43b49fa8b221f46fcbd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10cb5517b3ee34fd1085042ad2c8a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df814d1be0bf57eec255482342b22c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b192e82e6b98b810209eeee53a983197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0773b4fef1cbe0170001cc0be9e96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbddc38067298291c0575c2afda3683199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd060ab82bf3f8484ca05a978739199200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e84425c482feed6e18015f2a9d1d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d55d3da27104608bb9ed2ed186535202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7204a9fe5da86448fd347b5a045c83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4fd863df32b6afd7ff31b4d7e886a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac649ee105985114feeae7136a2fa0dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf1b5254549019a74122f379b37094206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88df0b1b6bc654692e5b5e7430b96b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60494b56e93f7642d036e01676fe07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962c6fc588943064756354bd183d1a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824e54a59519b57d6508fddd4e10cc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb4114190efef9f2c1bf3f32409834211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b711f03abfd86534a9f644f0dd78b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b8cdb9ff23f45a5cae8a7343d6fee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaf9a33b5abb3979c4b51206e4a4bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53428c05e3d48129a8aa2670dc6db59f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3637c935cba739bb5d09694f2c3e9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bec8cca602d70b101b8054e7b8e09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536310bbbcdadfbe121de75c618064c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce905924b0498dd57b9342783945435219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deac9c8e07f717beae810651331185220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccdda54c27cadb959808faaba82d56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcb63f484c5795bb7cd2317c67bec7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b457fc1561e686987e7c91cf59efb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e70d9e2a201ff43af271af229313a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035b608ce5cb906d7e07bd3735ca927225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1963788ab1ef3c1f7d1462c469d89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322ad00b778daa3d1a2d4a307191163227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2bd306969f0349b6c1f539c316ad3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d259239356dcdbb1005950b66c2fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546946691c8ef216e9f099b65d01210d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ef1df085e84cb85e8dbac23fa74a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c0758df873500f7318c7761c55df9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f59dcbe4144c01db56134ccb7d8a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40803a97d9e9695e376e2782cc6a59d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36054f0ae3a1c3b8414a75f85c5eaffd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50363332a81c89a37f6499107ae53f69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4cfbf05032ec688808f4e0ad8059b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329493658d8190e9ceb146a04a15300238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3ea2326e209a10476d114b0c4cd82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02681def3f1f3df8b8c3813071a1b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44561c20a4fc555c7dad03297ab2f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2617e700b47b0ff442c981771f90eed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f9ee2d7d33a8d31aaa316934874d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f32956197116eb5df5a29533d2046244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ea95cf84d7df71a841bc416a6d7ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2483f707ecd4cb900cd024ab7df9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c5e8e86324afb8d13960cc9bb212a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d63e8235593c370f74552bca346c9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8285f2cbdb1d5f8ba08cba73f77d0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f0018a5ffab62852b6825eb1fa8a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51957fb716d3e5aae7eaa9766ecaccf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e62a52b2c4d3d370eab30df0a89e26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f36c255aec4560ab6b3adda2aa232253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f9b5b6baecc9942c6e91ed49dfc52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c739c37f10599eae7daab1f9d80229255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9272b323a39f4c77fd343b09c864bbd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c762ae465e4cb1c74d585004613bb87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f3dbf60b6a1f7431fc9fbe8a3cd91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f853a3627020e7cefefe59def7b59b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355f5aca1ef4885cb74034177a5fc7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631759354cd33663edfbcfd76f6fa80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d869274edaf5f1f54d317ca886c02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020577eb5a549e3d4dcefc3391fc676263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c2602aa86552f98234dd327a5635a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eb3c96ed60d5900dac808fcc12c58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f1655040464be27007030bf8c2b2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ffcafe690c433ddad186336e0a7b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fa35d40fe85c0f3164f42be5e4d5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f02d6db5c9130dacca5428b6fb74d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f046158a605de896572acf2a96109270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c7d2df644227f5e0119c4cdfddb38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e1caa50efd589e0f88e07c5a4739e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d48c7e53e269e9ea604f085796e37273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad429acb72bffb9191d2ec9957146c22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e95e1febd54679d8b2a8f2016852a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35df157f4e461a1f6ea0815f8b05ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555891ab0e5f1101fa0524fa6eac36e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3670384c55b5fdbbbd15252d5abe57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39bd15aff12a2f8daea967c11d6327279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cadba9e13da6dc06cc09445789f99c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883e827c0341efaf43352adf44c3094281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271337f74f00f36e4ffd21943449f28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4f541406879ec812e076725151fb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00ef0a33b23836e0b5b3c9117f4995284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a0fddcdf3d2fa9ece0647f4bbca71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feb7c65087e1065a5d6d22f9124fd4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e179313a39d5f83c44cf22d42d35da4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639194747930e44d76d737f8e98bc74288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb9f744a3179c743424aa8ddd99bcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992020f5f89b1381393281d87f96a6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c04ceccbf625122e0176ff73bb1823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ffb9801b7466f063238ffc7851db94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c39b92a368337e9960c6abfe785545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d082c938ab87d5f3c7423ec223bea286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3b446f7b7afc1bb5e87f7126897fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341325ebaaf7dc4650525a088ce189498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4582513c274f9abece82ad93b662f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73be677a27b2643700b100a233982f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd06c4eabdbc35bed5940696dda313d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd22162ba4cebfe5c9dd7ecff712f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc3af2f18c20bae5e4e0cb961a157f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95aab768c5f002e28a4e4a0e31037d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12712c811dc6e037f39b5abb9f620cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001eba47283c922b36d6229e2551fe8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4481a4cf9d9b74213d4fb1dfd33146417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcae4816e26f91d285bde8408501ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ea54c108d3a63e7d5a8f42bf55fae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feabd5298bf119ec79040576ffe216820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf258d52e056e27d27e409b6c03589421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7eb27648776655c6944f5282e767422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f9e9e14f720541e1865e3abf31fb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44741816735aabe343bf9496ddbb0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c550b73b316b35b827636bef9fcc6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74a9dec0e2c93433beea92db73f28026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feee534c33e1fb0c85b4abe3f9d393127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf5b3466a677f1b340f0ce532c961a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36719c6a1cd46ca23a962276ed8228f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be38a7d9a5372c15df612b02d6e28a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42125f244735ee9b919f09d1404b53fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f86db26b62a42e6a6b3a75d9ffb63b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7d45bc3cfa45043e074e6fdd4f09633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f31ea7caa549593553ba99d7251fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b662d74953ab6b020417d913dfe0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539c793b91686e5b1d890e86ff63c1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3972c3b6e2b03799d99fb8de4b0a1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e392024f09d472e815ce33248228b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494ab28e809f2be29c840265c60eb8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1632763f1035217df0a1163d7e2e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d9b22798542e5ee89969e87e515e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25565416203e93ab87993ae8bd42da9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc353f28c6cf4c948df34d960b11510043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9304f4438c5841a764207cff71f9c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7795647935757e116f398877e4036d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21343628c6a50e94a108b3acc0c9ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825978a822b5cb1ff812fd58f987b5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb279e1a05ba30d89fb335aca4fd56d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c02664175bc1184ed0b2643f57f8bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6295d9b2cc65980469c3f5769f25f7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e2ecfa98de25f73ba494ab6ed55a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191d24bec5de30b96c66c61088af58252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ea4de14fa0c3bb4d2989a18ff64ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dcb3d1c66d2ead61c11e4083672b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e03bb1f49ceb548d0db4ba0f503ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3853a0b03dc5900eee31866e7f295756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8167b8a8d73f607c8090e2276978fd257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8c44141b7b678d3c49f46e97fc2f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d1b79b9bb969e0e510da6723fee4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad010c1a79e4f49e65e2dbae840b2fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4c4f08f81f1837a8f904b6643168a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e734354f5f73d32967eaf9133ae9dd762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00487443452d0c15415400ee2f8dd2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbc3860950860795f30026f6899f9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5d86413e3cd48ea01bb714a221c4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f788c4f3ac90b383d503b5c36063fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c224e8a8f37989510a36a0d9c838667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14806dd9c0d43c1115fac4f2079ad3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28b1df65a72248d976d4ff472f406469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d4336e05a155cbb924e9331c9e85b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450771e180a4a140561c5693a41d75271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4694b4844cc4149ee3454df94a6c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a33d1b9abc08281e6d106d7e907ac373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853d4006c9962dbc081fa350f6fcfd874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcf23002f1d260344484886b3d112175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e5de3755eb608a72e2a995017048276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87452374b2c15dcbebf87d241e5bcbe677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da242dfdef321674aad533732fd6459478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaaf097d528a251710d0c83631d75579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7b6d9ea70544533d6f284fd1028b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d934f77f5840a11690d6270a147adc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7374eac527fb33d2fc2a1aa47e66582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3363a6c4e913b599e2adacc340c4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3fa1a926b83576aabf7f1231d0cc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ae9dbad6be1a8922c557bfb0c5c5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7b8f542ff3676c517e04f8d46c24486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb5a003e0ddc0545ce51b1dd87695a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987b55135757127cb8b8c79cac0d19788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f785afbde025510a6fabc3d03bebf789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18ecadd924afb07e809852a6b8f04590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bd3170a773c872f1af6902266648491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dcaadb7cab2a970d13a7836f9856192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25026780a5721ed825f7dc72ab117293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0a4ea35bc14984c82cd536b941e0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83916b6500ad14d17df2728b38bff40e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac564d4a1aeb9a36ef3290b15b124ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97550fd0dab5a472d2c50e348a3a9b9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab152f7c916272d6ea1507745ac1e4c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3e16b7c0e5c9798174da2318c044899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c57882e8d1de669167d8e10eaac03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bdc3c8dad450668ceeb5d58f16190101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106907d4ba2a13ca015c64260d78100102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c9b1a3658db720dd079d0073e91a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbe633518f6fe5edeec32f8a1081f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8179d311964a640da9fcca7a01cdd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc6c5c39de763b6cede8b0bcbabe4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd546045d7eb34ef071eeeef74a5e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e841d6ef96deb4bac5c7a5e754df0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38b3442740a4cf0d55d2baf64231f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81201a8d048ad2614cb3582bbad7f6b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe044e83f63859057bfe50be24bc73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd3ebf415a9e39831889a67ba936c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20a5eb74ab9e07e80009e1519bd80f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f7709781fb9f0e0a08dbad4feaeef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75089c64bd4f76cea3d8cd0c5e74f316115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169faf80d58cc15bc554a9929c492498116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149809c8dbcd005fb73d9f19059f9a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c82f42cda5c8c35d7d418fe97e856118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551a6a08bd5cd0766662ba781f82ad4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fbaec0483392189fbb4a5f16d6eb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edab49a55cab0cc4bfae507ee4ee301121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1228874045219b37ca1aa4ea862e3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396a8ae39c835a16847fee348bd3fdd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81d595f7953aebf0bf38afe6feb59e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f39c8a4dbfd473a653a13fbe951bff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239ceaaf85bb85d2529e187f392cad9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37990fc591606be83c683bc48a569fc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b0c389bdb00452e417a15a1dacde9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bb7f0b38337d541f0af75e9da9110129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b938ccc91bff60d55bc91e08176c1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7da97a593b1e466f90d507cdbb910131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f29942519eb8a2efda8d3ab9aa67a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf15b5d7d894c4bbe2d59222147e3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd2a6df043944e56f46c23c9e78414134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3ea8026e7f91b744764ad2a32a253135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dcb05198ebb45cac27fbc3af01c4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d818b14fc722970efdca181bd528d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11f8508b50a3007b9e9462700224e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3e82ac7fea179896c99fab6a74f52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60578c17bc40e85ebe3596c3c262cd82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d505c916c7fc83007b96e0b43f3eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84755ccf9d3926a36dd3fd822dc94382142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacf6e185a49034b3109812d97bde9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dbe1ffaada904f4a80bb54265b8d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5043453c94ba89defbb342edec867ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaf98863576d0e33d3b97c2eab803b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942b48a1666d70f8d5595dd9f5c9144147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36a0a92e6a62a1736b2cdbd69cda89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521cdb668bccf700c1db841817c9a5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edc16ea67b4e9e1c33533db8fc017c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8ef884934852f68008fa2e3c19f56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8739f7a7b8ea834d4151162adc274e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577805a9d5920c39e763a9398aa3fa7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9783f04c2b61dea769d8b67ad3d270c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19ee478a21918d5e1f18e27eb8461a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656f0fea7ced493cef1efe766cf9f48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c04997b790370d7d5ce2760fd9644157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f77a9841a34b9ad6783a8372d8a0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494297c2052ed14f6f07f21753590d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c563cd513e41133034de0e7074d50de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa6499ef5c272554bb41aa8719bc05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46436df6abb44efe77e1c4567a9e572162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731759e84f7a32e6a1e4a1e18e06ad1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82cae4967fc8b1158c05562a207710164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6c38a7ad3fa6a9a645b01adc3e865165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5336363ec59ebacb998a86e0c85d1dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ae887408c0bb04930a8c00f737c60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a23465a0839b07c7fdd2023899336168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688dcab4cf48983483028b3ab18db77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c386b4b5326a35eecd2ebcc52af42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad00f81459b6bcd3c38bdcf3c87ed41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77a52cbd73f3af3c07fff412a00faf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a08f1e2bc47347167c70e3d06a3e31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b20b2dd173176a3cdad6d7a81d3e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87608b3393c234d527dce9318f8d74ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8306792c107ce916feec4f1b56ba5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6049c51d07497bcfe3ed462cdf59f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09854112126fb4f9523871f9095198178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b93e5262707bb217efcbe5ed1178f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4ae3f5763aec40a5624ca7c44fd9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0f336453384e7c0c05b4c8c0cb7a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68b0824e130cf8ccedc7522a6330bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457953fb23ddb5e80585efafd5e23dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c156d53be1b11c1a4e6e9b5b89934184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdffcf37d1b171c9d7c4decf9c0974185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d636ae2efd976327eb7f673a701ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf80ae9a609f7f321c08c50ebeddf8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdb149d9a188bb9e028e2c5b467155188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da1f1ec4a4a8538ee7e7acca2e2554189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e59d7a52e2018967f29eeacb5a9fe8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05494a351c09b1be1abecd1adc24fbfd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116b7b04da49171c417adef61b8167d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f648c95844d36077fe9e39ac5b2d72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece4eadb719ee9888bcb073e6e45b80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610942dc9bfc82889b643002f2ca6f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32904808f383cc0fd14c86ed7c9d1e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7682903062820f7e4c751a67b016e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8679e3cf6f84d05a59a972dd6a8a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2938e4f7efbbf17a1f9271497064b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a3d9095dd7290e9276fc59be5f29f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ea3e47b2e6eb687ff35c1978ff109201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc24b76d943e2c24c0788754c13b99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fa68bb81f90740b2ba2a2223b076a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a39256c265686597e76d0945658a42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f1ce56eba6c34f950004f4ddabedb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d11f1eab2b9944d2c5a0854806eaa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5fb94accd6df8b129313a777e6f83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbef93d372a03d048172f946b4346a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee958627c7d89980d7519cc3de8d30b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64535df7dd72bc5bd7eda59423cfa9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40100f038d9257ad9edf00921f3cc19c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d08400dd94d912a879ba2bbecad100212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33effe8d16bef1891e6c5ef8417ef4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22df36be34613bbbe1f5b46989645ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e2c016040b147b82ad506fa34d134215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516853e4269c191297e84b2e8523f275216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194e2d97f3166950f4ecc11390a8cad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054652ba82f90fd0667569224028293c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbd98e51b6c5a6b3a08a5ee0e0616b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9be5942eedd4e52126b8f15bc9b15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1ff42f61a4d842d0f46f3e545d056221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43d9154d1c933492e71840f9174479222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9bfc3c26ef59e8e2efa2f3e11120b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9484beb4e0fa14d726c613ed41cb4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d59d8ccd56471b90482f70a728367b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d408a4a9873b3b343cfa2b9ad0e9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb869e428966b03e07d082154a2e3a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f32669c561d1f395873e458b755ebd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bbc3903dd05034cbba156854d3d18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceade0731a3a335cadef3928ae73981230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54cf9fe556a76c19e72c41fa8690fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa26bade26acb90f747ec96682df432232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec53a4eb42b9f689bd91e83012029d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0fcdd60e7801267b02c4ec1a08489234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309c661cd5e26abc5b9dfe33522b541235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c4b53880316b7aa4a64be33a08e3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac642711f31a52a8588021afbf667918237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353751ba6058d29d9dc0759cc85d61db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae33a6f95a8050a0276e978691b2dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096df8cd6feae9c216aaf430dcf571d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c51b235f67895e66f994cfafea2f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65107e77afbaa4b0e5e5596e488608242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e986a32a23be9a29a9bbf6e13d234243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b083849b3399c9c2e461344ca27cc3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0837d71b0ea353052b3c92a3338d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bbb285297582cba9b4148e2c70662246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb43fe8480c63fb9a84f763c8564f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb55ceb22ae2dbf2ea7c419adc2cab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e79923326515e2f26e3b63b9d6c20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91791cbfbc963164d3cf3277f7e3ace4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db0a785dfada29c596d63a285a765251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b81994dca549132f90e0064eee4f90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab967c166e2936d71cba78834f1139a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ceb0198fab1717be6f13a9f1adcf2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cce995677ab9b9a4137ed3598759e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31f46b11ce499a371d19d160d373ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4adb5a7252279e89b3df7a006bcd29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348fce5387ca2d2e7d5abd1a00f25ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3875c10f7d84fb4842e5c09075d90d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593af657b198f0abe89c7349425e0a11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff09b4d30220e930e94b1f6f340fe25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e52dfd2199fa965f8ce8cc4123f3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133810d99da27c1aeedcf7b846566e3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8495c3ec32833065f55d65265005c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff84a335d24694054ee31cbded55b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433a36228959db00d5c4ebff9a4cabc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080d083bf5d91bc08a3859a8b916107267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97311cf08eaba1c3ca80ddc39eee96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03247e132c312d1f24ccf05927f8418d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910b8ece82b64b3e76b573ad7b6f91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476502f7a215cd4b9e79b2d7e4ec655d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310c26e2ba906b1f4049694a0f5feb5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7e354ff3c38f9a648677ce05ba9de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb92af643ab36bc9541d0cb6a8ff74d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008920740bfc59bf0c038d220a2d4b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624b962cc2bebf98f839447d470fbeb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80b8272f33ef01c7688b2105562296277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54f49ee276ba6cfe688eee24224096278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a18bb7ea6738445997ab98294b1ac1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb8c1ab94cdbc304bc8e38fc77ee13280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7e8945f6bec52a88ab4bb21eab337281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b05b5651e9350a335bcc67134540d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1ba92c1d81231a04f3e84682c5d0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6ff9e5e59bc9c48c2081291fcf00d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf0fde4c67bca1c9be8826518cac26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8981a529f752a923f17b80c41823e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a87a0646ccdfbb7c763d03325f8f11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd43beb6e314977a08129c14403bf75288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>