--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21774c4a579db6689874379e83baedeb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7275b1bf6200bc2d2a17e5327abcc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118756b43563355990a9a8ced7401d6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34192d4226a90a7bb72fa995000369c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe5ddc7c2e19d6beb0db889c2329685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58c6b893db6501481604c1a58c64f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783b67c5cf03b83240d9005659791e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859997d29744fc901a4654f7f39c26688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcf074853bc20ae00358610013c8209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920707ae2a6ab7854845607e26a8a5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b6ffba10665d588e4d6a076931d0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec82301701cae115da75211205adb7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fda36d99773975d9a839afafa3b4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f441e16ade90ae126cde1174ef1fad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8616ef632cc5bf89cd983aecd289815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b941440b43565a6a7206e9c79fbcc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04cf2b103c1102087c6c5190d28dd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5287123f5da6ad4fd3e0fcba9759b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c530125a92dd48587f4733c3df93be219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a53c6c357117b79e6156954395383f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491521867b53e6af53b68bdc9fe356221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754b3065f1845df6e742cdfb112314422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438f40677a25c56571345e8309c47bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448e30455f09674e1c506754c257dee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5a364d458c2394f81cf68cd54e5e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4fd02832649c02cf110f5c8763c7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032595a8071394c3cba91b47146056fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce3d7cee54ef2de2d0f1dc538ff03928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f29c037009a730c6ad22fd164f9fa429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b6dc18a1cc1fb11645889287ca10530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e90409defce11687addd7268630f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e990208f9ed096f33fc18ef1506ca132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de91f3a3246970e16410d09bf6528933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db50d45d500f9eb8a383db956374d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15980baa1d5b9084139fef4bbe4818f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f354e4c909a11b753b400661e30cca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be358b20ac03a874f1ac5431b6abc94f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1071d1300f512b3e45ba30f2c6302238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a986d13903ffc0090ccb9776a153139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dab35dd2d59b9d84c98fd4ce1ae0b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f44ef5440b7c13bee66f40748ab4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764b6fd501c8489ed929de23795a6c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6146a369c203ddbd41b1d6e2b89ffa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748791458b7edc47de43dd6846a15c6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328298e8c2479ce78eab5c00df13af645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5e8f5257451bb7f0ffa8f4c3c4ef146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a260c564b5e905edde181ca86e472b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff36a075881d91e5ecb1d8b43f1694348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3fe5e7e916a2e28b57e55f6ea1fe549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eede734926d068fa45b6a9b9a7e38b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269caabbc57e5123f03983cc4d222e2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce41fcde1233d5a02e9cc34c73bf64f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135f7a6c135a3e3fa1e643bf9841d2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084b96abcf157a3a7efd1787c79068254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba087e09a9e353dec541573ab2cfe655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407529e307f411659e13c3503d1948da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf559560dda8df991c70f3c8a667c45057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e882d3469e952b9798ccc4893c09358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979afe6f75887ecbc0f01de6a6b525559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1b21d080679a41c00e4e6a00f079260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280462c250b4a82337541ea7284eb4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7a205fdef73cdde7a9c4576734e3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acd5b339072727c2904379bff51e0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60319ab93e580f9a7ed67ce07bd1850f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c912e4e6d7356196f7f0794a47508c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218a5d09732619fbfae45a13732fb9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d984b110d3c6052f20e3343ef2d610667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8169a179b63dc79347445c299e766ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba70d92fcd210d8db5c57deecd7d55f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912f2cafd1d6267d9103e615bb5237470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eda3b3dba7c944480d76462ec0238f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b685369be98fc36af6fc1f4c9d4ad872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a0eff63be90e06833d0e1b26de7e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbf1dc343ebd4b6f6d40c11722a3bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79349a077f36d1c142faf4c4192f25b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee89b42c957a1f10cb9b4befa7da2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5956392df1ef04dd0b1d864d3a44877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb630c3486b2a5fa3962fd9d8dc4f9dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce428c30507e9a560ca76ea05867ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cd960c58e025c737afda782852f8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db650ac7814b50c042a4fcdc60972381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b25b6aeea1acc20bc78b9964d77a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eab1d975528df5baeb2aff79e93f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e756b7477d9cf3ff10abc94b7692a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b721bdae3f342125b058aea65df2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27851ef0939d3b8a0e9b50ed323a88086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8f4667a27419a48ef599e3c0e14cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797529f1993d51c34a6500b32814dfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe4556affadf6a1d3cf9cd6e24099689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697f386db387b85573b4650ae75689c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d40ff0a2bf5c7351ace079655edd291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340743cf658ea7684e70e2405b43d5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd7c087da8d4fa24aee16b301281d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1aba143f992e1de5b0abd781373fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da50d23a1f5d8359024c5a418c744c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d43418b065a7cc157886fdcda005cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b1aa363104bb0d43b2f5a290aa17e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c37313d17b2bde23da915b05af6d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb1b59fcd514f4801035b19130247c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193f4e95c45590239931607a999f305100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26d8b338d01276772aff0fb2dba22d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19201ca6e7f6061764a48db26a76bc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e1767216cb76d2f22933f0c964bac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cecffb42cb92ca76968a1847ca78b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e9894b2e41a40d014cccb33b5c2e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615bfc604fb8dbb9cf34608789be203106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a8c2fa0350db60a696c43d031dc42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a4177ae822a34ea5c3a9b15fd2f9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc986193d9e1052e6e18d6f78063d00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edb49199dcb074ae823b9ea1a35240110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe01c313824f4fa0d64eb7b65e9883111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95603b2abac3156feea9b121605e854e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331f17ddb1b9ef5820eaa230fe76ce5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed0dbdf72334ad0acc5e4245bba0c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348b950155c731d9ec078208fc78acc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf91aa0ac5f51b672a23d22561734a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465b13b275f46d4f709a71d405e51c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aea4e565170f66574617b441ba0d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6773147e753c699c00296e5248c6c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1805da94e2f9f019a5af6f0f0f0302120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e0a25dd879887bd7ddaa78e3c85cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7427442186ed4701da90af2cf24b45b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddbfa568381547b9c239245ff20b31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990172d984ac209c47fbc52193e665b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed647fb0778b6378fe7acbc007652efc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056279d28e6e2481640887163ff920a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547125a41eab7896386c90582983e7e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15896a5a442aa7ea7e0a88a971a48dfe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41402adb9b1f4efd909fb849ca5d7357129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082060812000c94afc1ee8d04f7517e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6413ff152f805ce13bffeee715a0ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2ef39b119d097f1cf61db635f012c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964af132fea69442ca933adbeca013d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a61c38054e791a71d48a4a81575d5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcc27335db0c50490b8705265638d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a75b9e748e1f489701438409decae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27cd95cb67cbfd71dbd3e46e2ee7e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1584851c8ab63f74c6e957d77b462138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff8782784626982e956a0edda4a979139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f21938db6092b4c9a837983d3945ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d5dd87b880fd03a8dd04b3d181f8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1351e7655ac346869ab5fc5ffcd448142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16d859156c511906a4966840f89397143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f5440f3bb43360f72db353dba06ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3acc7cb2b2e620c23ee9fe01a34076145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7552b42730bacb01e5ac012e35b416f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fceaacbfe2c26e8dc183251d9df351147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c14d6b2b3af16c3b901c4f5471868d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021edc04d992895508c58ba9d9a5aa5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e646ad84c3f17a2dcb363f362c91cfe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588f74d7d56c98eb4b96432fdeb3ce6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9a3da5d9958358d865f63fede242a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc828a69c23d28372676ed5543300cc2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032c2f4835047fd98bc5c0d956565e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb390d03e55d3e07bfa0135fa473ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37748abfe98de5dd573f2363ba640c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7798f58fa2d675ba9aab6ad8887c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725ad85d1990f8067b49a66abb12c41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6534aa19abdaf3637ae2b796af8acc6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8d83a44d2deb02b41bfb3e43e6de4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115c41f124956ad530b6c505f4409d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02d1ca9d74be321e8c149a6a8c9451162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e11d0dbe41379c3c75ce71c1cd008a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cc6f75d503adef736621dca4229e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a90f7af6112f2a7dd6be3753f8e93d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792781b091a2709b91d4103d41fd96da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64ca8c4252120873afab1d3e8a7d36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a95bb8eeae04fc323cd61fdc02b28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a6218d018878d64a293f2665b5caa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fde87e7f9030bfdcb83111a88665d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a058f6684741b7f7d84707194bfe2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed507ea35250474cd81c73bd2f70a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f6741e4828612c4d4858df85be658173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04985b33a2cf13709b061245a423a946174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7231e73393e4c2da564dd5f0dff79c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87cb1e1ceddb6fc70e854961966a83176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601b5270447b523e7a749db1a762b02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b129f0456207119bacf8746b9daf88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e947032118b60c96d773a903a9e83a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7f61db6045e4095fb7dbf30a6cea9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f35bd601c64d1fe524045cf522937b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7aef8af64ef7061c3d6cd1d800d87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94f8cf0698fca54e34af61329e728e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8e5f3850cc2a6bb2f57b52454cef9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3810e5c17ca2ad3dc44421680c100d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddf8e240b51928c0b0db1431ee0632186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb38f82cf7b5f62a8d146dfd86f8f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f4cb44740b1780980c383cbe8930e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd99dd628a5f83bc89ace1ecc0d0c72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5e1701c5f5f4ee66cd9a55bae80ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6b7a2df8b8d5119c9a518aef8bf76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ab504509508216e41468a98e49c3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50c942b7a5d60a6c77f9fd27d22bbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2c8fc8e3f019dad4d74934fe2e0ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a322c18c59f5e358a4d36aa0e8ccb5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93941d4f4722fd900320d8dffb8674196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809273685614ff66b5e614d2cf9c661f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d03e459e1da748608f6d56b6a21e86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f75c6c6f61177da4fc817463d1a84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81a08e3366355923a369a8add562b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9977d09fcea26f21948735263aec131201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc71701937f2b01d74d04881c8b977202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c919d1596bfbf4ca2325b15d7c7cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66073f47894f1ede15adb5972f13787204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922d0d14bbb0bebf8eb77e4403ca43f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9454e510d06c34d7886174798b9ce3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5312f245b9ca86b496138c1542399207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69aca4e0338a77513d7caaa41fc88a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768050d20c69f0d5afbfb9ca45b4b40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87fe93c2bd72a4a5f4aff58a0d4bdb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c88de3d464df68acd0ff7ddd0148e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9206c16fc0b44e9d3d15dba2a6ee42b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4c6d5643c1e410619bd29762e7118213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb4b36f4a3ab8c7e1e5b5d497d2476214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a35327533e6e882652f2710345f62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94dd2c034c2dad96632cc3b6d0e15b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4af989df8df53aae8ee5369213c6e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e5b83b616432fb1d45fb73800fe7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebf18e3ad29bf95eb0812a3da20b2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e43b02dbf7f984a90136864ffdd4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c4465b85fd20094b2c2ab047e6004221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a3019f6df7d784995386862c7bf5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d82979b9471370e331a16b92bf456223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3e868d2fbe45178875c845b53c5a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4883039d00a95375fac51d51eb2837225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1934446ddeedb00bf610b48be5b3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89410b00c6de0151ad894bef1ff5e359227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122c7d73fce36cecc797b02edd3ff99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f563879032f22099c2cafe7afe78a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df160f11e09699535b51dbf7b9562c9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f13517653bf88083172bf3b67fe12d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c896f1c19a177e643fd968903c83b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b3af477e9f7489824ee91364e1969233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605779059a494f0c6de013cc3ad53598234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7adf63a963cc1b10f34d7d3faefde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a34941bb525a70937ecfaafcdd21c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ffdb382c46bd9bd397f8d2f7ea0c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37227ce5bc373c193f0d711639eb3cbd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bde8c5f53687b800daf3268424262239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60402c8b1dee2193f65bc41fa2770833240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5db401e2ce4acc7ff5edd2ad5b03d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047226b3078c639d0296f15d2f99933242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fb635ac7950cfd611adaf9aefcc7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf12786926ac13cfe8713b0f71a08b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441a0639f338dbddc309b159ea3db98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a729e8ca98f971938db33aee50450c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df321a195544b04c06133f25e9bb4057247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e362aa6ea0904b1358826ab315ff8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16960b226ded5d782da3b03d240d7d02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45ae19cacc1f0b0365e158d935dac4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7599cf15b26c33994c0fe07a253b336251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1238cd57285bf8110bfd070a8f7d82c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ec634d4ed9f169bb6bf0802d4ccf6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb29c7c96d078677de601f0f2cbc7b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178c24990ba5fbe045944a2bd4fc910255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a94c2b82b65be7ed7c349ada19481256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be92ecfd9b25ad96b6e5673950656a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a6372efa98da8b49dd483a220e9af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea2ef04c669719e451b39db62b2ed1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9afaa2a482c70046ef54acf02cc825260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafa9ef04d4b8bb32983937cb670580261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5bf9f531c9670cee9fbfdb37785ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a4bd14bd5c551be724fa980e61289263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cbfc5cd0fa1dca5e03f006e012399264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbc7513c58a59006ffe480de8a5c0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47c45c0435419fe265da5680ded878266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeff775f40855941aeddb394965789267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e32cc1451760599bff865089787605268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c58db015aedcb659704d10b83d4b40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5657adfb525f67392c375b0bcc91f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97982629959193892bfee55879701e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab18aef8c718a78f7242d2eadd5a4ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bb779e3a739b2ddc051af0c49a763273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7330c5804755ec0dc803a7052cd4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7bdb96ec9103d2f0ecefe8e3f8292275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4f727638632fc78614a34cbc98cdd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41ae892d0c7cef3668afed83a27526277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c86b7a52bbfcb9ea4220e03534f8db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b108e2c6f76ad1e048028008baab49e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daa091bb42e5411077e59a93891e92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c370fe3df677886787486222a2a0f23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e63306b96b46a496284ea95ee6f25c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674658b6c44b0ec09cdf0dc2cc5fbb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305c7cbb88095bb9c14c521949903bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095221308fec9125147a06704fb6c15f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5742343d55107752ee084764726f7af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8630c8a8eea0cf836229856cd7c7f1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773e0db535323271c014f07a65b7d1a288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b1ad1147c1502bac586f21ab378f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae75121f5f88afafd6c5aa58a5cf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8758f81723d3f67cca56f42a198fe6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a82d9a7ea6551bca6a7cb0b20e4924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e3a9d608b1f3c5679fc121e65a27f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c5880e1f9c43fd85883639b5081dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df6864c60cd91803bd3dfeca0fc7527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1eb49674213274427ba71b779c5a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456206cd70015645fb0ef68f2cffb95f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02eaa01259d0863109428f1556b23510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3fad5ebb811ad879e6e6a5ec0398411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c581149215cf2e728ec91829870a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590b90dcf211a2af7425571b76177d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4ade6d87775d08a3065a2549a1b7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8378d7d5c9ceac2703c9711a86c3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d336e9bb1061864b39984077bf4e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709de942ab7f7c06bad60d7a1d32c83c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703f09933e82affff5b4b4814a10fb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fb593a9e0fed0bac0f1ae5b89b55c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634f332ac8dbcd1177aaa2095c1a87e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290afa659a1a52f1e672778d873e4a9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e80901532ea6e7e995cce64946de622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122803c3286d8e652fce8a3b86d95e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1d779a576abef015146ade3a8eea624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ce92928ae71dfc7f097f19b9fecc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb169479c92e51e1c3951e02c60523d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50d6be5305cca88222f47b7184343e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbdc65d4fa52f87b1436e04371b1f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56db225dcf0168fef1673df452b697629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a7772aeb9fac6a202d07ef2d0cd9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56efd5f29ed677900fda0feb96f594731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a2c6ce678e93225953594e60fba9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c9294d0a023fde9ec228832843fa033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac41ee1dc4aab9c9460e6322779a4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49d793367f77a0f2bce06b9e518cf835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe960ca2b69dc71a5fa5d07aa2e28436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfae8faf2884584d7105ca21f3e2b5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e20eeab2ffcbe68ceb75c0714498238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86acb935854ceca97760f67519997b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489c578e20ae85dd82a91f3b2cd8d0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2be13884cbdc321fe7870182917f3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb2f9dfb5d7ce57fb8a7a587ec32aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c8e8b634d9b6a1f66bbd9d98be80643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68993af32793bb25dfeafaad4aa78dc344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfd034957a81ec1115328c875d35c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850640baa9ae0261829ed6ea03f150e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857d4bcda481618bc24c3da3e43d80c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065833e74d949e5625e662ecbabf44fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771427437e11379477dc0f4adefe56549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fc88be00805776c09eaf4bbcdd6a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af238add84fa18af6c9954896870161e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711a5b2271d4b577dd24447c4309dc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc9da0a700a64ffc7157160a8b014253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2c5bc3967bf3f722e0ef21d009b9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7512535c8117759639495727b64ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b097ab23d3a4d02a9f5fffc48912c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6f4d4dab7d0e75f9aeda93e44f29357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994790b4810c3585ab3c37d8cfc459858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dddeb2aa5dadc9944eb9e7ef241cd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cb5eb028655f4f1262f5c5f73367c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3b3b60585bad425b2439ea628f5c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66cb09143e7fdf78936dd5a04f68cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f37b535e5974eb42e25b92fb984fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6d967ec7ffcad5154c66f4c839fb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98544199814dc895d5c465522078f13165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd17643e483d7d0bdd90c930fe26ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f44d3cf5ab6e0bc420d8af8893657267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc8b61744cf50aead568cca6a1797e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cacb718f7a10f7d923fc98e326359769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8ba86a888c759d57f6a89189f575670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34793b270d3ab1914b4988128dc706b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cd80646d502a0aa3290003e6b255a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dfeb519d240875c97ab8437d8611f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c808da78a49047ccdb768b2548be3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa884c2e2f0b8c48146eeab87ff27e8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3ec1846a167726b41f5d62cc4c86876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b783bd57d0d571d730eed11ac4d1d0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044c9a9c084a64efd0cb1351a24eba378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1df74fb880163e2eabc4720bbfcc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d1e1d8f153fde5632fb23a3a4963c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e45244fc0cd11128650aa6ce1d9d7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e4cccc295b4d60056800baa5327ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32068225e28851e7bedcfa85053bf4fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64409b34d59a54e5eaa6918dd46e88d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591b968537b0761c783aa743f4fc7c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fb3ebbd29708b6531ed48072d84fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b52f849a764a9b4b5eb13d8548a68c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db4df812f6cd98441b3f32ee8424b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfb3a43f3cb6e6b200f33fee8bfed089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea7e575cf1674fd2d7ac66a2f5f06d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a2a55f4a4765e8444706d3dbf9d0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9830481e88e011ea5a260a2db02b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242d6e56e4730343a99ff206f55fddd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1519af34ee427e94d182b24401227794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc917d6b34a5adac0d277bc432cda095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867500d321af430c6badbdbe5d5ac13196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328be0291d8e62fe6b1b4d9c117f43b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222078839910fd507d404862380bdfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00ef247f5fd2eef04f24057ddb44f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3020e410d6a3c354e7afa45ab6d98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999af02e56c506d565182d50ebef68e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e34bc910bef7a84759a2da9d1d897102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f33d1d87a28ef7118218715841745e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f04f20bb9173029768625f53edd83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d772d2260ffdb095dc43aa44ead0f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bc708b13662213e053e4880be85d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfc930d416d9433eb67bba955dcf2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21d71d36d9858edfce5459d34ef8c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a96da722870bedbdf538a9504e18d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d522a8354f93d4d269936028debca2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408c9b450f15cbe9dfe7fed0e3bb72e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4143a59e3277a4e4ae7f73d2ad4e868112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b7647f84714230502c864f2622042113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea97830ed90a962b10f1fa38e8b1c79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac8fc8e03f26d806a162bd9ac43be0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f54b2c85408811f1ed999cdc83aa28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67020c832777cdc4aa8736f3903359f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc998fe95e48a91e1c73b549229f0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cf4770e7ba2a2527b58bf2733151b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ea78742b475a95e06fc87f9ed2f55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117a77e5b2b7cae671e0ffacb4f65e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1b239d6a56aad177e1828d3c43221122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf27e0d4c0ad2270d61d0b4156f1077123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927e01c36661c34a2fb0d27f29ce693124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7188a218fb1667b14f4eb7f48c4ee8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755538cce727b27bc1d54b7cf9bf11e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d769fa29ae0b33417628cfe2c875b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324a841d09e60e373dfb459c05707a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072f133e0f2a162f0eb7f6541e2235d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b90e4e1f688fb73d898a317cfea19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ed0d2195c34ad88a2fa2c87fc7959131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41010baec93a9460190dd807f07eb9ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad161fc47725574ec819527a0acf405133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3817945628b98d6fafe0e2cb842896134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b833d700b62bd1e974babc99e8e6c3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c759ef0d54b9398f1d2c35ed688f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d638738e1ae0941a16e3790877de90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e7c7a19825653332b1e53fd356c88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1895e2e962568376bc09af805d71ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65abef41a01e5e55aa18385d7572930140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298f0882b1edd4b117bf1e17a0c8bf2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e36b2b3b6a37eb1a6572f041476a28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90ed575a11012adefc2f21111709c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a7e3da75fef53270edbaca3f6db17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5438c6b8b214ec0b36bd83078196d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5a0e936602ae8f49547061a488beb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa40c00c285bf2aa7ed8febc3748a43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015208e7e0d37c7fcc241b8cbdea51e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363687e667d3d34e5e5cdb1640b2ecc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea72ed57d27d01391c9eb4b000edb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39065899f48ac959ad020a63ce11e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f40221dcf60ecf6b25a865d3661c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edded789789d7907853a0c6fb9d88ed8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fb40babec5448a42e03d9546e6ea5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347880b9622edcd7bd2c976bda2962ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8cb39528c1ce54fbf19c6e8833b91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b5f4e90be3f323ad57110174adbd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663718dbdc66f0b1dcadaf88816f46be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3abc53cf0cece680f9db42be96740a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d23b94ca0adc1e6034049c14f6f855160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1d152794c4492054df105783620eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08524e249b44e14676fbd6aa421ceb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a780ae17b74c8726fbf614f275a85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2f050f35c73232747761a5d376ce5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85788ef835f764cc1372641e0709bc15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11733648541d365b050d6824723e9a4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ff6f6442ae79e94ebc68d917645b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d235d7177764a4ae203116684d90b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de6cbf4c24b415768cff0d30784f9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598549d64227dca4850e15f38983c38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc78bfebafcff59f249d0e9c0757bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9e5678c1755c2be342ada356b8dd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81521c2127c7bbe325c69e13211de73d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84566d489663445a26211cc79c62ba42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859ad2000be6558ef01c4a373021f9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c59fe3f40421fe0c2ea65152ace7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86353c357ae64661dae9fe42b45a0e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac3f5a7163962607650c5ba57d91af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60af06b061fa955480837d9b6ac2555179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ffdf29aa0370a424162afa64f1d1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc0ec3b993f8047b1dc3514cbd34f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fa915aedf6ddf3e6b99e956a17f6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeba4f4c70276ff35e9ba2dbe63498183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a53848dc8affc1efe6b3afb4acd03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e34b5cb1dbd5c7b083bff5ed689f4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73bd7bbf09ae1d0b1f28ca0c385aeb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f5bee28de377ec09513aa6eb02b26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f242d5a67a51d9349f725f2c1a149188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bca913ccbb4301fdf33b6cac1a199189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702519752a0009f5cbf4486b7573c05a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83129e85faf1ea7acf02aa6b6da65798191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633327733a8dd29584d549ffb50e53e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343de8403ab9b234b3c38bc6cf7198c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01376be12e1fc4e05ef8a30751e97b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c8d5f8a7247f35dd6d26205bb15bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b648c0073379a64275431b45228892196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a28339a873139519313c58ffe474bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995d2f3e9c8a8aa71859964b53b74c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad56c7edda56b404e0494aef4f20e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bae1f78d11992e43d774114d5c81c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a282db953e32e32913229b1e48beb49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ab43df7021b6fb6c586a3b3d20442202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eadf18d5c003fe1d0343297cf9899a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c38d8699673006735e196d12d85ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e60295aa39f1681209b8315d3f0a78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06554fa1131cdec818c966e6986d9070206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767df09c419db0b872d7869e78b8c27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20524d05f1611be78a85073eaa298bfb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0384dec399f5ca79f92d07335866b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05297a552e6ba37fc90a8ed886ea79b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc785a2038cad07f9a348505377bf47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e83a78b2d538002423510cbac37782212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14afabd29d3cc7defe5882e69354921213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33243f53b58b868703076cdfcca7aca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca12d3e50953571b9f33cccac8f4ffd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33bf315386a4c462628dbe6a5e6991216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28a84f8e7e831d3673d874ffbc2ecc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52602ba9dbbc46ea4c868f3f1762ea9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764e98532d5e481f5b1e4ead09c053e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff477fcc1c40076759b42aadaf5b69f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccd1d345cffd1784102133b1468014221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc566bab590af7dc75f903a1bb3f64a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6f037380c18df95113a53d5402587223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dbab9f9559b8ae335c50121af5171224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c7068a40d5ba55ffbc9f530c34f9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92fbc2acafb63dc691f040d2552aa5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5adaea488255043f8c2413c9a9a03f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045346752a6836cfe8cdb1e7125a4418228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611f04a6adafc499e39b732674fe029229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d658cac463c8d509e2fc558f90507f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b5c42f572c04419078130874f3592231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce885e95393154e3cd84e4c809c2d932232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371586d92636d4011594e0b7059d9db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be938e8c4541e948d3b63cce93e59c83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec237c984dcb39ca53c64bc5790c28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc56e5add420b4f030210f4d731ff4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a15f5f93d81d2b212bcaccb638c173237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c4f10db2d083edded9b67948978ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4404c6ee35a67fd9f6a03d2ca5b40c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ba007786ad1abdb4cd5922950aaf9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efead73f5b05bb5fdeeb85c0f36498241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d8c65caaba5fe286be44819082e98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751f92fdd068bb918c03354ae06d848243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1277480a3bd8762cc054025d7057b24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aab9c8fc49dc96b4fffdddb68e531245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4c5eea448208ad4529e2d5914aaaa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae0ca1737d22d279969ad5df019b3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ea1e8b1079ae5370f0833a2e490d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80229033333b116b8e027173d9851559249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be25295adb01d7a9842f86e5d9ed2ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c93a1980cff4e618c2e4e38b1f8e4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c90c147e25eaf8ca179dfc70a35e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868394a123e4358e0e5443a8286fee2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5348c99f7a9b1a035572e0f1b714c8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4dc79cf80954fe160b5a0ec72a8a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead44af092a4de743b9cbc394b00ce07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0d0e33bf5841c973cf09ae42d8139257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c45d13ef29a67e5c0033cf15a20f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61f535858286aa47562b0dbf1f0f35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3571a7a36c6fe0321cab67524a98d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf75427b6dc456ce5a9f0b0a7602d71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f533aa601d4ab3a53295c18da6e7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa8708a2d37c8d6329da35d2e59586263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e108be9858389aa64115ec5c9367c98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ae0f1a6c95b322dc7a10782f6b7b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78a933747cc66f0f1411ff4d038dc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9dbc0ae3733180034ae5b88d8d6b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567afa9a18b78cf63343e223df4a42e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3d7d3bd6f8ac94fbab9787ec1ca44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b19aa02d04bb9e793fe558c9b19ca0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986846f94a2a296413292e48cbd75d9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da81e6c6a940e2192a523db0f1f6e53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4afb0d9f59a3888110a7a9430ef3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aacc0f2df0393617a851537495ffbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8047f0e6ba27281f6e597c4b37a8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9dd854174da1ffde5655588729676276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f071f5b2a79b191cb3b3e24aacab29f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1941807c6487065e3170a3928f49b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c468091b0141bcd1de83b4607b60d0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862316f5d376ee93a15572d831b5ed0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be6cf4044ab9d056d432e456efe1f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecfc8b86ee443d32eecba2631048a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dce666db306aafd0e03ae1326b7a36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37036c2b14df5e0a717742e2eee3b976284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d8a25bced49e71eb703207d1d128d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32618bd6a84b3bca64c0049aa86570d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ae6b158b99ba875abab14af4d2bb4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac609870828cdd888877816314e292f288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>