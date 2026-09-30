--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208e6e537c42e7d6aed3795e235db3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd44c5ab26dd04c0c984eb7cbb19eb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e82c829e8c0215effe19e9704f3fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26536290c39f8a6d80fcf64eb39c1c4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6644b7f4cea6b81c14a7d5f68a5f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade116caa15044ebd844fa86517cc6886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ad96667e1d5205dfa83ed2946f0917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e68da6faa3e1d47b608c91143dd438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bb275c1b359b3438fd14a94d60ea49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332aaf72c015827e00631205682aad310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6b71137527ec073230b7e3cf0586a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbb830fe2b6722738f46395af859c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09e74b291669fab9473324270e576f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c7572f7e3636e24dd731a6eb9e1fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939e0e3690ee6cf58cd19eccbe79e3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389a541ccdf6ade7eaceb7aa20499b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515ce8f626b5272c128c8a53237147717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267cfd11361abb769b7deb855a2054518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bab510e87dc7f4dab9a1bf36eb7f5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b11002ce73f1a650a1aa1fd5b109a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c684d0d9592d92a57451140ca41554c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c8d58ca901e53753523b18365ef0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932f2f665cf8a31dc580b1ba834614323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c98c700bb71bdd783bb1306e5d916524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa0872c076ba876dd460194a9155ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10563b8199c1d52d3e6bc1f18717e2ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8585cde03754f04de4435967bb7ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07037c0dde37fb2d76d6b2ba1f247a3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a52a2e08ccc4640ed8104f497262f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b43302dc06dede0cdf854e9fe4b11230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fd1756d040a2473bfd284f4efd5d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd279f8200eb0d5ada679d31e99a86832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042203ee0229ed9801352da9d1d7082633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bedd690c51115e3efe005a6eb013b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a1d440d0ed5b6ea1d2fbcb20363b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682970850c0dd8eb0ff029524cb65ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fbae625681cdc96667509296e54d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e77a3d7ea2287d668d427cf0afe8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0cbd7c8d55a59b8e13b83ae99e6fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f57b5f535c70138723299ca3e64c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b5aae2bab5a0028089b4f3863be9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f552b1fa19b5585a3f7fa26af2a710942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c97e8d89ca38cc235b84b0c438659043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dd7f464ce3f888e5fb8942b844c4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff9f4958fbfdf7aab84eb3f837644445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a84e8e99934ac19992e0de50047ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769f857df19fb2b3e7e6b1f50e03eba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241bdc0a3a1a77acbe1b9c1808b717048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bc7f6d18af38a52ab76f0909801e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98966719b84d5d5f0863361cfa912a4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5620acda25dfcdcc8035839847494b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343339456d5014fe88b8e54ffbd1bd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67e72683e6f74724eb6f5ce1619e5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74f4b95e7786b4edca0f814201129154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271b4b55028223a802676a938a47afd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4be469fa8f7205303a1eb3295aad656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd3a1dee6fd0180b2af023c19766b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00175bec583380172706c10e1e73bbcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607cc9bb1de86bb94dcee8bb120efb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdc56bcdcb4c4175389c9c47bbcbfd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76e4001a215e48e9ae5c062f1447b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91613054b2460268b818cbf8f73beb2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897666f55053dbf22316569fad4e4bf363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645d4981a65368d67fda1ae7de87ae264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dc158957c16a2558d407ba8503ba265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb31b9882cfa4450e7d3df00bb8e3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da81f042ff00a45305adca543840d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10673bdef9fa94ae92eb19651a5232568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa68915463224939ccc65948dad12b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16820a90bc35a58d6f599c0dab877f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af7cac71243f22658b7d82eb85890571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca83f3f5a8f54dcdbe16336701b4f6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e62ca6c7dd7b3362748f1d8ceabe873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265fa14ef0ed2c3f8c02ddc99dd5da874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27800b75925c5f16ff4417adbbe91c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a53d467e4c0d3b75bf477e9a4b68176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4078fea41749097dcfd997ea32f8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b11ef369630969622ae197c22a95e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc7fbd584cc8e6509dc8b25fc9b6dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eeeb2765947f67bbd907f9c203110b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec455a3341e0d3807dcb6c93be7e2d3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ee7a1a80c804150ab4821772f10b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739e6bec6b2af6bffc9493bac55fb7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad38fd7a2a1352dcad58d8a71d85a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6296ba7c19d79a9f3f6242c98bc4fae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70df1fde8dbf529ddbbef61d9f6981986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d93e4b7b6e7a05fb0e2d1f6a1a60a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d7294ed1fc9976aa124ff257eb90e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6632fec8072bb043f750f943c45b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7171745a57e15282f6a8e8fc8c8b3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141c99c8f4f895f736afa72af1c3e3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75730515b3f9658aa0e9acd4340cf4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ba0e84de1851b11cf49be3183851b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdde74dd0ff06f04cd666fe2174ab294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295dfa84c1bbf6a408b200e084bdcc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68051619c3023596c1d6be3e156881a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbb9109ed49886f52bcfa3428b5a0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a88850577f7c994e99a9964be5601e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12851d7ba8c24a18a301f5a50d4e51d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d810aedf3493c57d74e5c00dcd2085100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2503ca1abcddc472847b4cea72b4a8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f520112762c7b6e96b02f83146340102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c095b79f0aea069674710464dba3b5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9e8fb88bd0770e4656fddfef15fcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25119c4fc9b91c95425f93bf6a2c8a96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7cb47a15ae5babc745816d049c79c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3dbf59733663a469d5aff1f1b440b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8259bb19a2b01e59e4ec407383881108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647176cd9772f90b557ecf9b6782c08e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041abf4abec42b02dbd0d03afb71a94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f99284f0b3bd4c5de831b566e31bd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42430104a4a3a3f3b394f0f2ed0c9bba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea43b8d175891018177d68c4f3311b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553affaa3a6ea2449572e9f025b982e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b3318f1c18b18cb3f889e5a4be368115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4499d0a8909a8e131ec980a35fef9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579539efadf938755c9a3f995e9edb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87120075c17ab1afdbb83e0b1d9fca19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e661a16a9ae0dcef835fafc6c81981119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63321cf0152d6cd371f3d3f066be8c77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6513bd2832c8322516780c802da3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ecba67bc5e544f5bee01608c9237e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb4a3c829ec7384edaa70baff865e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271212fbdb87d0f5e76f9740af5e7d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb06d63cffe7bed4cf50145771f4612125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582d8d913ae9e245fc00511e2f900d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3300918ca1a0287312168de30d264a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0708eae646e757b3fd7d7943aa78acd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679a41ef4c9345052f1cd7ff4241a53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec66110abf12acab0091f75f42d7c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0934bec2c5b7572f42f0866134f1e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8d8c1a11e053a1122713b51e88749132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f320dd6228a7bf3fbe6e02381a639f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44a548577fbbeeea41d28b66096d12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e59e84d52dcbf0d6ccada331b97e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007f4f8749ae19bceb348e6d102ab01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f084c56341803d1c19a472eb2e3bf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb63586b3c57d50f803734917b2dbcb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d886b4a376e376329736c2079a18b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0efe0ce3be6a9b919e0408cf2a2c02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f77a30fcc8f3cc1a055d0c3de1f094141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f9c2e7e514346c5555201398ba552142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67fd83b4208a2d3b22f4ba9428eaca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aea73e456db5330452fb1ed922c3e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c72ff7b08d1bb649d9f229ae60c69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71813296304f169babac1cd39750429146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1557f635dfbb590839f817562f320147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fedc2a97e7e4187a10232e8e9c588148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80889e5589346e2145d0e47bddde71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71363190a5cbbecf932cf07751008453150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b48b9c029b96b4210d5e5abc20a25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35e38662c7da75e70ae72abb8253d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c434af1c04f6136972b14005955e99c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043c778b0b9fb91ac3c8d0a9c6ce271154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5221af5492e769611adcd52460ed5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a967c0b65aebd8e71197d08bcec25e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6c56bc510a32cc7f86ed0f5b2e520157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a971463624ed569b5c7ba5cb4a61e54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41535e57e35f6b094b29b2659eba52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d16eb836b1a6334dded4571ed55a4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bd773a6958332d2ecc521e325269a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae108097eddd4cd65c2f494df4b66dd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558d7cbe3c9bbdb6ca831f0f3b499b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33827fc93ffbe335adc403f5c6113fcc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561e5687bd7c737e0faefdf0bf4a40a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf9c5d7688c4d98dc15e066e2ef66d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c4e07e0761ad6528e551ae296d7ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfa336fbb084b52f4323ca78dca6e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8cc92f04dc40c54fb849d174fee93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7743901e00225f5b783b0f73017ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb9e12c93bc27f035b3521f8b1db21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600428b62edf0b4200ea67b4d20dce96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f050c301075d57a6898fdbda18e60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ada909a251f18aa7673cd32dddd50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800ea3fac6e31ff798e58054dd2dd19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f7c29894dab2ddd7be0f76b090933176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e85de87c82e292fba5e4359f92733177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b57d5a82b3b994aed38ad7f8d0c69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4070b389030b7920fd2e36de10785179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32a1a9f15d4d6f3b3cae7b999f205b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb640349d71337344d58bc58af14d5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12176e4916a7e13244c8e0dc7df22d28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636f1acf7f0c485cab45ac280a048f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288db263ba55383dec43231078e3d598184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356cccee691b9a169441ed71428d98d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd62e8fdbf6e06714aadc2a2b19664a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22a01e883281db153bab9c054927e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cefa69368f7e28316c4cb14fbbfb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76045e571c3f27dcfb2b4afd9e3e4b95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548ed356e132c8fbca2d9a30a67228b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c48e7cc7b5cf6e7683efb316ed83d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca83650f80ad587d170c87763eeaa2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa729db07e01e617b44d19cf5ce6cfb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dcbcd77c6ca3956450ef6f5be9584194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d6b98546295a92d061631107ae53f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fa995707e9c2549524b9d6d580a68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95636fc336f27cd6fcadea2fe94a3fb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baff1e2e324a09511ce6bb9fb752deb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63707dd5500033b3eb8c33fac7e3bbce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11293b9f41cec1e7f60e66be6f4a612200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faf41295c82f47be9b9811ca702428201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511cb3c3110c9beff0d659c5eacc2fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4950215e3be108fda9ee30a1796f7b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a48de88485a42370cab02550bae75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc321431bfceae1d288d003440bad3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e96a12df2062b411bc0bc9d10ef75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e0c60120abb913c62bd68e0b9d826207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f1e599fffb23d5e92f5fb940978e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1acaa2f75f6bd8358bd7166e8c5b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe74fc8c6c36512526860bfca95657210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adfde4ff746bca0dd58be296006bcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84072f0dd739372278780555238ece04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00750ec1b04c67a22543600f657b95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f579a4d52c16a4c46b8f394f78e37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ee9215018de7bcd64e16d3705cef4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7f33299002dc7322b707e69e6660e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839db290786a52a454cd9e12d4785da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af13a8624fb8d5436e35f458345286218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f6f0e67a02c350f8a0e4edfe1ed74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb14684640d67675283b545e1de8967220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f199d8e169bf9db124aa91fb5cec1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2b7ef7d55775a804fbe2a9cafabb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae3c1348830df8783defbb488707ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f0cfdd1e5f3b349d1552fc6db388c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542595d5fcb211f2824438b5737f3a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b5060f823f77b17784d9f24efeee9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0a66efd5d7b9f9d0e4262f44930f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf911b9a9989a8262f51e17f1af1c5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fac73d738d7f88af12fa0dbffd30a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a438509c736831e0446b80e0aa975230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d74badfd34d060cf03b2c09c19480f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a26fd8d2b9b98061a7963e2e94c5f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a536700d71cb81120ea43542634c203233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeed05ad41b7fac03ef7e04d1978ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4abf75d0aca4dd763f59db2490480235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117640440ef1cd03a62b4a322f703c6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d89df55ff5853a537b5393eac70d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d9ccb3cff8be08c298ef7a399285d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd7a69f73d22a0f617852a8a94bd70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c68b6b9fa5d029e23c9517646bf68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25847374cb6148732661cfd28fb3d5a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a48ac8e07e5135a1f91c15b33f2a2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6aec32ccf203a515cfc6b389266add243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a126b266c0405b76288d5837da7aa7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cf663f3619ee5c5cf6eb5194301c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4f68b49bdfd81ab81139881734f51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7e7286c671782cc22110ec824e47e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979c5bd7258741866617d7506d2eb65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8259f52f91f30322738365f214e7ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6523a36cdb5c07915eee4f1f721fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ff48e39da58b577c4e70892eba936251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771e43411cb3be6eb7befff27a2c3e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9dd04bfa37611d74f2a7ce6f2f92a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddeefb38d9316c158eeb93dfe47be28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7ed06ee71015f48e316951e381a28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab790bd066acde1f3f97f2b06633ed78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306d085aa837e7329e616ddb13d91bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282a967f19c0d281b1fdb7d1d605505258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19322f187175593c7c40646209154d0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5164c03969b39e1594d0e84c8c6ddbd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeca0c8803aaed5476a33629d064d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a125a909737697270a2288c1b4498f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c97fc0d397083f7f0077fb39ca450263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234bbb2af5061e04997b5958f2790e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bd57c5cec8bd51feb60b982cd2d53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91180fd7bb2cb876d914aff8a98fb8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81c3614f75dc20b4fd37df7a29028d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12262750a118d092e5d60ddf0936bfc8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc4be7e047cdfe71c64cefba95486e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79505af1a522c5ef365e7f65fa05a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870db24a3b10215d14e8b2ad57b2e84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e1d2a22a97ddad11c2e2e47ac3fca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2779a222aea28cb4ed87c35574d465f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c57c004779b817f6234da874453b0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649af0499b4dfd969a28636491c6a9ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32619db9eca15d1e409fbc04fe30eabd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb39ef71c855a3f376795030d7ecc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54635840f5034c122a60d7a3ec4d9fb1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ebeb0437d6bced3e42c4d63563a65279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a835e4f42eeacc2963e37796ac6f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5832e43e3ed88834f0a16920b0a5bfb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30132d02300f185135066711b1b4c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fe69c8426530cfab83d5a0bff4754283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad744e1707e1551973e14ce1ba2f67f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8d784a17a1883dfacb8892f8aafbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6765965edf921555f1a97c34465c7ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bca61e6505d5f41402e958ba25015287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bb530d69cfb748b5435a85e80b5f3288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be43394e828ca58cd1be0e84c160bcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbadac198698cea5d9d5c0e29649e512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad824412db688999601f9e782a116253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6f414c61b9c0d3a0cad31f567857c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f53480ff5165a54f5a1842e9580535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89c2c1501ae50ccb5f7c163e64b9d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9e42dd081c02307fbc1690ef26d347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83333753cf63dbc29e62368eea0d3198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be89020ee35b19a82769543226c2709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a66a14369cb8d9b7c2e10f01dd554010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269455b98baaa4f326466ed282b800111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dd8457bc1382e29069fc3823d1c1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472dd8e5241324a05391e065234895d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318112698130b52a8c1d10beaf3d55d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6def53f53181bc38c9241bdf5372f2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccce8fa82faa2dc4b38500ff489a6f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bebc3ffed815316368cdae00284be517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb712257d3de1ef10bb53ebccc4b0e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7864269e124861af7b3d27b6bc41519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2ca77711e094f2195a911dcd432cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a22c5245f7816606aa506d754db98b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96324a384903d7cd3b755a4fa6997d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8fe10b5e5121ceab5ed9ce66b018c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ff6e41e3287fda826ac3a23cede3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204748eaaee2617d7dcd530ac4dd18425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74efff636392f112a3a41569a3e3b3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca25cc9c720830f883eda5a11d9085b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb970e9f7faa0340b7ac93eb19a71f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28493f36e692ccf78e1dd36a62f350c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87cdcdc3461e2d8e3931b23281857430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed622acfa4aa3024f169f33f305755b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb96eeb486073ac0dea94895a493ac332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138c3b9a93f05957152a2df38af953c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d431794df0c0b0d44db680b2d999d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071838fb394032da9941f3e2596075735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa764657dc49d63b41e96fe9253496136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177c23d298f32d4d37139cef4f8e21937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382568a3de23a1f1b558d0f5a413b2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67fa0fd18b1ac14aa387c4c39f992839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8963d0a5bbd6f302ad040b1221d247a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db9e7507e1777fee08ba195dd1a75541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6bae3e31790bcfbd97cf884472aa542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726453bf2ba6a57dd3aa4ad6fcadaec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85f9d3bcda4466bb92f3421b17646a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a03469f2c7b6edc7c54254f75fbf245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae8115164213b26d5a501aaeea55db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0ee6d20c9ecb477444d9e592e8b4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaaf1302ed6e28f0d5014ce8352f5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab33bea16130ccf55578445ac1c195749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ce77852ba4026e75af669739917d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d95dc86d2621d837848a8995a25ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dd8c22ed20bac1a281f9159e64fb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502dc381494a8972c102597b882a31353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b83502d1ea569ca3d6891675d00a3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e91131c1d2526dafa191b7507a44055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fd54fa31df76595d59c8671d61ac256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b3f395d97396519e4f865c9fc054e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae291285f4e63f40893243270fa207958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df70da79fdb40bd3ee8ba4a11295ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27450dfa74bd18f62bc731c94ba5d99160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beadde2e01b71540c8bf937d09d605d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c30831cb60c9ef3ca98fbbe8e1b07562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd7a01429859225f9f603b78ee2b7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e3d05169b3ea00f9823ae98444d4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce94a5e545b2f89d1681543533ab14965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d281fa65dbd28ee07a15a3e166eee1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d91d1e40a059b224a068c7458efb4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad0c9a3ad965bbb1c773573bf4ade068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5982c0864adcc47f96a8d0ceaa94a6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297520d4c52e3f40613efc41d53d9e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b5f512b780cbb1363a5fa9ae63c3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf23b4eba25b53aafd3bdab241868072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec68e26ed62490a4243bbca557c03973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9d36ae79c057c93adae2cac708fbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826687dc3a540cddfb003e56d622d2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ee30e8e45c599bfaa319a2d4ba7ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce5ad3c3332fc3828800a99b9d6dc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16df69a1aa36588083d42586962ce0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f585d4bfe0a159b4af6d7faabcfbd7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a507292d78cb0f073c80c7666eaaff180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d866f5fb047fdf96ec3ea8b46b304e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fa2a1cd43d828ca97f79485b780fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d716d52f93f6bb83dc0b7ff77b17d9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014fefa5c83b607362a25ffdb2eba5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8666b71f014195a91a2d324604d8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953f252c7572f854ba64914218d6af186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aed671e2b919f038da95aa6a17d9de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392396c2614da25d98b3e2f898f5cd1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58d14ba84de87402c8e1fef6e1d13289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0ba9cf431d22917371cfd27229e2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390dd0d3b94af515b6a6215d69afd8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cae4d3be1e73217ba0924d84a88ebc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27544aac6c52276dcf6cbc3184187e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e4499ed0f716ea43a954a7efd38f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a35b07ddce188967c1c27bbf6ef10695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ed448160a008e5fa2d5630b5c8f0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e1be10e8972cb2da4dc940d328dc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8e805de84902ce7cf88783a51a37598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4bf8cfe7d58022466f9b6178c846c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f3e6d10d91fbb79a61a3a8adcb72d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0413efc03756dd6d3167eb33c427e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf38b646f6806d773ba92bd18f3f5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52534e89c3b16d6f2a71df3dc71f4df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dde701743f384a63d2943582aca1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6096652c608c8149ac14b8c77b95f98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaef2d1428b8465f038806d52167d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59115d36c03822e309627db06a983f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a574dbaaadbf6a756a850e0a8051c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11c30716329db8f314499c732644cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14e8834de42e09b6813baea266c92c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cef7a636da83e43cab22f8ff8bbe62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf5dc003ac7c0f87c65bc6fdcf34b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9950221bd624c89bdd0a96adf0d39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87dd50cc89f93aedcd69a2b2a4b734114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0774e0cd875cc1ba81d641bd9984ec1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79ee7fda3b0ea849cbb7639e044977116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9d808bd2d4e36fd6c054a1ba22e3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298dc2cdbab8ab44e8d84073295034a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31af15cd539b725e50f4d2963409972119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c104cf6ec7e079c82e5db5b6ec540120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d2c7f363967e4a6b80a82992ea36a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0205ad913d137a69d933522e75e21da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d088fd45fb31255498acfde8df740123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381ad9deef8c1164ec84e2e11b73815124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7848818befd017382dce0978fd17917125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1f0e350d5be089b9bf8f5dd87e286126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51ecbb90bcbb87a79da6cfed9d3c7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcd4642cb8422a533fbfd30b2ef38d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c2d2994901141e74f98d7bf60a483129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a287b351473c0ca017888fa8cae0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d314d34a6598979cd511c711d2069b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd163f536cd6b238f7e90414e79a0bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129054e373fd102425a44aaa74f62be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72cc7c91aae6bfc4d93a914d7199de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7686411b398c3a007161f55e664f19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930ad319d64cb50a670d3e083014dee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e94dab147968ef639eddb6d1ae34f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f569282dc8d5416733f96e16c303446138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1cc09ab36825b10a6fec27eaab594139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98e6a1e1a3c74e13114220304cd846140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3e626bbaa9216b2d2a47e0b55dec7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e253c16392c77d5c8f79a9b7c00a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357f9201c6608b3ccf71abcd6681e0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba35fd289c0fa88dbca65c45a0ed52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c062d41dceba1883c4eed553de245145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57985f9e28624885b769c247bfa9b95b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261a81976c1d4cb42d2993fa06daf80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e59b645135abc5e691fe52fd8bdac3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddfea8b2e21cb05b9b3478121947a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37371a81bb9533130bb7e194f8783d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0e04b95c34ad539a50aa27a41eea0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a74ea338410d3e5ee572e0305b9c0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf0c5aa1793d0ef93102e110e87165153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdabcd4786848b0892501fbc78082fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a13035769d12d1537806aa8498b8b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31522eaf9dbc525d886e1c73157021156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c83ef26c57e94f152b878eecf54dda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4712e8e8b89d83b2324db11796699158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fb23a30d21c10074d9cd99b0d665c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b00dc71b8e6748e996299e9c3a560160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ac424e951daddc1ef8db236d304c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71013d77e5145858a6bc6bc439a8f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f9e49cc9cea71f5d142cfca4d1fc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41188dd50322894b5e244d15c31df8c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac325b74faeac44ba0495494da60149b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc87362d067d86e3de0ada3b5496a24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c97b96ff6ac7703fbdacb1f671e43a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e5d493698fbba3f10a84ecdbc05ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71923b6a838c737f182eb75305f0e57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ae7736637ee2a9f4bbb32b6f2e45c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724439609eeb3d8854216b82f144efd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d152b71b7804fe5b91c2315459c7c4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01b32ef37701a6df5ef891b46f19b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d70ce24e51cbebc22fae3b7daa3c5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d66a5b58b632338695b518363b65b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977e60efb1847d1598ef7a7c606b2b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4298ee13e98f6a3a329e2ba3298675177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aa5581763c9b5bad7fcec1589b9a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551e711ab9c96b22a965743855c7778179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f5726ffb33002492c65df9df9f27d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cbe688f068a64d6272094bf607f99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5399b667117d552d4fc019d1db7a8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5f50e66ac4bc72d462538e2dd12bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f44eadbc8cfe5cb8c8b483c531826184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafaf3e9ce5d0968b9caf8a8750b16e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183aa7ac860b1907e930a6a3e4a9c42a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64e77384b78b97f4571b332314cacd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b1d9dc6e7811b49216b5242ac1f7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf967e08e51435f755d866a3a3cd2bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a805184777892557c7dc1138501457190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31768015935e77f51dcfff47726e0567191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5c8e267861731b4415b268c7c5d6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b1a2173d5a399d2f3a53fc6645d81193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2c627b075f9937c6b3c1e825b4ce3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0636a7fb94b1615b2a960d054b3bbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f5d3115319a49f0ef82101b98b2af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d11f2707bb119e72840e8709cf3287197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ef830fcf4f0650c2e7cec08be0505198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e1f16cf239804271d85f903cf2f7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b28a680eda42b7e96fdf31a68f01e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2073adaa60b538778757f73de8a57b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff182d1ea29933d5e645ef8ea2d4004202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcefe97cbaf4c379c6dcc00736b89e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2027de3651258f3560d858ca262209d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c3232b9f3e42be9318801e6c5a9fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e60b4baaa7ff1ecedb8937e1d3d91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86279039b1f33611f1dbf3b46afcbc6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92529e2b03f780145f53014bd48e4bee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733822c92eff2b379b1abde7ff66abd0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2054297a254982a222dcbea68d2007210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1369bc07ea6bc2e5e1ba93d797733211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2407969590530497203ac6357d5ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856818a2dfed9dc5b0b94b0fc448b692213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee96046da4ddbf6dc9abaf9c7e3426214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6313a1f49d9575933c02e36ce21baf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91868a6c039b3b9592cf1594a3586a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420ef978072dcd1d012a46cd662f1a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12619c673fd01d8deb4dd25f2fc58eab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1a785402916fc995ebacc6cd78886219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab5f946be0dbf91e3b98369fdce59a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb7c32214a2f0d7a4a49cb543875f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad78ba8bd177e275607876bc851272d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019920169e51d94bbd980aaf08934a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff141d0b5b86db3d153db8369929fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cea58de97177680ab1a6adde0607d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0daae805245597196854b63984ae0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ed29caf002bae0bc030d05bfa05e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852e3124bfb371bb6648df3103d2706228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc52f11425d8c05e0c9ebf1210920d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76f72f0eeb75e98aae1a75748a55c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7716f85ded5e12819ebe2b61f3ef282231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3185b25bf5189c7ae71019fde8ac2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20f0fc44d8b8f22cbb7bca364ef677233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3758bfb9b954d19e4c955a722ad05b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b7557f6eeb538a54b17530c19f0b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee39785692bdb495aa1e14c358839c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe232d1614f55814671d1af1f0cc331237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bfdfd5bf6247e36ff9b3ad45ae36b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a360150514a5db8655cd48b94c3d32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715eb3c4d04b1f023b06572433f3486240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d8d231401d414e2ca6263ce5e86e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8353f0c3a4ec3197aba8a4cea511e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54542d4253a5e290e2bf37c10fed99ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a58595099d54438dfc1187abd76ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d906b52b691adfda822a1598742f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b729f81763d6ea2c8fa676d24685d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5447faf56df238a346cf04ef8f443247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c02e9e7e103618fe5bd99f52693097248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b406df5a73ff1606cc5e2a6b3abb170249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf097083da306d1f4b1064a6dbd2a0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399645f7f2a3246fd8764fa0bef382e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07033ef6a27878a119ac560eadfb599252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3311fa46c4091f0c8b5aee2a4d731253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad9909010cb5ad11d27c8b9534ba6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f30e60af5a64a75c6e413a79850c97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131363e431698aae130982e8f5d6211256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27eee39e947262486e62b536a0d0fe9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cc1ab3711d6a7627af870696d22fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d587f2dcfe096ecfe5bf9151b3825259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577dd4c293afa2036ca33ecc837c10f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea70684e2d04b0d6af4f374587947e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f609b07acd8a816fa9921fd616435dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa80e9a9881a52a0095631104a8b3cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc54703fdfd35c05caca53044f98263264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00eedd4630e508f7ccdb828bc07cca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7b9fe3e6b92ea82c62a6cc9a0381f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb00c913a660ea60989ddad7c1ecfb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254e3df9108940aedc7ab0d5a547ed8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389d3734aeb1d0ce6d2e559a291e07a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf417e84c8ffcf2f2f7ef09a162b90f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d21b9f3f43d23f7b785ec3155d248271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6fe54315ff1bcaafc37b952cc5743272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24979f42ca7313b9601455a37da875273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27342741644e0eebe21bf603f570ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25724c8d0b76f5500f501cb70bc4b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b78c2dc0478c1a8f6e70c46cfe417276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8fc0eff5f7e7f881481fbc3494fd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dad0c484d402ace41b95834cbb4db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54e6438b89969bd728d615f224bf71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c76ffba1ecbbb5219d3e7ad1990cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f2c046cd308f370feab02b99af7ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c051e82e496d67c5b82e1641ec778a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0838320715638dc68a8bb49307c1053283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41fb95ea05885957dbe7357daadaff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a1c989374b2b8057c4d82fc3ae83a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc42bc0b2d55f576a50639a91101b5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e954f59c474725f2f647d735f11c64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b9139cce7a9332c1ef5551ff0edc1288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>