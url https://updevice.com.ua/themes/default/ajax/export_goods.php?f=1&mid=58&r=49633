--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cb5c0a5221b834c8af26fd2f4df721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c9852ee06a897123d6d5c41eaa2152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531497c6102bb0785527ab680a842233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2934caf380a56fd8d4d2857e90357594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97ad8a76fbc149d7104a7dfecd66395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7f588cec03b2b44739463549d627b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f28b516c4e494f47ff5bc85f95a9357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fe22887f9e4d3978b2c78bc98024a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01742d3e36170e5d498076d7f6d4cc279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78411496e776a7c9bfd220ffbac008410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b2f4122e466b4bf2218257a63b75311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d02db5db3b28b250c80d3a8e6b8e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8b3a382fb03b488f262dc8fbf6b9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2d4230c348153d87fd43dc2a560d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6fb5ce6a27c70e788ad23a1e0b81e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337d9a8c105efa00c000050601d927b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bc6442f2c39fc089f2cc4c3f75cf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d9d8b1eb477172455a8ecd474055318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687135d3bb140dce632233dc1c3e39719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff718cc947b11c1bbba48bdf5c8db33a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c720e5f00c729f65002533234e5b0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55711383503a5d4279c7fd4f67f443c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa985dea575b175258485c2e71817d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c67a68660782534f4ff1d8d244803924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba33435b6036c3aafbbe9d8a11273e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1fb8160c3460aed1fda5bfdc4a7dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897003fc037d354c224bf9a2cce4499f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f11aea9f5106a981f4ffecc683e5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd519979d3244f399a8723b49ab50c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b09855a369d583abe652fb3ab375530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124b963c4521138110daa127acacbe131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1a6a80e88396a192ecbf22f90433832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41414facc8f9fe4309edc3f08a0ec433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f4e9103aa5ae747c5b5b6fb79111434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae422e105bfdb7b606825969568baf9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522e6c901737d967e569b3ecd868a8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bf98673b607151315ca7a0505081937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341a0ec93f12c9e238958959577b08038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6697a87d53e4f3125db12f14be5a4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ce676c1fe86da284f82557f365dc840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4e3b2dabe058810a0c15772ed07fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f662550e8a26e7fb92e2bad60b6724f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63355781f40379219354eed1a9d5a46943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084138ebccdfc62f5f6fed34c414581544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152603899ffa1a92468b4abc541258f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0d4892c5bd9058a5259640a10775346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21450f3f2f309698dcfdf5dca74d0bf447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a9260db89c6f9f827d2c01d83e9ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b51f0c2b4ab065cf9f4c84646a8fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24727c4d832c9a2ee92c51e0f6562fb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d3b7cef3db9489778e246daa3404e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f3c0b33523b9b3526695f3c4fda3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154f9e01c08da6c8b8ca3720965744c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16673120c043ce271cebf3a2002f166d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f9f84ff3c8b72066b2b5d01ddd1c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4fc64dbff59242962f9995009889c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4adfa2fec9a9294522fedf51c6ab9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca00a2a92329093da997065ee0f41458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7e371201ef8fb8467bcdccc5e7fca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011724471664ac81d270d60824e9926f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd157f7c3a0b3ee753f8ca3fd9e4daa361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5f9196e4b54e1b9efdb3c87332f3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022139730bef16f482677f62fd51de3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e47e4f8c96c9ce9affc5b02abd139464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9c2de889dba1268038868fa91e3b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea50a33a49a27f2a81499632dec94366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3f740ef89740dc1657dd58c17e53667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60e9c522aa240aa8a4026aab10032a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d445ff52e79ea2f0e63808b4fd586f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f9a624eff24af8ce50052d023a9d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40348f362b0e650f6e4a8bfa2c02507d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c0a08cbe71ca2d1ca9ced679fb0a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf1b541d224eb0eddd06a71110ef8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7f404053eacfc43a9921d4bbd8eb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad008bdfa16d5639f9743fea2b387275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded78feca39354f8003fb762fe095d0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3b4c6ffdea317c4c7b32fd1593f3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4225f1088ae85d12dc8715798b64f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996255bfbc32a33e48dbd4d15dc1d21579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ff0001561ec59d644d671203f094880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c9369ea626d0f22ed483455ab3bb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc993a07836629a519e3bdfb6dfee4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab329d7faffc518fa35970fe09080bcc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70f80d4d44d20d8dea648a23576ed384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f88dc682b388d2ee2870c6a5a004c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa38a67587b3a572a5b80ed99862cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795c9fd994efa2d2051699bccb268d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2857b1394089dbdefdf2971e4f3302388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e96f17499f02457350fdb5d86b7fc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4d61317090a2b027ac6aabbef4a9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20a36d4ac1b4cf75345b3db0b9666f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965981cb4939b19958daf9dbf1a4c0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a1b2d2cf6de85f70d5de05a0cc11f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553d14cd06d59f058b584dc3b171aee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce0e8c63d533892d34d9b08c68695b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d86511ae699ea375edde77acc7743696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2897fb8984195b3759d56f173dfd5c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea105b86b0960569abfe11debd773098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683468a2f2ae1e31575b202ee9ae4f9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56953a2bcc476aa2e488e1360a59a8fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee91752573f6c1b457ef75a4d9aad53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5751c4ce1863347f7334daae8565f3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e875b929925fd46fee00fde7f4e23a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6089da35badcf7879580cc675b7858104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce230177c49cf2a41b545bb63954af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d254a6fa8e4a6b658c7a3cb5cfea0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58cfb2b32b02bf646328517c070d94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39adb54a7c570218ffbd6ccd638f328108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b88e680d86507ff01782fb69ca19c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecb959f17bdc0a73398cf6d04f1abd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422209204c475c61e3b19297b156fe64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a5f0105a4177ee06b8645beeef7a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbf0802f5185562eec8e1b33c30549113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c00590d8d4f6aa3917546afaffa22a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe37cfcccd75db8ef9203482b31c31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19546e53744628b4c618d03c3e2d4f85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7473d791ca73e8ffffca34e97a047b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15767dd52a74d3820b66684876f8e72e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57214ff5d6aaa167e7ff73c4bccf15b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd95385a6c7ca8dd4502fed4481db01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd004f8b22916d643f8607844be1f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d890c553ec357f83f517cfff22b1c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644496460cfca31bcb7ab302cba72276123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea26f7d3dd530a1eac00171426fe399124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1244ae203d0bd3b339622a906aa3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f74edd921dcf8ca8ce97e2856a1e0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47c8a5b89371b90c4e229aa99ac156127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d23176eddd05ad533edc38577675f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e4471a883c53cd71ec2e6aae743f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f0d51749b93180ba284de9901274b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37130ffe9b5470cb2027129f3511b7cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c58225dcc30ba0a355cd9ec95af39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc4a6f136b6ca4ae7b02b2cbc68012133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c70497d9a7d07a7ee5314d0414a2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc756d89afc154a576ba96c89f2aa5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259d6f9b1ca715c3f79c245604c1707136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4fffc0c69f73737747415ee3691bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8b74689bbae94cf3175ff5e38ac04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec980820b191a39abc31466955f24e02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fec31a50dc958c9c296dac9bd914a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98741d4dc9f051d6329d7cffff518f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5876349705ac8849e76d05a19df40bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d255f866a3fcfba480981420bb6c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa5332182d2c356ff87e51679284ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919312363a5242d78638161a9cf2eeaf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea981d4423e85d44e478e503a5c7a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaa167a90f820f8fec9b0e917490fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8705e76b659cb02df6ef042391d0cb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d7be32be992fc86d406631820c133149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b30b0ef5119e2a0ccb6833ad0960d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6fce5fdd025a4ccc22e8c9388463b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce534b03cbaeab9819d9520024aaaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ce2028341153902009b051eac9c53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec51b2603dfa12230ff179db533054154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59959d2000380eb220b087983c44a75a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1fab60f694e199430660b5c0aefa9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f59008a42d8eb1c2c9af45374ec04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6b29b1847614949ca6467261080b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273c8e9ced8e27204e6ad6e24bafeac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5aff964d3c606674969506fb094c3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1d692f59d4e1873432b52033adf1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83036c8c31be2a34af987d77f7fc7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd24a3973985b6367766a2eb205705163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986bba482854b985591e492fa2902b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79ec06cd966abab7528a873952fe05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63f90c9bde1e8d4f7b53f66989acb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55e48dd4847e4adaf35502fca11e44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c346914858410211edaa2b12332c6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612b558a5b982638f1a76cc159d742e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d8da3f8a2f1800edd5c5f9a55c5d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828ba19a15f02f88bab0c7f42deaeb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3949281d63131c5f671cb2b960dc45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954dbf69d48fe14bb412efa6327f938173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3455ca8fe1717f3c59d3f41abb52eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f99d5d85dd7fe2590fda8d761990c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ded7e3fc32b5f5166be86fdad9a55d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618728112de0759192f8e022921c9e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d3ad2063b260176fc458c35c66430178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81425e06da7c6fb7332fcab2eb70d86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e731c87a1f5062211126c9ec260fe1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87988451bead7dafc0b9f51d362dae37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24afc51aaa2a23e3a0c0d589de50f60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6cb921dc6ebbef0c1e6895fc87a4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426bf2de05c139ec43533ebdba49b13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730f47a24a80e98fb10de14091979f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba655a3686de4caf3650ab566509a627186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28465a1f18861d04c73759a5d28f1427187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598dcad883a8cc83175c6ebcd7544eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80e987f31b8913cd1fee303b830204189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d6eb981830cd4396fbf6535b686ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fdf049fe2950a9b438bb982a573b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbd030d92306b78ac1fd6668de7d21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ed8692baf5b7fc10585b1b80402bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f172becea16550fbbdcca94b076938d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c24bbab0364440bbab18bbba2f4ff0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc581430002375bd983531591e62f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c011e8c7931fb76b31bf840a89c092d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf78bd1c46de71664ce03436a61fd60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20c512d390423134a789e0049e1cb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decc9eb34c2af580632d55d50ac47b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70318a2bb21f7357ca3e02104211e62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d786aa28e8b58c8f686635be7c52c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e00daf76f22421a3e34358b6007ba1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219ba9f063cf8800ee615bfaf14957f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f10b57298dcd4ecab2ec26fbb73bc7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41053091b7d97f409028ff68668194dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d15d9c86d372778b6cccd02a08015207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6825d2401f09ae5ffa2c302ec72f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f332b0a27f8006a1a150791918399209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33cdb57dd374acda9e32016d880a42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6d3c711ef58e354a25eb0be4fbde4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b06ea4c99819bdbe8947ffcf283fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5d088695c69f668749fb6c25fe9c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c512c12f809aaf230f4acf9b89d4b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac759c15f5bbc4abbd62dec9f37271c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b00b7eee2297e7f34e4101742c962216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed508466eb6003b181e4a26ef6bb5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f1c0a86cb23415971d7cbdeaf0419218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7456ab7a919ea09fc07a89575ab4d04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937539730f3a33127a515393fbf2730220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe6a196b8c4035bda82ac868d147f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7f4ada9e4c2375b4e2dc1d0e52a75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9674d02e74bdb426f9ab1be3a3c92d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246a577da3b0efcd49efea28673b442224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa957d9c60ab31dd2f846c8d9f83693225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166619f35fa13bcf2d8fa0f37a3e623226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4427978cb0da96f21afb61321d39a82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f528bd28848b720d549246cf63a35e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be968d77f56c414591866fa2233be31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec3840d84090e3e7fb1007a8d460e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ed5d83cf937c709e10076bb453421231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c516822f96a49c8b4e8fad4d4e37f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107db94dd76f1fd877c6c9da576d106233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad2db16b073345e0fb9ea36b0399fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5b965a4b9269cb3d8b932275996e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab24204afff647eb55dd3be072ec06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daa504fe7df7162a7b74886ed5dd5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700d6a76ed93c5eb7144faeb2735214238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6c162d6d5a8fd6c73f54ef7deadae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e21594d3274881561c3f0dc563ccb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6997e62490315ff1626872a1a4a8d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb16eee50aaa2146eb2969884ac9b93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef49790c90d1a46be16dd10c56666c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bc2e30769a1f28a3a2c02cdf8722a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1495c855e991a762d6bc50f818d87e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e120100e829c0579b49e4caafead8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6780a8dd933bc1c3d44de1dfbe41d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60d738341d58cd668b22f5e26ad7aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12a8576ffe666a4387b52e3225fb5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c44e338fc5a676dfd055a0bc5ed20e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fbf38d856d05dd9b4e1f4d6b8f6c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1baf63e10c573836ad35213946ad29252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec309eb1e0dc7092f64ef80cd69d030253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fbde0108ed76f73af536235beccac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c104eca5d5a122aaa5c2222c5925329255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32387f5c419dc37dd7ffaa1c496919bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a9f6adae1e6ac297eb590e5ba3a23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6c5142664c233cf90f84c1851828b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c2216890d3765194bb4609a5f3841259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70e41c8c0cfaa1eb1c4dc82adf7815260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c7a1a009970cbcdde509c9e240095261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe3bf8168b72237ad4cd192cd84739262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cd94557d25b8be7d07d0caa127be8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3a532ac0e1e98b1ad099dec848ad2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f1a646cd1991c141e62de1bbdf065265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e8b66f345ec1073a645e8e6cc83f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1463ca917b827332799a65a605f8b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb2f730028097c1989f05b5d0352a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b4626068afbb4e30ff2e4e703ff3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5860c1971c88430042d7c376d6d555270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b75cbd4d109368af04979affb6e7d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984efd739b38dbd8d8f58e578b9b1903272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3105ff79b0ffb61330f2cd1d335b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821793ee3329bd66497e20d66ba7e715274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9342370b3fe60fb90d39949b881f723275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bf4c56e5f5a24fd12ff047db6b576276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e79f575142cdb7cd6fb7483734292d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15744aa0e206d4e2c7a2174feb64b422278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c87243a7b7d67d76932b54c858bb67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99031f56b152fd170746c5582a79d10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5136edf3ed4cb2bf577523767a4bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a043e2ecb483e2851ab9c38035ed6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11cf3599f1d78ce58c3ca66022c3b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ab60d06d176c74c6c67af283b3175284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41659392e938b2bec38c7af411ffb71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fdf0435851f79c51c5b76f18e17d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d07dbb9a7e29ca03803db56f88af70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a99aa2ff4f7296c05630946328ed94288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c7882b36dfe2e739f5b80abc180d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96cb1da00ea0d69c6721325eabb7352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d16390da1c2b56772a0e947b210d263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5822578378af94c54cc6135fa19bac24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9bf0234bcfda90f420107d29652b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab886f00d7bc515019de6e48966be2336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4ec271f8dd2f3c76773ebeb1bb9e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2779a617d02cdec31669616a871d45e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830edb324bff6d0387154647c81c42419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86aa5a95c18152e2c0f2e0ebc8746d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af5935600a53aba73150f7608644e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eacd8b7ac280993f4f4baf331d818112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e556fef99db45906b8f8ef9db9e01b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00df8a9b8fbcd831034f9da8e5eb6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d680d7e170254a83afc5380157ec1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b4072c1e7a147dec32e964d1c7c9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1483c4db95b25fe9619f259b0fe8f2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d49a5649fb4e32e8ab43bf90916f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c14a312bfcc1f0710d7a73b14b101a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ac9b755543bf6324f7b378f2f538020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5a25063660f5586c15b49e4e71b5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ef1b1f22cd24843b12f3cc3ca6bcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd917f790095df1b1561f084b64b41e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd41351c30bae63caccdd7157a6b77224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8ecbe78389286745c1abf6895d92725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579513fb4c27b9ef525cc5c2979f71f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4548591afde80f13cf7142b7a9493627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa43c8a552ba73d981c90e9b4ef13bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db40efa5847952723fe9948920b09a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed982970af3010c9a241f411a8e0da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2f54333909384be27b556e852c4e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22abdcf649efac7f30c5704cb75c1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82705fe99eec536d9bd4bf30b5930b1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b17cd00224c0bfa00c20b3018f855534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eef8fed2c0b3223bf0c2e17a7f89d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e45dc7e00ad2579230853eae78c20336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc942a9a873f1f51994cc943f5745737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bbd3cf885a5590261fdb0a968491038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bda8239adc2e70af981c29ddfcaa639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31ada5c36661dd8526439405129a6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afd835eefca40bc5c74544588bb55941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83fb5b8d5a575f56c752e513ba272642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0571dfede33750c9bcce5eb6826be7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9acfb1cc39c333a9091099968e52244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797b4f6a0ecd834ea22d2fb8fc70f8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb3314c39cb170078ba7bb3ed844e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328c7cc0ec8bae6d99c3e690ae5c83047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad82476dc597866d9910ae1890d025448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b4f579b3343bbea1099864205e66849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c98b2834de759990bf9340e89a06c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a6248d0146e3a5de1ecbdcb079aa451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2848f6c46411f6f728d58c7f730a5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6d2d30621b93840fcdc648bee86e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaf7d4924a7af0debf4eb561cf78a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226d67649c60e00a4bd9de31074668455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29b6f08aede22b1cdc8b958db1621b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bce7cfa81fbc7f1286e24e9db27fc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b230e04e360781d9b3cb0d5fece5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ac554fb6310cab8cee5f1dcf441a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa249feea5798df158a48499284be1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1c5c03959b2bc0a3aa92e10c9bc5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9ce3138225c9dbe53566056ec599662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a2efb7d53e465beaaa8288306a2f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ce69844384c24a64447df68023ed164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6aed1bddaf806af9eabc7cde34512565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfaf22da78cb3b9cbf132a9713820e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6d00922abf709f7769cbc6c4ffb6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7478106b5251023fe014c35a76b24f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006fb052b72a35401f0d35e341558f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a331edcec6489cd58df281710e34d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e5393c8a12ee566f6c70a33e8859971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89101e243b992bc409ae070d3b5b5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879239c53f6d810b5413f85b2d52c85a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22349791057f40536d19c244d5b0a8d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f63186a270a130d65034469ee00ee175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca3649a30f8bac0b0532c3b76d674576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb5738ac137ece337bf2ed7175c08d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726002fc5895c63de8746e4f74a911d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b65edc022d6f6803da4b1581a4dfbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353ae59a88dd53e21b7d728aa55e93880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75caa338a8dfa822fc64d9fff782e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56ecda73046aa9c82b2e5557d4e73b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56eb14ee8cd471d7e5b3fad2b5e04683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f458a41699c10260dd202674b6b0fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5934e7be1042727335feb39c446faa185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dbebf7eeb3cf7b615bde1a6a85ce486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae79434def2de529e7c9ebef68c68c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6407204dc290c7e6afa80f98c223688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbaa114b371b9c3f246cfda8b8eb4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082223b13207596920127a69e08fb8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc7888a5f9aa8eaf7437dc146848cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0dd9f14d945372f8174738c53c6e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676c827dcdaf363356a73ac5ed3de7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285122007c57f804f80568cb132ecee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b386ee682eab35939bc5078d10e18b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d01733681660dc7cfab94d3ed98d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352584a81001a8e103c463a4f56a1aaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf15e589eeb1ac16bc347cc37b451c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca157de36fb3e5c6729910a8b593c9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aa411efe2a07654c8387106715838100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539a521cedc96400626e45d4d9d145b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7614ad12a34fefdba03894c81e49d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a22cb2bc714f2febb0bcefee22a096103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b909e0cd0312c1bd0a968771586d414104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561d67839e9765cf14c3debff0aba13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bf00ab9d1a08c1c30e741afbcd051106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a9c5fbf8a9a10e521dda84915bfe3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd0e9f835add74ec239c121429726b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fde6cc3b307df6f752b05b0566dd5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075863b4b827e5bf63251127b48f6b94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034d7fb2957abfd272fa62e03a067f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3a01ee35b33685bdd0197c6844e11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1db73307cefa6edcab23223010b885113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef5ffa5a81de9e37df512dc7609c1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f9d8b06132f723dd2e51445a35517115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2249af690e57fb5c53a7a4c75babf2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47295e61cff732b2e27c884b8bd84798117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e4aadeb06e4f17417792b1b0bb49a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d2125848d3346c69b16bac27e128c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a296616f47d7eafab22a0dce7e117120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53454194c4f16a734e3f997a4cb12f2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc777884c98b869bca31a826bbe25062122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88871c73b21e5709d94e4a2d53251949123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fa6eb1365afde3197028593486b02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44209dc4a61ad6c87b57dfb3b0e87091125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563060256beff71ac40587022618cfa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8867e48a799dcecb467dbfc420694127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78686c0a17bd02d4677da66fcf3c6acf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab484af069f16fd4e9a4e22ee772ef2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4866fb09dee06db0d68eb9dc98702130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b819531ec11fdb52bbb8b3f560c76cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667080224f0eeb836ce991a14fc02efd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667460deabaf2f73c11812d5790f250c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afba92b8111daf816ea38408958efd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acaf55fb05a305d6a9e0eff1f99274135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff339cb05a7871c0489a54301445dc91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f018e6c531cace8e92f296f90181a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892f3d6045aad9c00686986cf0d7d19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4558e3616c0adecb9130d14447f075139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4655e616e61a6f665f272614440fb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a036a9b51861981d1209f765d47e9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184580d36d3dd0657fc726196a58e489142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b873a05c15338b7340fca0ff26e032143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfba6f7d57b72e01b95f18e88c12e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be9b70858796c63635ed7e9ee40e51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ffecba889e76435e908ff11df9d13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477abf95c8590a668ca409b46456b53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7dff8ee31fb6fd694f10fc7aa0706148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3961501423df3362180c8d81625571149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c0dbcb65dd6179b54b075a236909d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0aa1f256902c91000f25c56e133dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449d65d078f4fbafc761bb0b4478056152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a3dcc6fbfbac343b6fa64375b5982153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9e424d66f9d2b97e18c0b3cc0f832154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917f5af37aeebfb18f3ca223c643ad7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e393a6af10872aeb6ba928b685bde6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011e4ee6d4d4698cbf679fce2e91275157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936899e5456c00559328ce3fa2a7cb5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475f497398a1d93f8c13b62a6e874bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7efdeae5e280c5f4777e1c2f0cf51d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3365d906b7b7cb1358f53d2dc4eb3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe42fc46466335657411c4e7f39f4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b729773e302c7465e97d94833e460163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc1955d57af68adba25e731dc3df29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c413a8ca3a2acb527ebe82fa7e6327165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6e46c0efe7bc6d5c15199e4548942166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baa2249f4c969f32b96d926896f7c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca8815124b7b904fb51292af53c322168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead6e1ce1359a6260e4443d24e388e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d618207c63b48e33e6b613f68edb9aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5bb10bdec825c1ea6d400aa86b938171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408d6add90c1656e720cd129be47199172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82532c957a1c188cbfeddda2710d28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf34b10c8acf1108ad905674574f5a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01406cf7177789428f563ed37f77bbf4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89863d5aba49a3d55a285b8b620a01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af256e63c3a20b367fb9fa2f3afb855177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d641b61b4d4fdcff9678eb64911c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e00d8e37a797b3210cf4e39563d52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2759b6021ad9fb58fcaf429e1f70ff1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc3b16cb883c2c7e2ec0a9ef42a452181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf29dc49d5da3c38a6a6f2ddf0b5ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab179492689d8d7af5fa2e9f8c564610183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0e0de24d4dffa431d02ebd5cfccf2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af22e824b57af89409cd3918e8c046f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438087320dfc107c8af782f64812d63c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c060edd7f5129a7d5fd032f3df26c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8ebedfbf679b80a3a9ec317519701188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38a693e61d700e041568859f1932e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7b279295b317e11f4835453892c54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0dc7cd90fc9fae18b9bf09ef152b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13d71186f1d35ea0e0dae01b7001de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d2ca0ead966d1db254259a5604115193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa345487d4840860081e3f7b4686cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a41d0dedfe3b69f752e7a6512a63d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f660aadba4ef5ed5944774dd83ea05c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1608e71ae0df67918f3055b76c6eeaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33f4e0e8e98b203301e004a02df517198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74022d83fe1ecf8b89f51e9da9231e57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb21a1d661243c4a8335a1dea47cfb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5162ed00b2e0faa1606bed2658abc1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028db4f037f6c9d15519725cbbf1bd9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823331bd71a85ec22794d03906c3a54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f33f989913113756b98b51cfc04eb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c63b016b7068262a80ba5f91d41dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b366bfa6e7f42280ce569456a49b5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191078145a92c55e49355a1339494f12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10405a98a7faf1d45fdb3272f57f1d0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d77eee795186067b500441179a58d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f78ae36d7f61bb927b90bac8ff1b06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbca869bc6e795242e7cc8ad537bf2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9512e21aba52245d6cf4dec745bac1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdeb885b8897c10550ead78a2551f1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f88db27e660ba11c9545ac7e45fb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec008c52f5403ee075e2c9ff29097a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b7c2a5c401c0daef2b76b55919cfa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0513cb5322ed89a0f131da7ac3bcd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6e6b6b47bc26fed63e8469fc81e4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dbddb40d64e25d8ecaca94fbb60e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21435cc5295eaf5cc12cf55c5a88d22a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70ebe84b4a1d7095c47471b48bf750221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16aa50d49042a9e74f29eb45def41e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db57a12d7d568ca5edc0d50006ffc2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d95812ca4cef02eaedb3f20a06d16a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b800b2d7f83d1ca960b44e3d0e5714225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02246162438b5825f7afff631680d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078f710dd97109dd8521021e88876ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e7f1374f45d5d432ce2d146e01e77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12256d9190c8aecfbf7db30c8c9e62aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187849b6806c2904ed3cff10f34b168230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e8eb50e192911080eeca3b26b3e20231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee97e6dea5dba205d85fa2d1794ddf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddf189afffd7b38fa4e246eec27cab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0a564481a479eb38443abf8e4b1c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab0bd1a784cf4227b027f827c630bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df062101693821e40f02eb2b0408a918236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fa7d9b2ba25de0bf3bdd43181d658237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab9f3e5a6a8146d15bf80c1f3b5ba7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e53b5076dfa6709b38b3c40b83df9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e272d946b091b506b07ba474e0aed2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e49d3f39478eaf569c3eec4606f0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919b392ab15ce3df1b074058f82cfdb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f257f67e0b9b7f2ac10dbd76b811f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc0129fd2223c3af4be9b4e50bff28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec58787f7e6e60bb9b2f67831ec946245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf3cec4b4658b6be9d939b0141df9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f280b68c416e047527e6cd734f030247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18806a89170efbef2087d7dbb53ad10c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74de568a60b2f115e43a91fed51d1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cb6241a57f2518315e0390e8009ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905e579e6a993a475fa6355a10679d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b6fa6106e81053a8e7bbab2f32efe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bbc2391a40e01957bbb928831bf4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0cdd879fb939007bb18f0c104232d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5764c940e2de180f362860b863804255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f312deb7229e53e46880a7290643cf9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8d3e7036b587778464fb4ee315335257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9597a9c36e2abcfc9e8cc49563b6a54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41608d8117fb2f839514128fb42a53d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1403bef62b02468fca17393d21f8d47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1242e0f4e947746abba6597405fdd1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73b0a050a71a09e4f6a2b80b57fb96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a6a8281bf3c784de41f3afecc7935263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fff48599f825e4058537734d15b86e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff4991560eca870701b91f67cf01b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9efadb64f7bb06685f142dec4b4c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8676687c47c7caa5206f355c376828267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa26ef7f233c86a8ccf96ff8064dd0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fbc0fde344465b4ec2b15032c5503269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7f0a58a4201f169c1f404bcb0b755270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc1c67bf5c5301035e00769bb2ab4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4794a07841972ebc5a3e1b3c8a181272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443de8aec2da5c4249a5a8c9e6f3559273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1a923e7c42078c64f2db684072319274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afbe109ee513e2c4a712576478b236275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e0ef8a757b92902cfe5ea7686a539276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601eb0e660cfb4d014e8af224fe07e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff8073e84b542271caa51c85b34a68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7a1da98c0722e943a0849333b0242279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caef17b571256a71576342117287c78280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86764b663b0bf9f3941311fde8f83cb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9271d56f0c6484ce4c85e703707a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79ec0b4ef11345bdd720bf36ef6838283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908f2d96c9145440c6aba620896bb53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34526501731d152271df23854bf0084d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72219135151da10c04c9701e3f9cff3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994a9c270a8aec99d2c0575a3249a85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df01cdf20968c5d73d1a48209af4c5288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>