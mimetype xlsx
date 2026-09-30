--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcb51897f25bfa3f84569d16bfb2e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0cd8aa4711c2e638ccd7a80e9b9ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fb0df8f2bbaab91517e1bccd2a9173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379da3f03b74c4f21fb5d8a674dea154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29791f66cf2f3373b13b7c8602f6c18c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c978780ad608d766529bf9e79fbac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c26bb67334f304edb024c0c10f06347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789e0c8bc58ab8ac5c7a7e683c1e2558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504be48131cf4da15eeba76ed822e5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b36ad6e18650976617629293eb1e2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390510f9da63e0924ed02bbead1dfc811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b1b4f52c3ee6b7b40ce563115833212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed27c2021103bdcbd2f561bc4a3c7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faee167b748cefdf2403a1aa9c927ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11afe6e80fd0e5779b8d2af4e98e73d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d223cc3481436c5853d4dc9c9f420b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81eff4d8dbdcbe7848d26a654db832917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36a730add7cb1ba16a71b26c4c0f6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57f279421674c65e7579068b0c64c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f93a1901f8bd93add9829ad488d1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce56a405cc9e7b6bca79857857909021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb459af7485ae6ae1792818ba32b1a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aeb574d8e89adac526dd39a051f7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8d7406e1bc9104e1c9ee0b8f9695d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182471ff84ad4fbd72af9caa0221b0f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d32d832ebc0e574e6a4fae939e2c4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4f22969b9e94a6580e92cb72b3c4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27b3b0f9ccce18255609f725f8264b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78618979f089b70730b472370c51dfb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc614af3862c56872f7e17be7a5dbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443aa7cee56c21da5d0e35e91e934eb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa3680de992e5a35ffea718518e81032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6fbd31c727ac249bfb1039cc386f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22214225c22fb4a50d43f6aad6c1d5bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc839657644eb27905cb5f46efb6c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7358ec2f490613c09abb27977d9fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272603a8dab514b68007e0076bb8352937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4d2bf9913fa439707edf27025e4bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c2e63526f38d73cc187bc01b5666739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80949b6cda3fb5b2e92b6d4d0a4d238940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010cbfa12e9cc29a99a2be02101e25541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3e23cc53cb8d43a575a101538ab1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74e37f81cf634cd8daa190592b5e1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118a10f4645962b647f7fa68717597844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ae5d477d37688f4247a60131a388245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ccda43047d53d0f31eb96d8aefbfe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f6c4d953b5ce4489e8be67b5e883347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e486e6fee8305d19677b27d81fd21ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace89b9f2872426187cd82e1e9f631c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d40ac46801445dffe871eb21bc3af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c59626c06d1f1bab1e4e1f746ac9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a71328e96df027c76d400c939d1e1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94c2cf42c6282761d49a55a815e4d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d634fa7a10f789c7248fb2047e99e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c39083a26ed8f4a7a5c47f8646c62655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de22404a23f0186e056351f5d5443ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cbc2cd67113b34df6fa0ec0b42c0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e1011a72bc5e3d4e38906d15b0e2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cb89df56f4f63027f6ac2db7d2bba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a8991f64c333c13a6fd661c23e05f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e250134fef3228025ad501bbce927dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581042fcd0cf00f50ead55ad030407962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6952c515dc9af4bd35b917bdc9fec163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef05c8d138668336ec8eec97ff5aa2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96cb7d73b995e7f6b7189fb02d29da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b318e4e047d19e02ac81f6b2ed656766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85e94383ead0a5892a5a0818ab1d0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458573eb99899a0f1af71bfeae905e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dde1921c9033b3fe6dbeef46ad143b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e44f4a3debe8bbc911344dac4114c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410d04acf7e552ddb8511ea3e8c9f4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375debf78a332aa73cc6e6de332f72972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61795cf9d795543dd83851d2569e119b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34780dfd85f4c4fd113750c7c52649474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784052b134bfcb864be9344fe0a8ff675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aca2161be5a91e7be36eaab112faf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb8ce4361559f9e583b7f23128ed177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352438cb1d7bcf213f3dfd6c914d3f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d5e26ec225031b1c35bf6c32efdde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15000408d0f3a84ddaf22d8f0cf7ea280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649965d4a3d1a74fe129d82b293376081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da6b993e68aaa125e32950606dac7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb5d491dcfa85d07f449eb11586f8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116396e358f68413895a7a1b022a6ca284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dbda7e9881372e3d0a398afd3111a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd5bc56fa6f0da18d02c429d43afa686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e85ded712dea0f74a48dbfcd387d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191788c48a8f7fb09bb4073d5662e4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daeb0cb835e4d0c5d236e6a3aee50c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e727c6be073be0c4f9182a40cdf118a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19ef685655bd8a8829246741ee561b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0193718d1e16721f67f4c7cf5cd0e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec404bc88dede3e8ec3750de3e7b80393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3ddbb474ee93620d3f09cc7296b3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56956c03acab74738b90c794ade033395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecfaf50a8da4bb077b2d97e8377a4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345e040022b173ee3946be9d82085c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c3900277fbf5d3e33432c913e32af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d0470fa847f0abda4ae5b74fbd56599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446e295090708fd0c20275f387eddfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892069e47dde75ba295cae8334f9123101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18f55ca38fa263991785e30de01d9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b843bf10ca58ff484ae29e52866bdfd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b9efba25958ba1feada68cdb0a035104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2f2bca5f58e69445ebb823b87adbd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77173ab26fbfe8bc019191e60ef65e12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f276b629821eab9ab46f36ce898517107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d1c9d18bfc696d566b514cd668041108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cd8f9ac3ac82834f843cb8df30c5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca049d45eba62594527e50d82bd153110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965fc069cb56a193a3bf9b2cdac9a6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea166a945e209fb47799ac64b579468112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0741e2a8942b49ac797deb6185e70e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed721c93a479f182319d53a7e0d333c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988daa9444089698489780b261b603e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1fc66de51e7f726668617db1800ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7d14e68531e8804567a679d533da2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dec696358bc8290fee61a039214ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713a6af0591f40f1903eac8a26235ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c569962ea2e8257ec7220b978925a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f4a6846d7492e1d3fe775613f079c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e277e95a04ef5aae7277ac52ed579c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96000b1401a56dfac3e9d12cc0ed5085123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d28b72b84d762eaebeb5d12c252dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7fc4c618ac253cea7c535ca347fdf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8444ad57e716f9971bf65409527c7b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75dce5ccd1d7085f47274db4db25dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464197f06505e95f94c04bc6999cd37d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7c661b0f21032f71128f5894d217c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33be5232cc094bd3c0745b16e276419130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137d49fda3164140cc0a9adf7022327131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbc36db22e91a4c3642beb9c103a8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f0ec62c78450ac9bccd0d2074d946133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86f31536ebdbeff7a9aa200df340ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7da483d2d0ddfa5288394b2a8c1448135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2584e824797b706da74893ce83e05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773bdd7635e561c722c325a24fed606137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc039590e35677276a05c67bd6a923138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b50fdac3bf5b78903271bf24a54da7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444111fb8ec7ebc9f816e7cd2309073140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8a942a3ea08b6b3b6a41aa21c8f0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a511178a16d22903df509a832fe11a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8ef779e67525ddb32adac26978936143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaccddc085230e5ff5f54f1898b1a3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e23a9a3db992c0753d1b719d766fed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a716ecb77f1b5f746b41102bdca9a5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be63e7a6f6c8930154f144a01d6b585147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3393259339d5731675e21ea23f669148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a42f0810798b975b18a92eade4e9a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3ddcefb7c384fda7e3bd6a3d3bd8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaedf689c2a6cd88c5619f7025e0cae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b6930d8417bb2b1f8ebf51f648c7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312c92cd47a0f5fd3f8bb71269e7e36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166079e33a97b00010dc789bab854bca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505b6591dd210f3df48b19bdea52389155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed927babfc038a57a58cf268e7d09b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff7b9e28239b5ebffb3da8f548ab4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d15494a68ee29ae3abdaf9204e374158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145285eed4dc2d16dfda74dbf7f2b0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598846627c1da66baf2328ac6fdd57f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660896c95083140dd7c15f6497d2e358161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967daa3103cd871ecd68cb814c55612d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c5215c13c458ae8b186df0ed14ac3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d00c4631f89af48558546a1417d57c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852a1491581b45c501e41447c9ce8ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836cee142784b808836b2464bc7f8b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fd1f3f24b13fb757a9ac1f60dd6a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec23fd6a05a703905c88f101fa6028168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995d39fceaa6d49e9676da076b16d53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31b8dfe8a76e55257568c235eeeb5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c080756a59cfabf1dc490b54f6bed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89571fd896f430ef17ffbf6eeddab744172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3088055c9177ce66cdbea6c8af7e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71171dbca457b924f36ba3bde3efbc7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98eb32f3037ba2f9668f39983e4ba7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8a957301fd405ed63e2c107878d0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133447485032a200706988a9af0d229177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35836e76e4bd18a450a0662153a280d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbf64b516ca52d92033d6f99779af4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fee2f29e7f7910bff60ca6d002958a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21d19de080082b0090f8725fc1432c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3a7340c386413bb16023f5e2ae6b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d67b2f05c76225a846887f974775b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cd7eecb8db6e3482c183209289fc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb894dc03131ed33010f23389c2fdb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219366bc164f6029e51cadbd1739a290186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c1bc63fb6414acf9c106e2189a716187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139dd3bda6fc6d9caa3b1977b49a074188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3d4d222af517e42a804de97179634189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36e089a2183a834a77ba4803496cbe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364336f0b86e60dd4db635029d33c65c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f03a7ec0eae054a4dec77b5c34c222192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ce3cc4ba0354e9ad4c7be1617dc5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f640ac41242bdd47c90b41037cae82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2724bff0c4858efea506f9b879e16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4d722f40c5b0a7d15f17aa21418f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba584ced690843b9deeb1e0383dbc7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b6f7af0e7365e8dde91edad92a273198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25345873345fe93982ecfb300d78fd18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24c9dedfc8eb66c3f79e4fa97a5d0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a8ea2b220458cc6491c2398015397201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10de1cbddbc5c0042b6ddbddf199411202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010500f8bc3b8a5d7da8b39e04262096203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858c316bad20e372a1d56e10cb6810f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a2ac4e3e4b6a0e27c3b6df3bcd861205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a86b112a47d57883924643711d747206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9849e4457074097ac9f6f0f51757a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90080a8a887505fd5be43f5fd8867594208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb204d4d14c707a178618fd0743125209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a89e57398fa6c393b5041ba863ec0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514bf01f40013d9a7b192e3c8e0ad17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80f38a8cadc9f614fbb6777a271646212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ca192a8685a6ec871c72deb3cd0dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fcf50af84db02a59fb3bc617fee7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf0eac904d5ce5a223637bdfa98c52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9769b9449e8109e979f7bf0a66f2a01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9496fe3c392c3f359184bccc300f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5a8c3d9df2d70d31631b1204abba0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b4580253df7b44b2c1202e2432d7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f18a731703d7b885f95f991251a8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d89376a66046459c17f334ecd23cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f361c9061d0f137dfe4079b33c0d4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd70a3f39835a9459db86a50d28b820223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c807d4281d3caa5e3107b6b42e8d46e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38543f234b0bb599db5c1cf3cba748225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccfece70dc7e70b0121bea8ad9e70f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633a3b59d1cff181e0a13780aac1452227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f721b791dd53d01fc99022725d8b312228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f355d2ea329dd90c7daaa556e0376229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394b57971931609e8ce9ad671e12cf5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b24fc99f551022dd4e62031088633231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03090455437e38aafe6dcaf88d29f7d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bd10381b7455e5533b73c77643236233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab0c4864486c7df968872d7d8205da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8cda345eb1d803cef6474675cb20b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9b8075c975c730d5dc1467069d410236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d1a51f8d88e7977c65ee96e265161237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0bb8791d1bbf5f17246ee62ff632e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce10fdac2736d0f394a12c276d6e33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432204c8e03f9d99e2ef33827f8fbe27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30378b64b46ce1ade3f1498508cd36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aea4d5f9d92a1dee9ca80f5ce3549242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c5dd730990e4a37bb6cdbf4677d7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8a9712b73246f3e1eb838d451412c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a49742392c60505f7a390beda0106245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99964edde0e7923a233a06b93f024a5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208705cba416d6bccf618df8cf559eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7a73f865232ef6e9d2515afcf3559248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c885d5e0bb947794827e85a3dbef9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f38584b5dda0a5cb7fb32c34b543af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa67da919fe9f8354466a883299722251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54be4bc8f8fc8775f726df747730544252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d97afa0a235a3e33015bbb43af0d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18af7c8268b523ca98db08f1abaf0be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea33864600d691942745d5605ee7ade255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848e5dfbf54f95807811fde6085de07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08278864d8ace7e30db31c9a793f68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e041c242fa037f7056886b85005f959258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087a6b9b1466743308d60784bc82021259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3360841a5a543c45fcbe0e8c5509d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4051afeaf9c1e9535db0755383c6da7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84483398c045060d178f50d569aaf4c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120dee5be1fc1ba3f9f43a7f37f1505263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d86e7e11511f025523b862357ef667264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35c5afd82c5b7d12310072a77f9fad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea807f794837c75253424618ad6b2679266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686f702e570276625289b1abe30c8f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb52df9d2ad7bfe538c5af3118fea74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f1bac87c811993a0a202f974d2dd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a34807e8541d20acca8490fe9a38f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cbf706886ff5ce7441c0de6ec2c28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d799f8234a7cbc2656addca9aa5f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115558b827f7e78bbfb60d38619d1ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f36aa2f5408b83523b019a8ac997d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f469d7c435101b5be0b8fa291a8eba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5238b24d3af0e34624355d6b635e358276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dca213924abef7d6130d8e6e41c007277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feecc4c0599fcfa46720683a7205ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03ad80259fdd57847847a6f9d78431279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ba99e1f9e2524ae727c3f8bd8cd3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac38983a029404d24229c1f68eb9cd3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b1e4066af645ce8b121e8106ea89e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae91700fbb5e788bc2b2e945c4fc150283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f65b37402e289d3f8e19396c415f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566e16006f5f40eab0e4c26bb54f489285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b351207d6452243dafe0a5aa2abda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9daef9a193c95fe9204ff5e7414670287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae61090ff744a6a7f1fca878d7d3bd288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce269d336f8c8007f3f2a8c76afe921b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab2865065ac482c62f3e55147d36a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1e14937ca41f9d72057726b7ba0743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0036f1bd6cb75abc84caa3264d6154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf5c24897bdbae32a1e20d888a8ef05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241ac9af36d43afb65de95063badffa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b89f0656f2f72d9b3554bf66f8117a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44bdbc39668adafe39815e24d77b988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f33517b317c69c5743b6f9c7832b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46dc9839aac4057caf7b23a4a32cf910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c06a9562c5fdd901e8fd04b30de5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e713b0e2d290823f32824301d71bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315f83d2fc41a64fe173eb0437503d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b4ca606f59551026f05c05119caa214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7762c42ff4f7ab99d8a1a4b38d03cca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023474b1018c082dcec26fee58c85fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f427c00414514e9abd75aa6393d030f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad4219aa92b0004bf77f92e989e8f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25799ab8cabd9cd50c88221764eecb9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181a35158295aaffe434c0f1a93e4d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d45ba3d025d65353cdc74f899e31821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af994e0681be0edf14ff055579270eec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0c434b2139ce3b6720d53cf8b10bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172f7e2a92e41564bdafc4e5561c27c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07384dfe7649bc5eca9cb52397ec8cd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0adf98e6e991860b5f81f46ecf17e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23f8357fba1c7d9adf615fc4601f5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18449f81bf245c74e744b87536407f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312ac3ae7d41535bbd8f7f930ad42ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfc8edfab5f0d0e0b0fef709d51f0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9761020b255fec143af28d50a93fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5063615676a1de9f225702ab40b4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4583e0661fbdf7494ebed74fc1ceb1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de7c5373749ee993a76a0b2201546934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcee7c45f3ad956a6f9b2bd2769efa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ca879d63bdcfd2174a6439a2a07ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebfc4684caea845d69f1651cdc09e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681386b1a9092c5e2a927d86f3cd938038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d07eb35a59fa85e41a5ee4bba632cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2ab4a837d89c677bb832e5b68d16440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3a72cd4bbe8d11c0c9386f8fa85ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1f622f73ab41ffe906a27e273b3c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b863b446186979f23498aed3d535943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50f937cbd8f3b2672096d1d0ac105f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ad4da7a2cb65eb278090b5e4f4e0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea538b68ff594e962544f3650517d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce9655f82c482b9c2d8a4e2a0cbec647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7904a25097cac19f6ba17d416f164748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bf89934b2217cb8f698b5b4e6fd4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3aeec526fc4a0725a3e874a0c327df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bebfaa69aae4e6f86f06565e8b39351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deada85ca90a369c79dd4871a682ef252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eda95f010fee9f86a1fae9c93234f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f5f982ca6c9c4de66be2b0a45bb1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f268421a3dae118fcb16d1143e64c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a291c19cd09422ba4387763d6e50156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d4a657698a7317b4bffb2f9e1bd8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe5c51142c1d17aec550d31d548e3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c10e94cd15558cf480ce9a8a5b03b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002195f6f8607889b84d548392bbc6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58dda3c078f3193f6684040d6a5c8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5f7673d7f3d33b948f9bfb9ce7cff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1761a181e257d57c626d9479582cc4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868bc626095d45034b6af530cde277164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bf6516dc49849be1c527da4291c0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbf46aeefc280e55b784912a02bfcd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf1d2d8ea0eb4e3bb47230c9a78a2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48657cd6ed2595a07c0b082d2b46b54a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078f03d5ccab9e5b68763d60f73406469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad639f58754b805b06c34eadb456833c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c845450adbe4269c87472308658b6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db13c1870eca9d2f808e6ce4a03321772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219e1939197c87f295244b812eed37b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62c6903e352f2574f256be6df77dc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6f0c8b65b39618ca7e4bd2449b82475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5232c83bbb188cd8ff2c223282b822876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b02f55f7d530a512e9d248979a38677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd69179f97f6e899746af9bb79dddcf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f68e423d5331a5d4384e6546a04bf179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8213ec77c2eee880fa7a83730b718080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216910a8942036155964b34496e691a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e78a620108b0800cac9d098523e7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d5cb55274713fed7b15d4c821109783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af87560d990cfe644c776a4c65835c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f622ab998223f3388a9b674a7e67f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfee335c875a281bca75758946a83b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a55fdbb2a695a8eb3121ceaa63108c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402c3095a0c4452cff2173a6944641288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216120cae0e53da299c3c2bbdf727f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae0642848e1e119a8960d68d73e47b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79395fbc0e21197fd26dee66551d9d6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a2144e08b3630a2d3d107ec6a0ff692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964789e772bfe7d56dac157c906ad9af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a75b92c0a169d95f8af2ea4131018394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c32d6e13df60eeec334913e119652495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0afd1b0bf729d90fd741fd3c92506996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1fd0dc3ebb8955e94b758eb91ccf797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d6ed03914ce321e2c568e04b1cb4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70826b9a4bb916215048b71ea152987c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a9cf5aaff03979f1db1f18468c5a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ea2d99ed4435af35c0cc6b635c336101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bd922ec1a627acf8cc44e4d031121102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9c3e3a57106cc28b4092cd79d2214103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b9eb0ea11d1feecc055a69a6f0f40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476895918f2775429fd02bf9150ee52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12799dcaa2e6153f191799eae308e4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb4d0b424e1b1fbfce7729d6ab5f9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46a571463734b2dec8099cfcc2fd5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a77a6e5567c6ef474cdbde44952be6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdee0d9f58fd0062fd4a424872ae2dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169ac5d2e144ec508f8f86e34b203ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f007ec485bf110ad4ec932060fd777f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcbbe77172176c5e2706776944ee1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d06d4cb3544bc8bcd34dd371a64b6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a7e419688cff2c88462a0a61b1fbd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0a5e9aea42a3d8025527f873a0ee0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3756147c4636ba5c73afd086ac8d3cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7695d8d00dfac41ce943bea95be2b56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320121a8fc316ad8ff42289a2b8af29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe93b55ab7932671178dfb08b84895d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fa35ead3f90cf89585999785562e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03975f8a33940b31579a53bcaed8b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb68e8c322c4cc810d1e0be279307d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29afa068b3d30e66e78646c1e9110d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13b9ad572697528b79b2db35d5abb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69da7affc78081fde99235f579144c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147f8ea3cbeed8a8bd1c8adde6c2107127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d0aa6481c23b01a29c6e3282344bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f026f6a8ebf5b5c0f8b45e56ff69227129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed8e7876352b3073bd3be2ed11f813130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e5e166424de0d062f7e973420491e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac84f58695413229a3a0fe2ed2a0ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42641026df9d6e1f3947785704c2d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f68996b82d6f05f96346dedd43c50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526fb857e6cbd61de64c0654d235242135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38e402456493348baea011f574d3a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01a8a9fc5f3d197532afc350dd4d55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3c21c77c3c9e4867a395f39eda3b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11468163935aead2c38acc640decea07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfd2e12c099a321db27f98865b5c1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b515c60ace6536635f7565241af7370141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f683c688ce4cd66200ed5acf1afac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082fee17367c4cc3357125665460a34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e4203af16832c1f0963604141bfd0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7595144d9ff685cdd22e4acfb4da8b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50e01692e026ae213b7a9264cb36d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1d04309a1abf72d1351f6165fe727147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3abcde1255e6c13d1de3e325c0dcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9eb8b764a5fb47cead631edcf9ef3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecce795b4f8c3296b1367ee1a88b689150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc686449b834fe2619f6a51471d2c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33518fd54d0f42e36c5444031ae51892152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920d1f3d29537d2ee89ca4a7e51dd91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9e6e71a4da3f1dd4504f70605a344154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cbf74a9df331832d0364046f24a13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35bb81a597376922012971c0db36b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82768d70e5e4d100090a6f7e49c96f14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98576d6fdd7053cf08dddfb4ae619591158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fda312cad54a18fcf74299eaecc8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f35b18b434d5efb783bff9fa6c32d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eb259c7452f230d5493725cdad836161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1abb5625bc95964a9551156c3da21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9454409c4555573ab01101d01e4619a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3162b7366a30a5c8d53b2d8af9283164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9810be5d32f2fe8a83f90c1d2484b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010387219027ca43661de27f07e537b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f76baf0920f702082124b96dc15ad6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9ce62e3d53bb89a7d827f862c4bd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e24de746577c86cf6bab928ef78a1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a85a46e522811b596cb6fdc290aec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144885856ff4d0775dcad473f53162d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd48ddd8ec756c29e8d1d52a19ac260172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9934183c99fb0c72594faadbcb87ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4be426a270ce7a0dfe4e039c38f2c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe95c4231a1f9d117568e7b8c65820175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd088f65e3c94abadab321280e6966176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e14c3c2ea82331b47933484b80a1e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ed81a367f1a3344de39f7a6d980b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778c3517ccd7536626e06b46dac4e7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba864e1693d3675b634a03243682ff0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c12d92c8580708954702249f09399181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c625074a15c01ac370984f024819e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016d5780350a48986d6362e5eb5736c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78dfc2b428653daf5889d646dca4d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2a02d39ada0fa11470ba4d6144237185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68557b6aa95e95fa0b36c70631299a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf37814ac9123d471846e095afafa70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae7909f2832ebc2567635dd91df132188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8de968f3f08a65920444cb4c60f531189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b6153e13700351fa5752220225165190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8392e4e3b769c2684495cae38fa2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443f4ba25f973150ea6264ba1ac775b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d22497236346879627720248774dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b89d009ad3a3d6c21b980dd33815b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffd7ca9e525612ccd93ec9cb70c431195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4cd6eb0320f5e060c9f7aeeecb64f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b9565d69d47c5deeb04e4686094db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126cc6512d904284672d69164a27a43198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2eb1dcf6f0b63cce7c4c3dda75ee91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4af5523d801c19b66b3c93021a117200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a932926ecdc873693191de6d01c72b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cd4edee41589ff44871623da00c1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fbc68de9dcfe003bc790a3d1b9a0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b3684913550bbeb81127a25ad0f72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a22ab6a9d89c6a8b766ad32f5de68b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37278a4c93466e5eefd1051d138c9ae4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef480cb9294b90d37f516e51a6c1e8dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711953a376e17b2d47ef19dadcd2c10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ba088964095375d380ab3354acd09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b08effb0cbfdd17cb9730eb12a2169210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bddbaa2483c425e3a6bcb6876db946211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48a12c2356e09d5cb98236a46fdebb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dff4d6ed17adff341a43a9e07086c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b9452c2d9d63b7348b0855c894dcb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb234f58f32f6862603695e2244fc1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c7a17748aa236064cc8f032aae3b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe081a209f98c26aa191948b91126937217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4385cbba971e0ba5b0c74ab7920716218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43245eda32720e7b5c19a4a9ef3949ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd661c617eee79ee084e94187d5d2619220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5e8a80bd498ccd704274581526543221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69dc9a5c11ff6fb0cf8fe588084688222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac286e855afbc3a3f3c8760a70eb5105223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502cf24964fd662796a2454b233b69e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5d35420745d248285bfd3fab5ce09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd82bcf7ff6babe11828b45523941b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82514cdc750e3c01b9b3bbe63c7b71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f8e91c49e6eade3eff137f847b65a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96cc9d27265dacd9821078503ce1d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef403c22f58b0b912dc38d5930b9ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406466b0f1ba09b9896e5b652ae5d21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a560a6d4b32c998dbaa5f736bdf801232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dd0f2bc795f3ac56ba65faa6bb1ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc650d3e0fe20ed7a9a5110ccf658226234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efe8168c613937b253f0d269557f3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad65022d63491190762b514ccc5dda6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d8ac58997f3e7c3fe80f8ed5b56b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd63a9bf2d87c763ca1f295d69fe197238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa2b0212b57b68595ec163f7863ceb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7da735879f9c1586fc83cf045411d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e220b0bc6a967155de69f6a9189bd3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd40e63d2f61d17280b3873f4e430a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41abcc9734e30871331cf807d3197c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08decdc8a473eeefccb8832bd01c89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0207d764ef38f9607f4445221ba9361245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e73caf5a412cbdb024fad0eb4311f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa61448dccd8b476f172de117a9d28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671c6753829980e995ccda1ebcb42d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7acbe32bd7c7c119d916d785c84a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21966a3cde3a9ef99fdf5be9c2dffbb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d7291c3fd235cd28d47240fefb341251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90add2e9defacabf20cd24ec82d8eb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19c1fda484915b8496aadc199b8594253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432373665748665ba680b2182747eb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bef4e1d69ab48c9b6204ee91ea584255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbd3cd0b409bcd8d3fad184078e815256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d44405fd21a5554bd7fe05658c95c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57604f0fece0e91fe65fbc3b514d5075258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cf342edd4a799b5d57f6fda2c06a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b2c7b8767885e2b68067b6b2e9fcc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867d56e2e4159b1721ef4f17f9f4ba8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b626fab172dba037bbe899630f314262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba5312ee18d70eb7099937df567391263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89529135508efc3bd4de55114a58c3e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50933022128ce61ecf249aec6219ccf3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26732d5cb24caf42395126baec2b440f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566a2263cef4a5cfd1befcde60b9197267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250b71691825bcbd04ac5086be63bdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d883edc362ff8948ec5427866a2c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894cb442f3c560849f396ced2b76a1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48718025dcc1298c3063779e158858271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4140c6e35cd821eebe08b4e61b02a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f62babe4e93fe8a44883bd51909eea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecab3a3d6bd31dc8e0fbc93e8c541e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa759470338a6c5397fff3286018ef28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960474cccffa034180c0aae9cb2f831c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67666a98cb4e78a842300b4b5e04cd4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbd6c27f1cb83d184f8c2821d7dce1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dad23635b1bf66d6d50d292691341279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df9dcc81e105067a1c0346265f2946280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073201bdf5179df53693223abb6fe4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3b072bbfef5756d881d50f41f9115282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f206877e256736a0f6643494086ef96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81866cfe72b1251dc89961868840c9f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7fa49dc00bbaa640b355b7c939804285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26098934820f133c02dfc207021faab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee08e1755285d021fdeb29b2538d0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e871f194c30c70c9208f5a76c0e89288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>