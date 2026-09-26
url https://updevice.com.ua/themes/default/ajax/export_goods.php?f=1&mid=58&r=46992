--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6650cd21aa5657e318f03d6b1936861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c35e6c34734a6b99ade33503f82452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528d11a2fc8fdaeeb1027164917086b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9406de5fb361d8cb03478a3bb1f204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecc45c18627c0c97034a8575dac9d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5addfa8a9e9d55809bb4db71c9de726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ed2c2d73aee7064dcb898aac217457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95170a78dedb8342ff0b2bf703ca4eb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e38cba48838a7a7fd293db9cc3e0a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37311e74231484986669066f0b94bd9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bbf824eafa0c89c83316643de7cf111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d81ce73901edb3160ae1933e941c1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870c83f5e3cd67e078b5312f16deb4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894a32cb45f9912e76390ec53d4af5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8104fed09d7a248b6637be8a6f3b87615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76aa7022db0dc5d74743ff517fb60616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aa49b77b496056e584b45dc39051517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e67ec2ac48928c484f39a078ab65ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b782d0e3300a6bb4a0efe6584cbca719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c3b41e0e1c2cdfb1e45b700f83a9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b63ce813b771d239c2de1efc33fce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74619bc3ecd1f72d88f01c8b6135720d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391945969b83c7ad9fc18f93742f6b7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2265abe9ca20b5e6d7d45351072cd2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306873519b74059693137cfdd08f61825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ae26974c4ecbff05a33163c4f250626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bb5337ad32c5b54ddfe6bc222e61927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cded9319ad8b0f2ce1c8755eacce14428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ded891143709f44ec31573e21c99c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414be40ab92b9909d4e2cf48100822a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6304650888356d1968695719f612731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294d3d3f826f563c570d690997e8ebc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97eaa34ed7029577cea4f8936673e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1562d097039a369dcede33a66db7d7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a75b99c9625e039bcb61fa947927f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5cb04fee5ee7db2facb83d6c50d3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac2374758086d4cfa37220259f0b1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a318a6caf6638b8c6fa9a9048837f2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fae58c7203aa8734027cac126099c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bbd7d93b82fb335150207e27a3b1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b562c441edab81fc3cc09f7d4a21e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e21d4a9550fa8daf08f27832ddeff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa8307a0f316206c3310dce539e6c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46658d0004890382335d2f5e9551f1b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a0b4b442d66649f86830e5fad6dd845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da917389f024f74581e277afac2d4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10107b43acdec1811ffcbfc2e02c832c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5b4438d4ffe86cff4b3d607926e9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e91807adf45fbe45d240e30a57a4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483e551ef6b73225361c3c3723b5fe750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c852cb2141dd4621a52c6adf714ab0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36799de40656eb36535731743fe5cdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4ea9e067a91bae48f252bfefd0e4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6d1feaad748b08dd4e5e7e6ddd3c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e57deef8212f7a4e68fbcc35ff3b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488a84a291b081f889ac0b79b87c89756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe54b87c0a91fbe1afb501dc2d6ab7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd49af0e5a35449ce801f713353573c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3481b186569f5810660319791e57ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499a5a9844414f12c514d7f7b77a71660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa88a8d8b96a48475d8c8fc4853659c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151387ea1bb0bce9ee246bb51e1bdce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed32fe73795cec32e4048ef474514363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569eb565d83e770948afb100b1acf4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff16cfee9465c62857048b121ec2c2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97d7e021340a461e57d3d7b1a73ebe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042ca25384d29502cef6901defa029067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b5ab97d985f529b5815712b6f026c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b030697a312d4a719a4dae4f9c198a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dfb1b07ee42713f9410fe7495693070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3c7940cd640bab7e9d6e3cec8d15371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ccee694f96ec8ef43c902b6bbc6a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac88f3aec8cece98fde20fc8bf6b00173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b75cd0f244ebd5bca1a69c7f9465674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35522436da3e6be778129a345b8940c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8762013d53214c14d0454fd66185d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421edd90ac5879c8cd10d43d3b010e0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c484ca37b6a30aa75f7b1b85a1a71b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae120af5b70cec32e8b4b9538622b0ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93da5d9606dbbbfdf45f4d76846c3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e59020de9203eabf823520c6c949fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a724036177f59e3ae4317220d371a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c976079b4b3f2acf625b69d52020083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ccc7d3d8140b06e88b6d7d1f292c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b307c0e7c6d4f22564e39c6e89848b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21008776fc611791be98d74c2d245986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e808ebf7c61e1bcf56cd59802cc7b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd2de1fc3bbf7b14ecaa8740b3999888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e43e28aa35a5d1eacc468d6be7da7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dec0bbea0dc6b69e07f1b51ed7572790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d8a37cac837802fa856af3cb0522a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24842960aa03617edef962fbfe4e88c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372d42d6294f74b7fd1fcd2fc8e7c2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d4cfef2c8c08ada7ced8eb710fb5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e1b1c789bfc7ac212cbc093128eed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c530ef6ddc613eab0cc831d8f08431596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd840f1844f63376d0d71cb41362f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfc03454056d7d3abe3a9111801b5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecae92668bb5726c808d8a07f3d14599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bcbb36d874379cde9ffba572c7179100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee371ef01229d5fd469fc0615e0dc21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ce35370c899041f5fe977207f7fb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8941a489299eefa983663e94ad5beb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f34a489485fcb3180715215681d77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71fa9ed7eabf739f7ba8037ea8eb6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e4811870de3b8196d732ed491e322106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da752936ecb4a4dd591c76ee7639859c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2420bcd4c17c64c7fcf912e79c85f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562c17c199b89ee1fc0891567049829109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9ca1d4f211560df5d5437e6cf432a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18b176b42b3b103019db561292a945111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c52e5bb6f3a853363d58dd20513454112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338266b2ed66bfb5a7011fd3bcfcf56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fd20b826ee2ada20999d70e7f3327114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf545b6dbbfdcd9e9cfce8cfc4ab5bb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88a34a6b25497628c41cfde635bb6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62424402675193f2d337085792839f12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c412c35cf7a1ccd8865dcf75a54b9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aa6f92335b10a68640d2bd6e03212119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e9790a6e92c7c863294dd436e7ddd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb4be3d43ebbdb4eef50d6125a310d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb8018c81a720c10db817f504c9121122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55c2ad6c40c88634ef5e271c4a4f01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751c6aa681dfafd4b4ab6169377c5bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e428dacb2fa4b7cf46f0662d2b457ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85cea11811bb0350ad7586873cae06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947373ee0714647febb9418cea9e5178127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808b243d63146c1da8f466c23185c17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b48c26f4ad1ca70945f9f2088e890129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b757a607e24bf5dce777e9b1f76a32d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b02035ff61d3670fe0a5399b5a7a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82b8c1e7e9e38731a17cd06899ce14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f06f9d62a97871150707f23151456133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621a93c141d0ac89313868a57a0df6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811356cd533ba1ecf642c03a1b637be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b18a4bbe00c0e75b09d2ca55846a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad35bc1e44f14fd9e58f6a752792afb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157818c33681ddc9e350d580d4c532ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff74d1bedd805699253d77dd51581f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b020020ce743581c8191f463e26fc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00865eb7e245c18446794862ae0e7ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aed4996d076155ce4c406379a0035142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf499751b63fb4decc33b92ea9b89588143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6c449bc573e32ace54f10c25179bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98a79386d36afacd08294caa938bdd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47f7225c4ef96df0a0692163bc1e98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc85e46822652e6504149117f1dcd4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3b807b74ff1a5ecf3cff03dcd7e0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8b6987c1c1990aeef4d261d8a07a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287b0be1fc163bd5eb2eff2b958b3b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1660c4da86bfd7d1f4bb7dc05618ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914466afa0c030b57a57c173a569bfc3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d56220829ecda10d4f3ffecd82691153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6564e2e69234d392a26425c7f892c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ab4ca8c3a8ba17b553ea9163f4c31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba912d2ac69bc4fc6dff19080e14ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158d0161ade44cd4c2ef9f60d195748157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8408e050360fd9e36760c414a74a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabddcf21cf637a8157817b62f597bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da753fb6f9f75453fe82d4428ef3ae4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5342fc7557bd0892f35fe8fee639c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3a14fd66bbdcf6d62a8690705dfaa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728b35ad4506f9074e02ecb761e0970163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb270eb94ba146a79475cbb7e6718d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a5e0629f0d26a0c3a687ad5e2d4cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4cb1b663cd2ca42db4b6576a5b83b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b29c48633ff7e2d41b5bceb3a7ab6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b080db8bd098d084aa5bd77b97212168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22da3bb79fc8ef23fe2ba39568caa9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb2eea764197f37286a9f121d72098170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d91e7bee432629282f63f3917b424171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a8349cb751cce594635313205d2f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c09dcc156fb0e67da36e67758c29c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a32d2b2205d9fcc6cccc3ff0adbfb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ff349d121e0e110fb4c00928d6e24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aced69db5e2a5597c56a1eee07d5d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5022436f30b81bb6c106cf443f24f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d239f1c4c29fb71ca3e36ee5a7ef3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24903b4570c2e553c18d5f175e7ea7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd708146cc973559af72fdc4bb8105c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80875b912211229933195cb5498a510181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0f27f4b497807571d0c90a29d1616182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd94a6bfc975dfd94e1a12d31daedb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c3820f58fa90d9c567be959a2eb1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947ea803fa2effb8f4ece8406f6398c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a00ec1a46a25ac47b54717f4ef4a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffa41960b598894d18c07dcc431af0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047e2d9032607036883fb296c102a48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80cd87d625fd40d828d1a0ad76a62e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49443c409909aa1ab0d2c72af6a48426190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb564988665b0bf3d5e2e9d200c5b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0d0b0c70d16dc359bc2f5eb822a18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da741f75be34ec3b9dde926ef942aa21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671286987d4ea116d9c91e51108cef79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745ede23f1430e0f16ef8c846eb7fcf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e76a018d9b6aa154e5726e3635fdc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84f6548bbc81a4225c73093b53f4a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbddabff28edcfae6e6ea10d0f32f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa370fff493a54f9f8f16042bc661694199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21314c0b228101de5b70ac302b20d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad38df7be61658f91b5ae4ef59ed5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05849b0674f5771ed354a6e8b372c1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc112ed725e5671029096d2d80b04d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c349a0fa790175f6f647871ae5726b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf065db70914a0482fa5f754c29a3c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63cdc422873a147b75b2571b153191206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f829a6df3c7d58693385eef0f3eba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5e2024b32930d6ddc035c1229fb63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192607cf03ae22becacf63d96fab4aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcff2e35e1e0b63ab334f76697f0081210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06c279e993aaae48c6d65babe8bcb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b78d4dd854c8eed2305765a905fb33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e80d11bd81dcad9a368f49771fe69b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea91cf922104e6286a48ab247f834e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb1184fcdd1aca476578f852c5cd24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb595c22b729c0e71647d743fdfcaeb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dec1c9b08eaca618b2697b4ba8126217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5647fd00b96ab6f9d1e4d898c17d20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8ab540f2f6626cb9fa087d6848d8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aff6508bdb74dd82bf7641773900fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46699c237af7e8dbadc33ae6dbdea61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e040d31a07974f610d03c3dd5af95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8184c1b63098d31784b3b8240e0ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b3d883f777020333855ea29201a57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac0b7569fcc7a57fb3f9c2bc7073f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7d2008c4e1cba9f7539407d0dbe67226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e19a98bc1b2bf65edbe0a707f3958227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0df48067d01af30888aaff52ff371228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a80de07ad6c50fd48cbd1e0622a940229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdec26d8fc4b8726e1e6ed837032ca8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5f381128166bdb5a4115935f1d445231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e566eabb78bce5d62c892c68e6056a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada49a30bcf98380591b9107f9c47210233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd7ce5ba75caa5c5c7f5fcf5b046f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64e69cc8b9b365c7921d083fb06f7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a290bb90e0a5b05c8ea10b62d291ed9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80da09bbd1b7660bb5fcac1857493bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8c651f12992ce9fd1e4c43764688e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb7d1afee2e58138e9cad766092e7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f92d807063db65ff6dcf2a50e4b32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8be516ebe763d93f642062b3d7ef3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6164913970ca5da130cb395ae2af0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791991d5cdf2271fc5e75e71bd3b56e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ac1fd5bfbada7c93635d813a7a05f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6689e841a5869e6b683aa52fb11700b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16562f7e0115e86ce36bbc2382676d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a6785e341bdfdd69d729973f9fcb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5559771279eb108e113a36d01c3e4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87d520c8da3e68fb2f388eb87c8a5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2796bf06f606397f0d91411cc832da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a3d68939bce55c6ce6e9fba47d44b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff93d1e23d4cc4ccc6a8c1a4e582af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2a84ea01a1fc952f2456a93c97bb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352b0d95efc7c06ffa80f0bddb55e80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85cb11a11fd6bafb9d55bc8a150bd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c254d349b92286a678e012486fb8c7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91fe20733d09f4d9bb975af01e1d16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5416d1985999343dab2d321ddd3983f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc254b2125c56fbc1abe5c2b1f4e561a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122edd25495553c442e4e04083baf77260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631cc3bccb67c4e4c1fc4a368b98e92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dffd94798aa4a5fa3a5b0be18aa8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca52821cd4542fe9937f563303ac6c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce71b7f59b44b648e97bf029a5f61f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c4492f826c78f02834bea994fae6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d2d271c305bfd412a794564a0a054266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4168f0113ee3a3dae97752c9d7469a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e15985e2812747c10a6977fa8e8f2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719f8c25b68a18b0ed4012d722e19f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1f843b69bea10d16e8df2464c8949270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ea378469a25a2ca9b2721231bf13d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c513f33593cca547c1616de0914edb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea0877c8b48a291003f6fa3e563135273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb20f19579e65d4f4126b22712469fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5f33363230c4d54e605971d777b77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f56848f883ebfca877b0aa88ca467276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d142ba619ceb41f20dac28e0de61c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ef58405e69d81d86dc757ddfdd258278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6c9ee8a7b749ee8ad0bdc8a03a06b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba2660dd06a007578abeeb1c60b8ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb002789ffb2bf4688f6cf86d4937f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9e8d173c231d31c812a732ed356e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce87ec788b610ae55ca862f6db4d76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c203d7259d30385ac12ed48b3c3c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716a7be20802186fa6eeaf7a513ebba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3dd852db37380245d5b57a8ed0df6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be885247d9985d9ca35677c71bb66580287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a0a5e1f2d336a124d13074fa8ad9e288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b97c22933f530da3762330dddaf5b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b0a423b73dec28650d9ee6de574302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7ae2ce98111429a5ff2f28442ff033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c2cdf14ee91e020cc2e684eca265a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457a6f5c9e7adb8ae17def21f2d2e475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d1a5686afc78c04c1f7842fa711756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d9fd8fae1599c5aa55428007703d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574409d4a4d68dd016f0552bf2d96b288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e47bd60a88e541d495a28826d668a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f31caadac9261f4a264a6babf667310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380b3d4d8874f72bc46486b9a679b9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d203e06e60ec0c5867b530a32ea9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777baba268f231ba87e9707d0ed7f3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30665c866f40d6a38a20d0fb2c9b2f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c793a6009778bcf379357600cd04fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530735befa3649ac05e4949c514cb97416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59516e3b8094ab67c48420188c5e315217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3144761203aca158a018a32a1acb6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7501477c9058a3dc1602fb876c07d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbc5e92af23b1f58c6b2acfe7837ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a69e67c7194cad4b9e764de0b97f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec43a48fd7923e94233b8640ff4f30222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090596f366c74d699c2d74ae67c316b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7c0082b0b8f08bbe98cd88f492e1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15210aca752ec7d8abd19a92fb758d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e41520cd79a69f8498b093890493d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba308808d3b91bcecb413393c1cb02f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007966cfaafc840ee2e8b670ad4bd52028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc237e41ef93572d04919d0f859b6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eeea47cf2ed7fd31068fa767f3e97e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351387b31451f46cf85ffc943c5f489d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdbdd58aa0af9d508912c8e6cfaaeb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6245db18d23d437e5e2df33121d9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c27cb482ab7429569d78ca9fe3931934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161315d2bca56461af35b3e76bedc1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169dc42ec9938e966a0990bb40c5f8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c00e782c7110cf88da5c906c5dcd5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a4c6ababe0310fc7a779284d8079038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652eb4ef1d929b76127c65185e615cee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adda81ad62a16e1135335918ca7344040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775123564f416e6fc6500ea407d1348441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a33984f1e121943fc6626625abb73d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b527975ebe4951cd05e5497923ba7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94a806571ac5fb2ade773f94a8a3b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbdb91c1a96278742dee0dc34b920845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585c1f9c354aa1bb5c346a4c367bf6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb30d1a4e3606519e41dc27848cdb5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990748d1254dc96e8c6f309be3cc010948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5266dd431de948027dcc424fb4ce74949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89279846552f787287d445eb75927250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1308af54398f45694e9cb2b019d4dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666d0b6062ca636f77456e53c3adae552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b98275fece3c10cccfc283546c41de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9e804487a7bc95190a7cdf93b0d2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a20836f272da62c2b880d5fd71c8ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f72d431bedbb6cd1c558a2c76b8ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b53b6382fd51b44f4c1f661b387d2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e41e4125f084f3d87e45e58e6e81858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235af1121206b868ace57bd83726dc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a172e2b2e129ea1d91eb00e429b8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f520195b04d50b6df73a4ea8cc5327661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb9b0eca0cabf45818285f6148586a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9f622b0524186cbb58dce83143d1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfbd112228aee92b8a4892d966973364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f6747f8b3e84cadb5babb317b4db065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaefce17087fe385d7357bd66ee75766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbb4f18156fbfc013dcc91863aeb5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cecca9ffaf21610f60006ffe32e7c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0eaa8270544489bcb946e7323547469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38959f38e2bd3ccae4cc34ac7d99632e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd490f1759fadaaf744cc52d1b45f88071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fa81dd914eab65ca2c774a4a7823072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51b9e38e74e287e19207d6ecb72d1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881848d843d63d1f8135570ef9033ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7518d030997ac1dde9c7b8350b1f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5d465faef4081029b77f6572d637b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10fbd79fca9e6beea2b30bfe5c9da177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6697a44c27e72afd43a685d73313e7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bf38c2195f5e91a457cbc556bb5cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc1499c936573f4a3e6eec9f55cd3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58666a0f5a6226651da2d625ca170081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7014410e4f9a494b0385cea7ef7f0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d90884137da1235f5dfad7dc5d7db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab052bd7b6fbba013e43edb315404384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddc6317f26ba3911646d7c87723b7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c847780398597cb3ee3be90d32fcb0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db474b30f3186078ab1f92f083fdef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42f02bb93c6506d2f87719acc0118688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644d442e9b7bd53daafcb537fa87e5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ab34d1429a4a5679a9693ca8c7e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd680b685af49cd268c282d87b0cd6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc375cee0c04337166e5a1eb79a94492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376af88790a7064bd84d1376e816dc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd72d5ff8b4decee7249896a55509394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dee3e07605d022b5a4c25393f5568f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf981e6cbf50f13ec260368953b6fdb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6530b38b32a3464f9947709356794ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dba99bb8c1ad33950c08a75d2051ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2b98d07daaa22cb5f5f367717979d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ede3e45e807284447871373bad2ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472283b3ef31fd97399423da954971d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58d3c9e4e5962575b09963f35ba82f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5b557e179c32e0a68c651aca83f06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b6a8f52f9ca4528569dadb16bfc6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411caa73c1adf7559ef592003dc2d8da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367805b2d6e9d6b966428e40aa4e53e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177f88c3027d6921df3f9d55010277f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deae6d381f25289444409708dde191c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbc30d7f558ef30f8cd95f0f36465a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7d906acab0e1c7c8d7d2ca5041783110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bb6ac651f614510436905bb77c328111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010bf8d3dcd04820dfa4b378bf1fdea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16c5529ca05ea0f2b777a4e275db29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb033ff5393ca928a73dc175a49a25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bae6c32f4e325663f9f3c78b86596115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bdb1eafdadfaf24dfc52a6de44650116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c741217b079ecb9e970f27bd694f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19957f3989777235431befe587acba93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2edad883e19069700e43963d8e73bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfe470e9745a3fc9d03e6e5b86da68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc273e77710223dacb7e51d44571e12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e873e683c629211dec292545e514bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8da9f72e3318cf5fd126a705f11acc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1113ff1d28a07732cc3ff8b70aa04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcec35e2849f50ebf9d0041cb86f0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6814f2eb28d4205e44b12c0e40cb1f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2713da931156ccc0e166eb8a5fdf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869cdd385c6470ff903a55635138d6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0915b3405153d39b80e6bc882245f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43172d2e8a23347d69246a46ebbbb53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3852207b7688975a6f30357217f2f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d494e96fdd0ce64022a05e12cc9ccd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36733583fb183fa3665070879adc94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa532b1442194ce1ff5c7dc7a5c95b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f762e76038f54fb2b23077a71c5f0b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e00b30a576fdc5a6382241b13370f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaf1f4930c7dc2667ad61b772a68ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54585d603623e7a602f4b536bfe70e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d5b0b4f91550a0b6b329c69e811b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369173c522facb39ca88c57489e6ad9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91746730e72066ee84de9d18c4fb21a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c24bef206272b4e54996e76806e5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d464eab5b5b14226074189408d6fe4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c56555362bd9978c009a7500941169144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63770c3f45b0e5d20805ed3906f12df1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdd5052fc6f5bb587ef94e68b2c065146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c7715760607b1ec192073148600eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf89906220b94200796a6a925a980a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75c5693792169e11dee9cfa25a8864149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a161b52e2966ad46537a472fdf057150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c542e0acb9ccc19d35d2d0bf3c781151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8470350e4565607d6beef7e7ffde54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d10ab8bc5e658d38974da8d52c1ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f71030f6aa795f7f24477f7f7826f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20640157a5bf24e7b0df7fd675bf4b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d15b7c594744dc060e802b8a74079156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9839e0694e86551dd33dd45d52fc0a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33a1e994836fd347bdfde05b971513158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9550c3c0a6bdbb4193bb9657967b01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76ee4ca5d921b3bb6e14ef38052810160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca309cc7855d218b86159ae1732f157b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13cd28e4b68a6b3bb9f34d9d36214a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd37fa6e4cf82f6b9ecc8e8a3e39d3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b887a98b432faf4afd53482a11a7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96b525f10c2269fbca8f233938fa0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc2e558230ab4509ec1b7a859ce12f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a686b0846448798c067f83dca3b5c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c49f12174a2f9030bf536e369744f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff2724ec01462befdde3d45353f380169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2437630d38a8ceeda05e317d87bec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca0d3e4c22166d44e6b6bd984f4227171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78160552875dc8fd188cf1e0a059f11e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298e13b2c462c47610b3f0024cbebde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26a449c3b4a47ee9eee59d01660aa3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a34878d9ddb2f64e6d4c3a1f8d9e2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1d070ddffa3d3ceb097558b7384aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056bd830491d0c075a24499560a1e2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31a215a2cccaea85e87c6ff4e1ac9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22548a4ef0165ed4737b0ce5d93cd23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa48e6ab3389c80238830aac2acf0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3856261ac176c84d2c356237818060181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fadcbbd367aa3aef513028f8e0f38182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2d17543b57e83b32607207e2b2484183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9f76e829c8ba3a6c7876a6fc17740184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151b10648652f7f81c809c0871df7bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea91fb94b94b3e3e6d9cb3864cf7af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6126e5e36b81b31b632f4bd05a669b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb9ce7ee57869aae59c153c30c82bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc76ddd8590dbcf08da48efc4123549189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9788bb48117dfb617f4335db0398015190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb749acce8d5ceda6d52ff328af2dab5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfb8c89db47813d36c4423b48dc7fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b129ed9b34543099b17c797fabdb367193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e94b99be28452b69a722f10296dfde194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dba0ae7b3723f6fea954656d554016195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8dabb917c2eae00d08f7744bf5822196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18104654c6546fb572e928a6f759f4d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa229b1776848697ea099441719de73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f84026ac63db7194ee7045886d3639199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752cbb1161cf5e127f617fa943f8e6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e723073be47e207cc3551221908870201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884114679a59764dae030fd00bcdc86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70974f005306b0076169f5ed21c147f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdb6d14033f7e0d44450150f308075204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8278e756eb57b8700836df40faa251205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b387cd6dcc8509438ca7228c8233cf3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d8559096da0e4c4b848f6ea04e30c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13997018510d3ce41a90e22f2fc070208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ceb348ea1268461ffc3bda51ca4d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9950bc0b143e8abcbbf0c351be19c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c08b3e0e7f3d79a9299b2f6cdf3730211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3dc5047208a8420879c1bcf01fd84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1394369db766e2840f6a254dae9405213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6aa0ba19b09019b31a4fb26d8750d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb38e5b826b0857387574d6817fc18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110837cc35adc70a15794495eff4550a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea30ea83d9f02c90a7349881ccba8cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bcc88d1cbf35dc5e3d4c8852ffe38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b764abd5cfd79d99e0c1f635561a82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdab6a05713f94e9058926911e2c73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477fcd963d4771082db54167adb6d65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a865f6fd735916130305cdf36474aeb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e56d5398301d87959b179c2c10b109223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb24a723cf03fc28222b49b0b0260c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b3fb2dbe09810cdc971598b34ffbe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cf2956ba6ac646dc86f88e3f791f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b0a0ea9684ff6c6bc6dd13345079a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3f570ef6e1e89d2e99147eea501b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466cffd93ded45c5c1eccabbd145f23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642fa21b09be28f98f3faeb0c1d9500230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01430d9ec1659f349f6da50370f264b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f12c0325132133f0bd9ecf6910d757232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f84c9cd84c4194fb51173b320e7d9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ec874ded7b576b873e288df0ca75b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ccbe85d1b8ab15c5bf4d3267a7ef4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1bec2ece5872edbdfc8a6604c8348236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775c9158f9cd48a816fa244cd5dfb8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4c7db92bc992d573332cb4f6eda0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75c1e1d235de0733decb447ac0408e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b42babab0a6bba0fbe63d6ac1df925240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01d1aa6de037bb40fc70925f40ce40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4e449524e0c7f644540afb732344a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219ec400151bf77bd4db2e867445145243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be65b5487e636c917c0dd621e899c2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216a63ea547a66e8c2cefb04a169449245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a72fba3a032260f4c863618dd448f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346359b138cb77778fefd89292263de5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3035360d387876f8276c22ec2377222248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbc89a19f0439ad50a0e0b248b73ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863a0b04126d71c5418d6fd36107901250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f753edff304048a2d62c202c0dca9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c529af69ce22a9a988a4676aafaa000252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3b4ab2b07ba5f1cd4f8d6601b773a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7afd98c80eba4bff9b5bfaeb15c81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de686eea80a143536a670a8de0a9467b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62436b9885c4b6ec077db740e25939256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf1457e41b73753d64b67522532d73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86374e6983633f805889da2525ce863c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cf1fe2e2490812021be1346aa8212259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e38d7b228b3c90c8419a42f080c4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622db8c0f59bf894f29ee4569fce9c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8089ceeceb7c4d067d31bb26f9d0af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00c2750250913857b1937e543bf4a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613c170c69f67f498f3983da7c55673264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134611faafcdcd2968a57ced9d0049b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935cacfdd5424dea4a19f0aa028f92b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb09707d6a57dc1699e6cd21b107471267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d08c257defbf966036df7006d79f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b2165c08f83ff54c08d59fb75d537269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10995bcc3fb51db0d70e4b1a7cd4d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3b55498ffe89d2481c16a92446f21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5346b36c73013a6c74761f9148d0c25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9a4046d6a4a3e26cb33e5e8a8e506273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace3ff532364ca8338f4eae4fafc7d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5115887b44f06a7beda1701241b6416275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f56f85573d493d620cf7763caf22f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52429083462e2f79d63e15e2ef8275f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13536df044e2bbfe94164e73c60425a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d05072a2681c69537c2af07601662279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823df4662b737f6aa11b1793cc2e48f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b411328969d52c4d4660de4a7ef66bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c219663964a4156756b2f1f6dfe432d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7262fc22304fa38693de0946535e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190b2fc1f8f6cece1b227800d69764a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e8fa13f36af375d102c5ee3568e8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c28e3da21f10b6b97a3fdfd8caeac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02850754f20d638ff0a5e4c22e631c09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35053495e7cd4d6d3f477777c2a815e7288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>