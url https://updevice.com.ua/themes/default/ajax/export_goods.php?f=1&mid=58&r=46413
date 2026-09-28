--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4deb0660aa9155a29aec0a4c6c467f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff1615cc0ec1d0decd96910bd9ac5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98105b47aa82052e91f21d9e516369b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7033815d05c4a2a2619381852c723f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d7460ac77e916755cb350a55741035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51f76cf59e946ab95a6e9c4e966e6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f125321ef1edf40fbd01e469973e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02667c4d67f565f5379c518f13c3898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d248d25fe6daf81173cb3692d8bed19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9022c23ab45a217356d10a758afb2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05739312aa2de7beb12fb8c3b23de311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2739ab073f45ca9674bd4b9e6aef6cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa9e786e7ec1892d6e7aaa78473c6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5abd4ffe365648a33b747cee561fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc6041d656e97039fc72050c28841615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6d7fa46a9cbdc0b91c4401d0398f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbe74afd3784655e9ee94097a98acc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d9d39e3705855af626bbc17c3680a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7c39aba87c4d35f4c06894543ab1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cc5b850720fae60c38a781df5640b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17efcda175822f4c57b8b7d5466d4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e86f3b37e0a1976aa2e19e161a266922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21e45f96ca69482ca99a4db61e44de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f010a07c3a76b90caa850bf5b8c8c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e58e84f2465333fe05bc688e7c44925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d368cb0ed8c8d3ddf34d4b53291cb1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbf3e102132bb060b0f711446137a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd65861211615e44f9763cf2b2e17a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90828b21a94cad1a12512c6914cba3b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b57641a2ee2f73ae2d027180956f3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61472f8abf5c210b024f9c6815b28d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac902a36ea6bb113e191fe21d323806432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1706559bd40a77ad3b8088acb2cdf2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bbd2364d10f16effb2ba52c635f9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ecd780b315e562bf8a8d266907c0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b78cc2141f518695e6419e68ade4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1a80ea191e2544b80f09aa465bce537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd670f27d74876d7d893460f51ece7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee7bcb2c08fb90f8501331cad0ba6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdab255720e976caad3c19506a074e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9346d2fa587f2a2118c4a7a0a9aebd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3762830aeb53b7449f8c0465252fe442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadc36a8f0c94b27a85244b616e0ac043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ba4dfb0edf4e9fa945b78a97c21d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c39b96df338e5e058497632fb0203845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5139e9014f0ad6834be690c066b77f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b0b189bbdebcf06fc6612db5c4bc247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8cdf905a108bfa4eeb397052066f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec65f7bdc9fed63189f2084dc33948049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e3eda90a43177e078b34107c1e91650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014f2b08b351615188209dcaa4d010f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287c0d1ff7eca097145f9bc3a3b89b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ddf55cb7f0552e734ba121e758c4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefb4514f4eff80444f128363a6b4e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34550c8e90f6399800f216a56a7d3d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d088d5229d64467dc6298e44b9a8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e73789139888fe317b6757c5f7f9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8127c9a3f1e6d6679a6017dce9731b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0952fca98038b135c6c25b57146716d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e001b0d786ab454a22ee4b5b1b68b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0a68e98dd9e82a53fbab18864feea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a55ad3a280ca9f23b3adaa995c4da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc688753b5eb464852f68badc8927163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b17942b6b203392fc4d1d90608d1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b37f195c86a62e0dd0ed2d179240c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1df36ba1355ac7643dc4e5ee5b51866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b9d3321537196398090848de472d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c15f3817076d704062b79769400f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2466cca86cdd582b2fedf69d1659c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b75445fffb13f7cbafd551fb2e451770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ccaf978f79c5c7a811bc18813ed4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bee1c4e26b036dea374d8fd828e97372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4f22a07d9695fe2fd8dd1645057f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feb241cc8cf7ad4cc05121db86d7e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae858e757515dec2341cd4fd5527f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfbae1fcc0aaca1fb7d70a47961f7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208a1dbd07f980a752c0005172e98b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dc1de3aa9ca54518d6c1f8592c88c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60526c0b772af4b4784c070187257379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ef88ee56dad5e50e16ed86d6739dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08a19255a2055027f9d18a872db0c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a08e086c9fb6d615ce5d1fefd8cc182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b2d41d41c36fd1e455bd10fc0150083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ef778ccdab4b3b998886d05f7129584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240c8547ca7cdaf3e82f4a66eac17f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6d71f4c2bb67ac25dafaab0c9383f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d09c801c921c8202fd8f2f299dfebd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d14352cce0c24ed1831f434b3a86b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a7c0c7eb1f4db7492145f756c34e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55178ce650d75d1c500f2e63d19829e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45275f5e6466300dde8d6994370cf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad528f916ad4445cd1059a9e7b1318d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce6450f83b16c5a23fdd11589dad9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43be8727b577e4006aeb30d074b4a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2abfa4cc763b412fd062bfc97f01e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa146cfcee12f36249253268f99265a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6998dbec469220375206469ed5fe297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7ffbe840456fbf2a90d252b8297da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952817b18ec53fc2d385c06bb3376ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787f7577ef14715274b78fdb6000e1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e592af609afba9bc25a2326ef6c1687101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145fe727b9424ffce16ffc158e98760102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e1e16f88c51bdfe46be2cfa3fbf3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce8c441916fd85be4fb03e2516ca49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5c4f2d9e1c7bf7e3e8dec7fa97fb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d67f599c18d4bbb8ff4681b97a79ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951155e46b1fbae3807041f9e3bf35a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0911e5ce16d3a2b4ed4935fe0e4ac6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dec32d06533f00847b7d61eb79023109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f32765cc247455779ca0a838106be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf94d6c7187c5bee29673eb4ee3c98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf18b9d8707a51083c951e2f2ac515d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142fe1e642f52191fefe95cf0a4e7ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e43fc566defb8bb329d23f896b733114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba21d6f46832065a9c423030d3343e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280ec10f3b7437d721008ed6ce791f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898943a96792a6ccaa99e7caa035ea0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778967786eb179e49e368625798e910118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cba74c09b376a90087ea821aa5000119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356226d01393055afd308151d9c99bd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a689bc1cbab9a74a04594124fec7e5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321fd57014ae08e0745b9b2b4e8a747122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0754978d2113d5c593f54e40b4aaf1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258c698d752cec28cd20ddb7d4cebf8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06a056d374453904ab4df22c3e40de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44381e2e84604f16cf38a15333b7f8cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711492311e77a35c9453e579c07539b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3faac75935c2d66ca98ec3b55811a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777ab8edfaa1b47ad7959808704ddaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c73aaafc0b9c7b081bf98571ef480130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7c26d4ba4ce98d607f729c3b83d3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d9fca68bdf9daca0d3011e0cf20a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe6fc1c7a82493d827254e9d9b2796133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d07a3ec4692aecc80b10021cb3f0a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990b99ff57889079f1440e8dc4ac0bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2322b08b95e43fb23df64ad4993b18e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b721cf00e6c3f015dd5a242227133137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d274b706fa12fd6784ea77c2d9dc2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9d5b867f27c5cc9214df3826d8a41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c225b54123eddab3b405731be710179140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f00f3a863ea6ad9ffbd4f92379d3e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e7ae4be9127ac5054746725acca31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfedc442ed2c4515045620868130a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19625eeab66ecc66722f5c6d5b2713144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad2e0cd28d0f367ac54dcf1f395b44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7830d52aca80eb7cf173c34bb51934146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756f4e41241cab60db66ba08ba53c37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2783c2417cc516e5f92e1853ca282fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be6dd6cb9265592463f605d5f75bd2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcbd6355b259dea39e1d50d2362f95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9caf3d776783cff5b72f1661c7ab7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547c02602fa70239c6c89472c40bc73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c19ccf1c20cc3aaf2a7f4829f90d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa9d551d589371ea3deccd5cd4ecbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065a00a2779eae2f6ff251e57d45fdf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64866b9890b821b07d12a9d9bdaf0b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6b3de088567ed9c8054291fb23ab1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bcad84113c43f7288c695eb9a1671158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409bba168e895e9769c1770d0180617159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7f7039f91f8922f9ca97f9ab29ad0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c905f302f55675f335584c928dce9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62724673cd68bf220884752d4e3bd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1267d92b28c524b5d24fffac37a8de1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7accad42cda9a7b0d69910bc47c21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723295c4f0ee1e7a7068e300b77811b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3942c1b63ae9603ce5b67a9886ba74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd55180ed414b9593c384686480098d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b67dfe3672d8f1a5622da6c72f8e08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8d2af4d08877c2029b0a947f0b4fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea67e1cbce585497fb5470a40a361b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a6b2c957b7ff6618a770e1e8bad47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572d391fe148df6ec64b583660559b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e467c7ae5823f1f232642ba8ad8da7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0eefcecc0a0484f3e67abe6fd753a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66694a773f5c515dec09702c4f60ca3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259187bf3bd9898ea6377e84b24b0bfd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98dab0d1e099572dbda3681590d3fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93884288ab11ce98723ac72ae33d513e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb81d52cacc80f480574ee7649ca0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f78f93ba5ba2de0c797636ea8e3f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbc315d4421eff00a5dd1b9248e27f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47def05ecc16d76599e410ac1f1f0242182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e3f50ff612f5637e8cff151465816183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa450b8ea4c9974030f77a4e71a6a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530dd42865f2c653bce7bd93276b3df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959c55d94a2d13dfbee89b66c47bb6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c91ea190779824c8a85930935611f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940388b189d9d690f845c5a2db9b3ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bee0191ed73ad4630773212c9463f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7cfbe3c1a512ba4afc72441e3e35a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50afaa670aeb00501d4755812ff088191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf12f3a679f79acffae61975a4d200192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf9edbc66892c6a694f99e8f90d8b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e648edee9915c0184dae01661ef836194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9887066c936c7a4fc20c933bc4c75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3fe4de16e6daf643a03051c6e98ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0eb33600e99789f27ab5589740e33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2519122c24914e3dc717d9149887d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323438ef5b37c7f09ebf28a79c0dddba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60461f30adfe0ff26ad2d55c6ba9f1dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086409dc9dded053ea15d2a1fdefc9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76a5fe5596c2029eca03efd89b10d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aff233e24f7ef4d60e5ebd50beacbf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc331d7dd3b2f093bb1cc8697d1dd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffb6d385cbdfd3f852e707fc0105d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1006f7088185507c6504db2e3f1f4c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abf2dcab29aad234882b01c0c16c2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7350b56298054ae3f5f9cc7b554e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6f1aabdc41a14741f0b6e23b29c6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ed16a974dd43b1c749da5491cc27f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99898cb4990a9453af94470383089311211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bc615685e274d5f805784fdc04257212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c2b7386d05b2f30fbb669fcc808ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac54811d35e788ba5ce982fcb2a4f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0eb300a9401b229a245f75fed075be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474495a719f22c1ed38ee86864e1e770216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1eb1895ad4767e41c173da34022e2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1096e9df1ebde5c618f1275774c69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e773afbcba2326fae34ff6533960ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f9089589e66be64b1a7bbd768a2a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6f2290120d7ff348c6b17f066c395221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acc06c43c1cdce2a10966472a38287222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a41d0a7098f90fe2252cbc7033383223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c1f8f4b3d4d3e4a71eac8dc9e2eb7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf2410311988f5f3018d6dae1a2ccb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e08d7b985ff5dcf4fb2ad1f23734a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567da6c3b9f10f7b3fb117c6c3bd9ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52855730e50e54245789a625e3127a72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa8b8611677e5bda02ce72ef74d2c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bffce32c473461907db1297d387769230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebf1451e7bc4b0cecb252e5e697e7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99390395c7d3b17809af1c18d308ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7be6498a66ee7b90a1c710e035625233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30497c157062d41feaa2494644cf03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c41256608d66b676c42dee9ba5d0da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144116c90bacd2b06e7d529907c3b8d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648a2c5cc42733c622bfed97b34d477237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0085ae0ee4992f84e026612ad4a7f08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a23eb2db66264dabb17d2ac23f11a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea70f4d93505b3790bcc78ec75c4db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df93956accecbd4579202244a125230241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e753ad67fd91c6d258b589a2ff1b34d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd58d9be7d43102d0e422ac0f3d577243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b07fb867140e261b7b8c5777639596244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb17cb1d8e6fda44ea24ccc274efee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe910dd439807d0ac55f6e4993793b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1614746bb860a3d222f60a76f8fd97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324b8b3cf23137ec6f8ed9f02217166248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29afde52c006e0f2467f26099d01cce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc210ccd530fdc73cfc8da739416cf7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26d7c16bba872b45596c094f4b93d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c88c2d015b90b4c3307373ce227e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32fb88d343d2c0e42b4a25106d7e33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b281b070b4409a43d663168ce5830da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3107f24d153bf08e86f416f7e84eaf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c27d591c71273a3065f10c4ca2b3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419751df032596bcaed8fa458fd4bb83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69e86057a0db2776ce936271e70ee3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e31675e97ab64fbe48b133a0cefbd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f78b922b70fb7bb06b8cfbf78fa1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73205602429825dec3eec8bda0982a17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d32e450d7e502fce1bb3438a50f7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93c6ece963914762aa656c0da12959263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8e1db4cdbeab17411cfee4bd60e4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709075177eaf8bec0ac2f18622df41ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6b0aed33156d355f75691a86a8fc0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86698cc3edac570166595d9a8a2e3548267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fdd831fa3411a1b95feb44e4976d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f6771e66d7d42a9b123a116f90887269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b487d8f4add19f1085d6193e2bbd2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e46c39a78e7b852af383ab383c759a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce34389ed0272f80224e417e2f36e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7670569603f92620cc249d8ff21886e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827de390aef32ae516862ded44336f90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef09e8ec05881e855059df47f7e07d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ef3fee6ef11adffb734891d4dec71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ab2bd9f9fea0c89bafe19099f362d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58e76e5b0d3c1be16b42b4ab10d812278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9913ce819d96ab5d544ee84921a89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41394b229aa902a9eb0d5042aef194280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fca281f0910524aad6a5832ed8619281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee21e5368ae43ff3b53b7c4b52d490282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5769bb984000d43ba0c1493c9c3d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2233f144061c9352bef245bfeb9ccd5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c16715a7fc2310f85f50251b06c2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2d8fe26fec4366faf43bb3fc281b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8de564c4a835302aa53b8b5e96580287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4727e3e223e6f288f0d44b4f8386e7a288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56724580a24bd841cf6ab0c13e1598071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd430078e1bb863dca34912a22dd0442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d51eebab6059fe8792034f15d48423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c89ba1d072e61a726f65e9baecadc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3b2e27ae9ea0ae5ed2dcf907fb51b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886ab7e74bef23d52d31318431f6bbb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a6be081dd711c17c36d2ab03eb3847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e84767e3c11dac9dcac191425253878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264814e110bb15147a79de4f7bb8b66f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cef75a9c5afab73a252fdf4d839b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8bfb10725c1b9ce41c77e39cd875f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed0975710985663fd2116d341f208f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a9fe3ff265ecb638bb89fdb36cf8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48918285c3ab88569dae5eab2045221f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477d2d1ba60e16fe003331b37bae80415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71615f4e631fe23c0949132a8f49b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc8d638cce903c45c858b7aae20c0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f46a4aa1e86f79ce0b7a85ba649bf218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcce9e77014f6dd0cdb083b847a6d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8799545b16e3a880280b05373c936920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a19e799f64a432d6a1d021e863c59021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0e0d722778a08c22773ecbbde7b0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a44328cc18510b7aba46208600f5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3a87a8a3f7498520d151cdd88d34e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64089a5a3dba14ed93aab4b6568b3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8450ba05ebf9fff99d7500f512842026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2238c977d389f25978cfa788670da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499576abd6e94e165a8eb4ebf5a50bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24b0ba986aa715f1fa341254eb16cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd12db7ce0ca6a0fd7c8f58db6ee40b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18084e604fed8da00d7eff1b69e873c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbb909dae832e2ace0d83b501a283632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b030bf2aa9f66e0e69f303ced4df5a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094382bb41e87da308207caa3c87a3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da7df9e67f600dd3c471e1c7fa0bf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7211723f323be5599b2c5b95c8890436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eacf1ab91429dbf505f580f6ac2e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bcfdf142e0455f8271f1156a1857638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7820a5fbdadfd8e0963eec780073a4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaefcb18912a639e32c5d2725be4aca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4ceea3b48b848dcd40b70a956586141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a1d7239a4566e5aa6d1b2661bf32442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68900890168628f0354965dcb4b4c68843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76d045163012a7be9b8ffcb2779a4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde818c4887566d2c3282b9e6c3e124c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778298a8fe377f804356901040f7706b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad074e88b8a0d26d1943d7cd48d6b0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ca6de4bbe7a0faa82103c6ce21c6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc26a39f9feeececc67ab465dc414c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de62e0fef0d9435b3f6ca1cdfb71e2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdacb3a2c1748474f382495c8ac59651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43e5a8ab6d026e826f44a8f4e700cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d84a325f46e755e49aee68182f27853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a807c1e13a86ba62b6ddd7928f0af254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22681ee35c05dc4b9e92eacb6d4481f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b8d8944ceefce33da81032b51132d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08861a01f50abe6ebab42a1974edc2d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441e9a249ee98fca0fb3feef0985e0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20384f9ea04884b1964e3a0b22b03e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587871028b37626937e3a55c36e5d77660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9bc5823c7503df7753ad157e58c7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdd403c59faa8274cd9f27535f124e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b00f33d309f5fc92d3bf52ff740e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8485b8ae7258fcd647a7f66dcb4d7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b67300e0649bface539e9e5fe777a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82006655025b12f5fa50813fd63c43e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce318288b441422fe2d9081a6be74f1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cab3f702ad43a1c1b426ec0c3253768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fa89860731b2a093042a9955a0c4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e988fe1fac45122e51aa4ef57d2420770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222fb95bdd8eb0e95183bcdd2b28b7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ce0ef7a137d82fab0639ab210619e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd62d3944be1c39e6e1d5baba1655273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914b8b7c0349bdc575cd0b2f184453774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1f08e38fac4824ea8fed6b8e2af3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e611a834cc7e0e872305682d8d48676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b23bd5408cdea35a963ddaad24e6a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eda41040b5e8c6775b08fac5e5bded78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db37b95e98493125d1545e20b9a084579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ee133d6cf4535b8402dbac95cfd4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32ec2186ef2971f232b8d133c63e1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c37bdb1aa4d45552b33e17928cf5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1647b6ce92ab2e835c5abacf9159683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bf565883cf3c9fead5636a223faf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ec5bd453469747f0d990ae9b5ea1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0a647d1b532e404ddb9c43599ad6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e6af80c18b2aac1980845f9060af487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4e28532de05f66e335e1f414090aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828bf8529b2cb1f948cf8ca8dfad75389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1ddff1b7dbbb928786bab22c3644990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941331ba14016443422acb5b0ebce69e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6cc5f149b2ae9014ab04984bac00692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9902d9723f45f9c833e8bc21e8c5c0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779f356a55fd99a05b00f3fd8b52a9a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fcfadcb6932f5293e11736493093e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb53f06a37a5d29cb7494ae613b6ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0c099b88d562e5325e68d474a7ea197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b217ad779e6f4a8b11697bd4c80f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961f60479e2b52c675ef21b7528909599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a3751f28d0bc24a9899651b95ab73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56310d5d56407f17379c8588e5c83d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb11ef6c364c2d3e3f0c1c418473e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88886b690fd57f8afdedea4694422b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae1ce8aa0b90ff098fdc7a21e1ec84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162151a2bacba082c04996c5b1f5003b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5ab782d7f571988ecc5906f92e5ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098794d600954dc3cf5b859de1b4876107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b10568198825c18e775dbe053431b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73474983413e3c7410cf0b41173b3a27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d93b5ba1ca8c86613ee586add04533110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ce3bafd25adab1096d15d8a7efd04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aea80525c129373484a7032a730c0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead5e25ea74855f0efdee52cc8962f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b962cfdb802f496dcebfcc116e1d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdf64e74a1a88a1c7f5c72d29ad47e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c602cea3e5b8967f88af61f564f6b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f90a59aa90d3b75fd44f9f4431210117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8750b45a5a6b58a5f27d7d6df13c58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ed1bd5315e4a263fff0b25fdb623b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e457667985f28fd86ccbe97455dd35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4330b228851ce612b82a8ea31ea83fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afceeb5d70b50279776f2bd45e474e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317acb247c5498dc2f869b4da565d49d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0259b600ad78efe91ce12480b162db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a36ebd5f235d2cb8b9b91d5edf24d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8ae49a3959341cabe43779e643b77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31daf1689155ed8c8d475caea3e93d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa568a580235b96b153e3afbf3811f96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88777d109c03cb614bee5a6cd64629129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c38abd0b8254187acda711e716610130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e310e3864e9151a0c23e6538cf2f0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dd06f528e07662bcde85763bb18fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0c76943d484eae9d577c060f4ff6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194dbc753cad47a914ed9b3e2aea596134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6f7c09e61d2053e317762c6aade16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49ddad1e968e2d3f8cfee69038347b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7147abcb24dae003f6f409d205bcfe7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db866eb636881e6690359cb3ee48de92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf29483c4273bb76a88cec586fa10a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acba75fb680c3a81b9b198b54dc1bf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcc1f4ef047d553f1400975409a35c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c4539957b565e7ace430dcfb070c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27e18c7d9d00ebec6792596b2ec273143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0fa145c1190a35f2fd3fe37fece83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794929095c2996ceb8d04467e099ae1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68466b2618284321db7a02fb604f817146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a854f84273050d4e3546c2f2137098b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bacc22872e9d5ea96df96cfe29fb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231b9807657a46c3acac7be4c91eed9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0888e12e00244a954a60b08aedc4ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f36c7c9b51db48db0009fd8d75834f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f60ea587cc874aebdfcf5df1a9c7aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfebaecbf299b8810298d3b6d34708153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761d43145fc452a05d1b7f7d93d09c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259c770c66927f6b59d421f4af0d6d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ea124ce4f2ef85624ef05a9779063156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2ac0ea3a0c48c623f62500d52f972157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1e3eabfe3af03db651cb498247200158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46163d64a375bf1299d1ffd4b1ec62dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72579a7171f43aa4dfa9850626467b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c88f8f3e4597e393d62f483bbfbc5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c075439c78fac3cf6040e2261d4553162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4c7b9d5daa4c730bd2a20dd3bddbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3521d70ae5c27c7270604231311dbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb73ce6a26e070fd1438ec076227b1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428c895e21177314d1b0d516ca3bb19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c24f79ffd68b4d9e9f4d1f62b9748167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d52b3440079df39c264cf4a96e818168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebb7da389851956d8a226699ad9adc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaea165de63779401de9de9d5dc7e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532619c4835926ae4c57965eaba338c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88682c9bbe4742770bf72e48da0b253e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3143151f0f7ca0f565a374d5fcfff4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ffc0416ea91cf60ca22e339ee2a50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa78ad46ef94e2c0dce0edbba6ba1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dc8d828ac796d4b83bc7f7b9c7de1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1d9fa97377fb376a031db4d565972177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e76d01bc716bd118cdfc2cff830098178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fc07950af1ef80d64ca8726334582179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2178b7e0f930f227ba14a39e2f521180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2a84109d5b78c23f217bcabe0541a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462241b4e2c787a2b4cbdcb67d9aa7a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22997554da74840aaab5f8d28771c24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272d76a6bb28c591eef21d8f6b9f793184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f704f17ca2571b7fc08b78a2fcedd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b224da19b0f3e7de2f3f191f04877dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7632e2c18968fdbb61dd715d29872e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d22a58914a755a086bbf90f9d17a45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0696ac7496028d07b291026bed3b921189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfee6b810a6078a6a7fbcfe130780a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bde734e14d8f5fcdf99993da62be48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4febb968478713c87c5c93ee63fd5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9384b0cdb161076848dbbb3e3b623193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ba925a571a1bfd67cd9e99948a4d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5613198fc525cbf1387303f75de03f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ffa98a1b9123edbb1ed5ba1965afb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b9dd4d2225271fb7244da1b09c82e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66511b4a4da67e8b9275e647027880198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607961b611bc00c3b595b5835b73dc9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25643e10f9ab52f575123531a2e47314200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30da27d276f396477442646536219d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640a952dda0629de19faf6bd922a011202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04873fc1a94bfc24882db5425a63a187203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0906d6ed3ed0c5c71a164336ba761e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fabe6d71875bc207c42d6cc6ba8d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17812eba8f8dda3c832fe5acb98e418206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7899dbe9da7bdbdaf03fabfe9a21b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2abfca12a5d29e30bc83937176e91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e93e499746a2fe7e89e6d4c905aa99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed07f0ff927e276544817d68b4b4b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652213d93e9177c3752255855fc9afcb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2a2978a715fc7249f58d33cb5edca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c320db6c1e060f04a886c7ee209196213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bae7725ee089421cc86cfa7e6ca0f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a618a10d0e95566857b239654c8b02f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76262ca0870cc58fdf464d11eb0c860216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b893ba3db0ba7cc66a12655bf80fad1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55444c39ec16cebd26fc82f59da29f7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bf83187969f0c314e65af391e3cf0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b304e11498c3e9c5d8d1acaef136130220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aedcc81d4df044b7bee623db8827fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76767edc052fd8d98e07b24c88edabd8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560ba21d2247e27aed3c6edef4317e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ca39913efffde79ebeebc4fdbbdb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b5660b33679211144108789091e61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fedd17435b783b8d90812b2e2add0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f7d66a184016dfbec0e1ebff8ddb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6437b906f81286344a145e6f60657f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a07fe76b1a8ca3a097811f0a14da8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4510e249213534a7b0308e10100d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ee43b573995a9731d5eaf3b8d65f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09efaa1bd4245fd0fc3b6fc7c3f6fe3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedcb5f04849a420c297b958aa96809233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbb093800f6089bc8170ca7582c615234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5de7a3fcace5205084aafd92cc6dab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe774e09eb19020b451cfc335bc3eea3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1e94688cf98de8db41bf997290e48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f15b44ee1b8d0cd151ebcea1e91b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd09b28db79d4d75a8aae1af6b041c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240ba7ace7574e77017f5893fb2c945240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69394ce65f13722016875c0abfe7a3e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc00dcaddfaf32c8d16ee17758668a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d08110bd2d9d70e54103f31e5e1b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7e33a1c48339ae19e706e999bd9a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31906851821dc68f42c3e6c01453625245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836647094fde1fb2ca8bebc6d3d8f5a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81778b110059b91d02d2a6967e409e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d44d60c7141a05aedb0a32bff64c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eafc7651cae6d980fcfa6236fce06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353f6ae2264bb54b284556b1a089432250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391f25f3e1b6ff4353f98b0c111bafb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00d532cda7f4f71acc63cc9060faea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9d8820c3c3e30dd569b979b7bc874253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b92599ca3b21ae05fd6802046ef2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd675db8a377f21d63819d85faba7b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bd84769c187836dfb1c346dd8b185256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e48a0d44ae32224c5212a5569df04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95ca7af18aae2e29c25df185795101258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99f8d635a90dd07546c9d5e9318d4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf3df3e595c731a248212c47bc98ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361da7a9dbdf983dda25d23f021a439261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c184f4eaf305f0bdee73a15430da5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92134529a4515a3f76ca81db5c6161263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fd62eb442167b7119f464c1e85059264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82555e8c2d850debcb5bcf7c56e20190265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09af8bec4a9112352dea7ca8300fd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f11b1abec859939d8d22a48bbadd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db9e7b0e54c23631254b160450ef02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc94728f9b91b9e64b9d8cc41dd99e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8610f6e33b8a8da356aeba9f39ebe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7fa0e3f6f42fc2dffa786377b5460271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c660e1bb5c5208226ad5102e6e120d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78316264bd63b4d5bf30e68b845d8503273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d547d1cd4c4100afe983d6a10e43deb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c003a9f6c2983c1eb9994e662c0adae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe81817b3f61414701b337f1b728aee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effba89a50ae2afdbff0d4974535925277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab10565cd1fac5fc33480db0ec0fa3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d5128750ed6855751a0d6dc08aa70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73007abc59e034627b447cad1b2911d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb0d91d56c9c8f3e0fb98df159b878281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90455b9f1db3851e1b5a23c1007f74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd0d830593cf3e4a81beb3a5527bbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9716fa7e2cd09524a3d4e2fc605f61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bfd8df1d6750e6989047fdd5a8fb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb45133c93257ac7c6dc475e640c9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a265c62e3676215dcd4f6a5a8ecd4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c4f0eba8130d50810c2805331ce52288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>