--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b5057799cfbbbb818383c2318aad41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9f5016c7c50ec591eee5d7e43fb342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357f4cb0b68806951a23235df3bc0333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35818d795c0f49cea4f31d98d5b7dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eafab89a825fcce51463261a6ef7ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e076171aebd27b0885ccae422d59dd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec11217fcfa9d95a1067168cc44ae87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b21ce831bae470e2ea1cf549f234a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5692b475a1de62fb814bf900880e1ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9115e2815f0d78c55b1248dabd97af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9cfc81db4c428bd0075e671b3530d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a8b7917347f00a9a358b3011e436612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734274401993c014a0404e27db8c146513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a697a1322374cb0507dbe5304186914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25548304519ab95fe7e005d414abbaf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f4b6e90062a629178bad2b5082b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e61f6a2aa50abf5e4ec56098d53e7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb025f78e45c9814e216902a1acdb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2f5c2f0968c200cda2f99356c9a1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab1dc72288fb255bead55e497fce2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622833b59bcc16668453b42157049fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffbfeb9443683f40a4f7db1ad2a90622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a509698430364c172764150256562223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f183df5c52bfa16caa625b72219a79224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0a7b34fc3c317b0a8b5c294d48b0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076303d404fdfa5d9ae61912032b3f9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2df30220e57a8a1b593b81dde5e18127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c03e37898d5a1923f08e9fc9faadc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e10f51ea27e3fa2d999f24579fe61429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa09d16359c89f06bb1ac5dd3289c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c22ea5cae478fd70a3a361479bd40731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6bdfc398ade3192a40a55257ce1c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d1f3ca7f8f132206104e78dbbf73933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f7091839ef56147341dabcf4c7d9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcfac295733b6ee57eb519fa80fa5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a657728edd82bef82dbed2e1524959336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301d163a2f18e5104f02caa90e927df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96985ab92414dedf49f30f25a3978ec938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a619d96cad56038cf81c87ed6b5313c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceef89c7a87051d53fb177f86b28ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4c6540046371f4f93ea904ea2548d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90d4ad7d34245db43dfad0f675a1a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961d20ea8b34398880217461c6b29ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671a2392a067ac9f6fea9eecbcd337644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f137a2ebb1c39229887ac77283f2a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b98200a4082f6bf99e758f0daed90846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e839fabb2eb05aa3a5414fd46405547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8782911cb20e1f5eb3d7299dcf1b54b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2d144f19ea2f4598375b1b3a9c42649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75206d3cb902b0a1be19dd38ead92f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd779764e80adfef64f8d37886490a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e3f563d149ce13f79c7d3a65f854b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3035c3e006e808a136864a1f0b64653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebfed35e0451482547baf98673a2e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37df4306b2f0d7898bbc6b2e88c1da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fad9af2beb0263a008a8d1a4b85bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e54fe4e8d9d9309c7aa077c6869d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e39df6f6b1179cd71da4414c1934258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b44e81a503f0eeb1b919ddcc2eeb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934dfe68586f7fdc8a60734f7ce5a7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7d8724e3356f64eb73dac078bb99961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc008461c0e36940888f482c20d2ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f512579f4cd94923fd292b904b8ab4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467455da55c06547a5922345bc79eba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625f2c56baaba15737bca283b6ca59265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baf83c0171c9b34dffb16031943a1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ed57e1aa191f48a97723aaafb63e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48bac919c53c568bc11ca6da3ffd2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a49e71892a49883cf91b96224c30f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea9a279a6754775496ff17e1ac983470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f5700acc964d3478dfb988356dbfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754d895aac802b4ff43258e46d21e8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2ec062b1eb2947daaa709c942078473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd16d9845ce7adb5853b75845f3f62b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d7f9512c6fa818e9b88a50fb5ab3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfce8631bf9848151fd17a6d431d9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04489dc0f90b53c455b3ec637c193d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b14bdd7cf5178f97d6b91198bae2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744742b9870b2bd17ee224de230e020d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142966a9e2a3ede07d3e0472d07df0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1903551c93a68bd75eff1dd3de76d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16933a54cca3cccfaaf2c3ac05edbde482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360332f60c63d6dafacb5f51f00cdce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f18e8d55e1840f30b7e94b71af3c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b69f5e9fe51e9a189f06257a59f2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98869104b2fab2f36a63ed14a2e9659586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2adbb3810b8e32effa16cb9294ecec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187757aaddd76210319c11ba61daf6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ad4f00ac70a6006170e834076b77889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453362990e49ce3a818d45930bc21a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b21331b1582f329ab8be8ba13e60991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfed9de9f53755b44833a7842f106b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bea1b84753734176a701a172fcd9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbd8d09ec6bba6d96cd4f7aaf0ec1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbaa2282752d3fdee3fac95d65577b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737fd41c65571031f7fa571a79ba5de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e406bca4f0c66fbb2a7f9939e4d8e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92885eb7992ddc3d56d5bc43f2f27298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8772329340047f9c90e96883fe71b7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa6a1ba7133b1c7b97ef26e6476166100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50727e370dfa4a5f8ff1d6bd303d703e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3aa8dae82a567636098bf3c5226f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4010fa31e6ba4ff1c3046c52987f6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd297a78c57cab0233e3d0f772d2dc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140e23700636b18cd76eb53f6838cce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dec740b0c24067422630b079a663b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed4c41d1316ac8d8b0e33d31582aa8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8366359f3ec9dd8a875afaca6a9d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71beff9fc353a143267fd63604f089d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d680891364e91dbe3ba64fae80d65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14848c3cf58a7d69017874495ab702b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597ffd3bbf89476a4c043bd0292ab1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e763af5ae22285b32383572b56d88f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3079a8662dd8f7df99bf1bba09d4756114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ab418ed0d2cbb787f828eb34423e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6214c02731020baf253bdfef03e4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33226a4db50117300c0339a8b2859f4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b26a9e4d346fe9e5e3746020737f55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db957f76400ee478d6302948790deb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33998457371d8e1cd010f904039ee4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac74ba0447b60ec473bd8ff189bb00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cad0d6761551de622d5e9669382340122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dbe3925b47c9d946a076f9c454870123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2effe0bea77982e905d61194ade3227124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06c686d11f2214f1d3455b84ee06e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efdc4168f1a0fcb86ca51c1e9b98e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652682a6174d252a9ec3efb5569bba0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fb954f600679eebf5f02d545f3536128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9be9fd450e6cb53eefd9b4ae88a5fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcc38f11aa97a84aed3d8b7c62ac42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad059786330aef47ac49a0583f7e75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b7aa53495c02949535ef1ee844204132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da4e93d81f9c89fcbe58a032f8574e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a20475c0db32d09a69d544f279fc0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b87572522b37e52232b8d04cb3fd59135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeac358d483438ac71f65aca529cc94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65274abace423228c43baa64b6b85ed0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70c93b123a47888ede027a1bacddaa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634956efaba565ae79ae7a7113d5e755139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d3a5bb7baf36177c262ba8b6e821e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd3a59bd9fe432c919c33a757bd1da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c892578f53120c707f0e2bb1165b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40221ecd02f5f741058d3d84490a034c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45116674f19b8264645ecb2753cd0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7742e1cd788ebd25ec1bcaf8d91ecd2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9bf291ee322018179a8f00dcf9ad2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1be4fbcbaea3f8e7acb404cd5d96e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be699355b9a87c08d3ffb78d8fae76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7b1bd9cdee0a287cd37ab2a3cee00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541ed70ca3c546de9cef31dda619881150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e52ece2dbef4368424ba3be28f38a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db93e50d5de942abd58ea11cd8721b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783328fe212bfa924169a71239421034153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bda197f1851b723127e4af80599cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3933eda364c721916e9a7c36b84b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289ae65cbfdca500ec79f7037dced6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6591c2602ef5b65951d64054eef88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53356371467663897e258373d886141158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876670143b47046e39d018eee2c5f9ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d1f0f23eaa65f8cd44fb4573c2955160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512760875586be56a844dd63843bb274161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818079a0f81e95aafec45043c196a5ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbdc23725f79ca2e835041b801519c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d035f210bdad60b7139b2c08387e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9dc96e48417ae5991a0bbba7c566d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fde8ac04851c145e69cadc491366c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13289decccfa8315d7fc9588cca2f526167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddca8075013dcf9c8cd87e71b104c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6fcedda09b5fdba1312eb091d0bf1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293094b0ba1d3d59761956493a4550f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeea3bea5a1dd40b2a8343517f948d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200fc8c9507ea6d993018e8435bff52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaffedf2a56c58633cae0b09832083173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb78aea9a916a6410b5655bd0885240174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed4b60b4da64f2f91bafdfc213f292175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bc037612a1a2cd69671f22a13fefc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b163c4577beba6a749f69e0aeebe8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bee80460a9015b185288c2e210db3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261f1eeec94e8ce1f8eb1a82a532bec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029747c2817a46201672879f3b7b6c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766ed33942c67eef71870652a9a30a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2edb4362c25c361db67a130618bfef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe00276331df598ab7fbd466fa9fa1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c971413bf13403a84ea8a0f36baa0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7699cafd6dd24d0816338d46ee5ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bc1b5690c98cd76b2e289c0742a81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad933fb4088ed29f20a301a723056d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe896672564218105f0ca32da472493188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7de183c496c038eea1e45e405c9bfb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def1652263178c1d046b3b7764373e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a4a9bbf818450ff1de12b602e4d39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5abb2d904487e932237c98177d6cf0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce01f649843d5c953bda2d1e35dfbd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0decb71b356e63c2ccfcd46be56d4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4369d74017d95015022db26bac5329b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa8210af1de44a3223af31a24faef6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a1f4a19c6a7bb23e1be6cd6b14400197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3319fae7f11a1ccc2bb9d8fdf15ca0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9191bdb40a1fa58156649f2f28203f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591db6aacb273945c69dec36b221edbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac35fb0c1e475a1a50203ad44f3ab4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ea431edae1393f2d3b290bc715fa5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568909760591cabc8b17bd3fcc939c0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2a17e6edd44b385e7c4d98c5df22d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b890991e20ea6cb0a20194eadde48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b08f12ee35efcc9cd26859fb64c40c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598f8c2ce2e008cc1fc4f2a47e19eb2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2da24440e3bf9b97aaf0250b6cab98208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853c7a63ef536575915a792dc179ee3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93e54db69cfd4bf92166d3a3b779b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b8ced0f533e5c3fd1bb5277096946211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c3fedd7b99fd61c709ec01a3906c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2fe649f63b0dd89cc78ca72d3ceec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efc9c5c13b7ab15f665e93b734055e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bb47876a97af37c4cfa597c1a05ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6bc85fb1601d46f4c644479f4ab03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af3cf2a512b267573c3ebeeec21fb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ea76c148e6c2a2f7d4f05409f0088218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff2c7a958bb098314846c41cf5a106219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d79152dd861a991813d36666a5602220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8f256f380e56d16922a158c15a407221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af5be42f0e7cbcc9c2a53900e68e94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942af86c836ca643f8dba14c536a2dbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ba7bf717d80f9455e8c2c0059a87e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9662b268dd824428d78fb4ae90cbd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd356ada00f44869e81fbfbaf1b966c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac42873e54ca4d1b54bca8745d0009227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105516a38486e3d9a7ba0b9c9af79d83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4ff581fdef50e9db8018dce22233c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04426e7337a8c8035854fc231116e6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4fb4ca744a6b691277efdd5342fbb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca7874181670e9f862b3be2082ab36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4161aa2802aa693e73eece83fd96f97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c68783a8d7e2101e262495f4b76d2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5ae2f9d73677e6d4942ae34bf121a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c44872d3d1686d5904fff9e75f0e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff86d201273544e05a6086c5b880fd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1691091ec52ea3fd84730798369f9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d7d7221a745959af3055b0dc12a80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cdb6321d52ace1320c9bbeed34ad6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa161c7d426b1ff52393645c64226ef1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce7deb0035d02f45a85c03fb1b22a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73459392a2ed90e2fdefccb0cf2bc6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c542e5e5c120d5c67812d5f10a978ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b84a85e15980eec330c84baad7b24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add98167e17400504cfff84f8c893a7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbd7b2d9af0df01d27fe724e4b08fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6677aeda1609be01b384bd52f0f3e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0304d54da305f4a935e1ca8f82f9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea868d60ce4a9af4a30605351d6e786250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bb8cf2a38d492985285244fdefd3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b633b6674a9648ac07f349b7e15e87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ade4446702e29691683b6b3aeebd1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bc60856afb9fca64307a376885bc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50324909b0fe44fcc69a0aae6b1aac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c3742b6ed7fae4e893964d7af20f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cf798b6a0ce4fa8535500e9312883257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a23f1c987333fe46d890f58b96114258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b593311473335acd20a1aa1a58c834259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87bdadbc0c57934d1ce525cae1c3e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38a17bc5e033b23f98c32352ea1c61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f12d51477d197828f2ebd6d19eed2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480b6a4fb05b01241ee0d4dbd218324263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5401b017d45b7aecf0452239884de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48f305360874bf2967944d1cfd9bda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223cab5eff8329d52054f34b15fb0fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0c743721414347bb1da6c49f90a84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68ddca330af382bcb815a7d338a5b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6c90ebc40eae4efa3ec51a22ff745269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f5080497d8eadcc0ce3de0710b6fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb63f2c8eec4152ef2e655e4acd6e1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea31c6efac34ba19c2c9be1be92337272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de69f2e2fab313db8063eb3dde4476273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a33ce26d1b5665a2027ef869d8dce9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998af68cffe6d7489b951ed2bb1d069275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd737c8180d6cbe0f79c665efa8276276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b2728fb909d225f97257e0c092ed7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17f8ff5458f279f93fe179ec991b57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f68bc20b302b199778fd28a0641a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e829a93f9bed377358d78f1379343280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f90858f06f043111f7f8c665100afd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54596f8074c5f1f0dc5774fca250295c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c554700cb8b59ac10571cddd43511283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e645ad7822e47d15c0de85e0745ae92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c40c6ef187f295cd0d0fe9a087abc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0ccceb76bcbffedb69d0eb813a134286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94763b7a312dac6d2a2bd0c0cb7b1c91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbc9d4979e156b3f449a9f09c24669288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29ac90a8645310d725ae9449e2dbe81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9ef000915722826fa711151df33482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dd8ecf05b90983786bb9734f9b5e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fea0e3aac9273a4fae4102385fbe344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddade4748fea3ce4feae8531a4b95b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81e5e539d2f2a012616cd9c02b9e606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e2ed6b9aabe304804141f7420e0e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff219da4882287f9ab1b64987062cf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af550285aa416fa6137168a2eacfa8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96e136f1e371a66eb9747962e74c1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a26f2074202ff645779dfe1891b6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4185e23095ed5b961024370e623ab0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647bad0b9ceb6306de74de3486191b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1985e0a62fbb57db6dc1733b8d3c4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50a404c4d38ec85cb499f4df30113b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feca4b787f89d60ff58771eb91fdff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ab017dead2b2a39bd4324dd395d9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5cc23bbc7cd268da89b41678ba7f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece197c0ccd13aca67b240c02a54711019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405d2d58c07186815c2a493cd6644be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7db79fd6ad42b227c64143bb7d84a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7da98e5a678c7fb5305c44bb8bac7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e56558b5c878eb2a89a30c7d59504123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16287e5875c01e6761530f53c7b4af724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89916e684f85b01358bbba9e68014ba425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc578ff222dcc2f4941811bf201f6a7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9964388a289db83a8548a6c0b3f18b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a569fdba327bba2047d03985745b9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba324b1e4ee1220cc691a7ec448ffc5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890d0628b5ff1e5129cdd98d36bb45730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975bfae5744dc9163ccfa51af4d3ee031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4d22b1a88d21c5025578f5f6acb0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7e2b62215969566d63fda0839125e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5c3f61edc630ff345384e4e81b6e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf122cfeaa33fdb306926503edb856be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b38885e9ae1646c296a53a08425c4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a6bb6cb62780801f2fa60e9790d2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7393af5be8e2244130e76bd159e2db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea77b40f345ba1a8c31d04d69c0cede39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae81c5050d1ca36edea2068a85f12540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee4537d92a2fd14b5d433fdffe330c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb144c66e70ca53ed5d89f1b0f53fb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d83e613e6bff6a685edcb2cb700b7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f75e0af09d3206e5b588255b9f601044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cf9fce15a68d5aa364d0321355d8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823853a187c353d8ede0b636fecdecb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4f119c10e38ffef551d2ac08ac69e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb9abe53e885613ac6095eea04caed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21f216764edb0aef06e7c9fb6d342949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6ffab1f9f67a52ba3f5f085c6481150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6167651c71ea9c25165c89e23716e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24a3dd9b8d0d768a25fd06e01bc31d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409690345cbf4981e11cad2d20a8835c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c6206251be0df127fc2f60416ffa554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032902a2ee387098e53d53cd01b0e3fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f3307ed6f2bea25615efacac048d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78e4fae2476f5093e4f328667b0cb657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305595bb535784e5bfe3b873db2c199958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1af1192c6ed91bdff65ce33e1075759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef106444b1d80693962d8462f9de258560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd34941d1f52e737ad5383d63a774fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dff6a8365c2720ab204d07aff4c8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b450a762fbb0061163ba50461a50b2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100b909762b3f37b0d52ea8fbe617dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8c02f77a11f702b41efcd3ef871f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33027750c6483810f4a60a00638603f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e2be61a8932d78f6cdf4af98fd00067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe26fdf54397af84a77bdac7cc51b6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb51cbc65b13c155377382880f3f87469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773117a7693a30f280cfe54dd8d127b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db998e433b2314972eea714e03819b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e28e3b3d444d2f4c06dac8281ac71672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86497be941de11edd2f644aede1afb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c1a935ab729aea28cbfcdbccd2f5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56558e45530fc5b75da9acde78be6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3563c945aeaf270bd5c2da4fe65d0ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e06b89048c09665cf31ceb9ea721ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0245c034c341ed71cae90d11054c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfb36d2c2de4b77b99972bcf72842679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb916327f98070099fc588b23a84e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7865bbe968555e4657b4770b64334e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a648c0a64f3a7a32ac255fe8b841e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba292f7e6bc7a9679445d9084022f5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee48de02a59b1c500d99dc9dbc313884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851cce2988d7ce0c4ed91b1f973216e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efc7635e5749d90359392f7d99bb3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1b3de07252ec1f07c50c0894ea47487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10730d5fbc2a44a2933e31cbfc09123d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb67661d5fe6944b27f1970d7d1fd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5e7f7281657a5d6a2c270804ff5e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da36c9d00f0309c02e53a7d017ccd5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7374f3ed4bf3851d8a4310216922992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d3285c00f70372d4436c549d09ae593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfed69073de6508f8bde09587d2184f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dc6a853bb016b663a10b71feddf5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac2b54116a60c5b6eba4fe1eb4693996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c54b212d31c27c103c9cd8e5b60ce197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4716348baea3694a24446499b650d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6ef431ccd848615e5b268daf56bda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cb43743d8ab833535e32405e318bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd367d5644b099b49a563ef8484e91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce63a8a5dc788a55b532da4c526435102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10deb4351b4cbe97139588cc42660888103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72317024b62aa49b09e925ac3d495ecf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17c7d42be8fa4b20c0c38be31df779105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a05bbc030a3a0407f159d2c73e4edc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9ba90ff18d4d80e3d387b829a6174107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0280f3e0f8d8af4121682628fe81d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f9a002652818a908791bfeff8e474109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52028da25f6730ee01dd14407fb2300c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945c881b98eab56ffcaf96b049e68ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9d7cefd2940b847973a187b38980d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600f88814ca1c392cf5a913259bc4f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d48c1a185e2329c2b571d3e276a14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5107629a9d7afd13f3f3e076d4b1b6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e0524d7d734bcc37d56faca5bff3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3195a4e5946a82d7e3a286c2831052117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb9c8f0f1fd400c7b322d9a774a41f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37701faf6c9ecbc26879de2c6f19ad5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa76c584116f9509b2167fddab740fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be251f77135cea5aa03c1a073c861e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1644757eb56d04a04696e993008d78122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af16db2e79c7de5e586df1b67468c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26513668a829521bb03d7a99a846b432124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e0ff478488b135a911cbce72d7822125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94144650fdfb048eb9f1b2aed474d54c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f325cbd25b6a02db034342fef0551127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ada9743ba881a8809c86176c76dbe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69464dd1a75270ecd48828159d6e5cc4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318871bd927881bbbe3ab79902da328130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b693a7647e9d82af6f5e48964ff57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16026cfb81765b0309b4d3ddbe52e5a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f7d62c7d3789a30b2c24060770cf0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e00034b0a875aba8dca5350806d5c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9473b7ad14160ec44159763f45676135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9864b44bc2d4e4404dff0b02b7f2d9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5abcf4c91d283fe1aca9de33d794ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c4e43ed4fb4222ee323ec16007345138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ff3895e631f753a49dd3e08097c58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324fa4d3867770edb867e43fdc94a86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb715912d54d13e08877d641867f43141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fdcc7a504a52e187a97377d17468d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c2504fb064477d411d511de659224143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695e1006e5543f899799de7ae4324ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11a79367f17425566668a7c0057341145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265d50e240c9e8df8e8ccccfde1a7d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed084fffc3309d1837342edeb3767ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce0a64ea045882f4224213c63adfbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5d3986ca9ccef7efae484c36ea451149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c18d1712efe0e066fd0920e58617a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6ae5e9382b92f01e56330c906793f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f19005a7a8fc4a278b2e42e880d41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626332c76f88d7593a380c8d074b4641153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936481025664afc4302c7d4ae4b9f9aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950213f531cd3f825caad557e3b2825155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7f3e83a21931d2122e127bea56298156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dd621745de7a8dc93f26adde3a85e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7e46065eb646cfff419c7fd285c1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0e08ebad5989c948540f0c4eb4bd0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e768c484265188449960c8bd83e4a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33535e865843c42b294c73b4a566502161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddc0c9dbd841e46a1348e2d7978f0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04cadf53800f81b1a6925d25293537163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a6a2fc592095534a9bfe8b71fd79b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96913a4f6a1a1975413aeb130150e29e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b425c16f4f09eb18d1d4c00f0fadfe9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501efd499450c11530ea114b7d0ccf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fb4639ca59d57b5403736e5fa8e6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b824087e3e0450e6147fa8f53a3c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38a265db99c42a5910e8d79db3d808170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6afe6c282277d93af49275af3ad3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adcdd0dfb2cb07d73658a07e55f5dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bdfdc53bc5f0af6bba100d03a8603173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5bb223f5f2eada6a43046d50a667e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886b85ee645b7c7807c94bed34e5678175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236b3795cbc5b9c2a2267cbb0017eec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8029ba7feac2d3e56bd25f88f50a69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d33dd490fc4227b32ac3fac1bfd993178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da892804a8e8a504d73583398eddb4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4bba027aa16204709ab4c64854e73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719cff03fa69301c37d2ed0ede0f4d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df4caaa7e29fc32860eb5892940c02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ecc4fc920f4d0a3c69deb6ff89808183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e3f7f114da823de5a9e039ea444fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e29a180ec885dd069c1cbdac51cfc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d0f6537d178e03a7c6716feeb5ca3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534af44ec0aa154dc0cd56a903e302ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae8de9904e02027411c9e8ca072b69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1fd84ee8bf6487482405f3f9ce2e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fface0ee2375d81c24ba4e172c92cf4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635266d69e95b6d9343c947c1cf3db6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e83a30ed001708d0938f5fcc3c3d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8ea4cbfa1c22ce5be4822e8f27b53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184424f9bb273fac13419bf1cfaa3909194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87dd4634a269f751a3cc5292b561c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faa7388159441df275cf6637af9ccd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c890d4a8f7016e4c53f3ada7e19651197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd6521e8a86bd11a79e89e23467b6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedf8a35afb2ad82cc8e8dbe6b175fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494b3b5a826c7519652a41a16fa00a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe41a9c8ff4a45b0495db8e12130b38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba800a727f95781d9c66483110d4792202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7d6232242f74d33ddacc137022e54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9d91a83d65cbabbd2f90817978850204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b1e46ba23266fdb58c9de47df60c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90ed4178a300e9f6b141750189e783206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bcdaf02554839cd286abaafeb80cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b366e6829f7ffe46d6ca3313d673b34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a905a6183287c032384ef4a1ecefb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663413801113c5847cca7c2ff1637115210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e316be5d55c6ffa8401f121736699211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3302405db16ff8648efdda40642e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f94fc19cf9c6016d8ef2d1594b312213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e10df257458b508be9ddd92d292c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9d19e8af1055e0ac4989c8b19ed8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27fd3b5fefe53a76c79717398b0896216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0f2c4a61e66b487af8950f619b0a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0f53215fd36165e49431d5f797870218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3b494d51a5f3dd2f7fab8724f59e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07ff8e51bc10f52f542f20c5557540220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4d40e58eeade86414f5bb87f08d6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a7de245c1ed3a6f567c5e03d46f02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b155e9c2cb04a6224fc5d8bd23e5493223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdf7f4ed2226d9e0fc95f0a83913f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1eb51deb85c2a243d026267b0abc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2e5ef1b6963c0503dcced5f8db2c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ccbb63695cc8e36094a103678333d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5aafe1a24cd88085bef1bae75a5e55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666ea95a33f931ac5200ee07120b1a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e488325becf2a9ee9c8fa608cb745230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20f5bf4b39a2f1e194a1ef487e1d09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8ff7b786a117499130dd08c7dd8be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2ffcae2c0d497904cb668261d42c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae68519fd61c2a9ea4ca39d58e90ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158da0b2cc26cb31a97934a64555f490235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ab034684552bba1e3daa008888b7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13c6cb2b13bba05d06d71ab003f189237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d1978b0694721d222f1e54549b381238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb4d3fd2042301ffaf244e3deaa02d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb2f7cda6fb3b65e2c4d091cda9daa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1f3769da5059c5fca1b85a9e13308241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bd055dcdfe84a95df09870874c681242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f94d97c25831914a25385e5f5e3ebb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af7bcd6f39a0e50269155d03cc2583244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24c4ceef987260ce544eab0ba5da1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958c9e04603761b55457ddfac983084246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a82487d108abb22ff234dbbab7acd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09769b1509ae30be0f38a55c07a34302248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0e731183bdee0bd3adcba88c9efb0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114259e5a715908141e6c32d6fe27136250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c6a47b64d2c6be3336d2eb642661d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b3b5790a977f85ab917c228e79c87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d027e0f61b94f51380cc6318ecee77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c70ba8469955f3e04ac22519477004254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1cba847192d11b68cafa1016c65c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b30f15a1fe77c79291392e4a4c435e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455ff8d6b06ce53b53c04dfacbb8c02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34110cbf064804bd46b7f306eea8801f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9bc269abf5aaf83c66aacd505ef2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddf9f4948bbbeecc42fbdd8e4c166a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf08b67359cb62b7709af6797a165f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f660eaedecc2286286b8fddb4224b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980c307074b36172fc18283ab39db49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0913d1ccd07424fb0dc289982f2961264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc720c9cfbf07c0972e997aa0c7d7aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20437eaa9530dce779d54de2dc8fb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70230c50a1ee90d6f302075c776e2798267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb0c287dd5f42fa14482dff8069009268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcb876a021dbf010a197ba6e4c92b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf10164fe52a54889c02713f8cbcda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee95433fc30c9c93c491b781f08b06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab50c495b9a2476208478e3677079e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41f1311b958791e63e5176d2d70c7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03f9fad5e9c4ac2e597ba04c4ed295274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9602877d797e648c113dd6ad94dd7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903317ddd6756a97ca8601e1af6af625276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a31350f001d8b62132c809fc169775277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da734cf8a276cf776eee1b978ed7f55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451db6e884f2e5747cb7295abe784853279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ce95dc78a2ce884db6620e7b29a0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6e89f7fc01a302b7c14d8a50e029d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02795a3eaa21ab0d23eddb688d20a528282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80406fc792986fe904c5c2bd4222d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea37a2fdbaa7f49cb0d927e171dab8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d568717ec497b24195d7f28649334285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70370243f7cc4c1b9c59c115e91f7e7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0860ef235110630abc2891d7f5ac4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147b39fd8df52a5ddae268ea07804d5288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>