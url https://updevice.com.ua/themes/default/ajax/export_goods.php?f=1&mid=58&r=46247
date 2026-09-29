--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a45c15f2b4690a6b96522ff6ea10a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18501feee2bb4138a52b0ffae375fc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f2ed1da09fa7fbf2fa695d2490d5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a73b9594b0342048b8602e54415124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0b55fa35384a92fc4f0e8113f71675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3e4c379468921aa64ee7972e81f326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74831dc1607fdee6cbe5790571cc6fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234ca2611ab63f0b1ea26b998ae720b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84162c19d7f3f0dbdeeecdad835e339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ddeb3dd77e080f0d558a4764049bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07259d924620f81b67975eeea31c3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf2daa78ba9bdfdabf2d8efca44bbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf79a4d6329f8d924161af75a274e0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5c237ceb7673f18516a6c9072b06c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865b785e05eccef874eb91f75d679bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561efdea3c276dc423f8dff4092069e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f73aea9e4f281d66d6485e4fefd05217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c868a40ea9569c812515d73598b6fbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495ef4e37cd3eedfd8f91a872766c5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c88efa61e0c53c7c6a56933443fcf220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835a01e90570792b25c626cdef4420021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe35fc54864e0e2e5edd74685702a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd2d2d3c165a82b517a4a5c0ed990623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8e71796719ed53f8480aa5d3d611224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7307238d54dd0eae9bcff35d91ec6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0af72e2ec49f13f4885f4de4da6d5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800fe9b650976cf7592d593a89d5ce927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8ea581154313fd634fe180df0a5e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d7e2ba20df4c337ea5d067f14a25f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a27d0df7136c29e947c26d0ec14d6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c34ac26860be1832ed451e145edc1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3fff534a3b73898efb7c9a58e36be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1afead68cc6914b31e69cd444c5eaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a869cd050f453033a04dbb6f11ddf1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77032329c7ba26f990252c136af093235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1e9fcfeb18ea6ec4c294c089472ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5980c7f93fd629e0da67e57aada0c4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe9275df820bad9ba6d25e296b0cb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514546f69ce499dc5721f53c8251dc3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe54a8c28c6e73cd891291bc59d6ddf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfb2abcb27e30eb6a3df8d1839704541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ff47731b45c65b6d95fcb60b9bada42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3ce2efa45cd129ca6104fe6716a3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd704cc1fe7c2c239b1f97a46dc6780444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396103927c222edaa2c037aea94da5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbf174f18ce8da29bddbf8fb897cc946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a11132f4a1604e10620ae4e147d6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5738c562aacaba86e5f15415ff64d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94467a0eecf1b76d70c48dd521420d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b04a393e4bc8260a08d9959c76ddf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab1e906b67f7c45a15cb8b8b83256d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb268d30d1547fa12ca7d454b2071b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1287088948d6113060c289bff5fa70153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c5a9aee71b74e69b9801eefa5de5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89e63ecc99713c65be484d5aa2a49155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f1220b7fb3d126d9bcf4b04e9e64156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef368658f7a54da2796fd0d36f693e7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d3903cf6f378c28fc54f4439fb71758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da76e78bd8c69bfc2f397aba217b2d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e51aeaea9c1f605f6d5d86942da28a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b86c81ede0485e440806499b6ffe5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f48521dc676273d5d5e16ba459372a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b8396d37dcaac3552d2275ee763f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377284a7b6226339e26b251589a8a58864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2e85482f64a984fe8a0c287ee4a9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96a870b24d4f130295f6c69dfb1a9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be432906c951d8b592c792637ad46d8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69837a7309168e8c623508524c796def68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c288c780c87a9b0fa968f941d6907c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c56fc5c79191e082e9fd81cfac4b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c419d30a379c583995ac8b94ad77c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b029acb6eb960986438b70f7f03828472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f96ab3bb9a26b14950beeb49e2031673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3d7c9b9519e502cc3b185dcef30f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0288251181471f83a260820b258c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591f66e756c32ffb760a47787136eb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05399731a7fa0af7777a9b944887ddd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb43093a068401a3b23dd1d89f698c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99864f2a09a3287bc0d77a400cb430aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94aec7534e025902cbf70e43b1fe0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede20497b198f781cd21e0a340f96b3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b83f3234765cd23bcec8cb9b55cdf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e52a9ccd519367e705cfb91a47c35f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee46e74f3f3a74eb37e4e810c0e67e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea5a2ddacd7d46e40757f089cade7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16c81a353b50431f2fabc15d6431a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a729d5dfb061f41af64f59f7c95fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc274e14d3b52d011ed597bdbb14941088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf7e985b96b252240aa49480f3dfc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f7e48ec745366ca46f175e649d05990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec52fee6e49af150b43b5ca6088e8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2d9fcbd8f9d41f61382b332979cde92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903ebcd193da7b9f805825c76e153b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec176da5aad9ad8cc6e01ae065656394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab7a29842e4ff1afeafdd37fa2a1ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbbbf0502852eaf79d640ae985042e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df758548192bd51b00198db4de7d9f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3aa6cc959b8c2a3a50f22cdc68d0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3954402bdd0c77bc4e7e969264b74199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692235f2d391fb9ce45bbcbdc8804113100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb9bcbfebcd3c9e22600c8b1ed5b4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70abea35e46c70f2629cd9571fba62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54fcc2d7ad9afaa5c165ca4ad7498c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc87a60407720b318b41d3dd6c59225104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91636efc750e9789b17b88bb7a544d30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bf40514eaaa6cf2d9602597ce8a9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64017819a9a4f81e7cfaab1045d3c07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb71603eed29d426318592c426d3814108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119aad3f7d150ad350367baed201c5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004f6e8c3de51104d8ff33a4024de26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497010651a497d4ba8df5cd4d705f96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc89642518563b3948e1686095fb521112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1488f5494dd9224a77b3fd42fd600aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc8290a1b8c8e748ee28f4c6f9845e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ede0e0c5086d34b428dfa010aefa34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f20bcedeee567938ba964dacb54f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfa33b545999c52aaac35e2121f378117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96e368007918be26ae1ab894ea36d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e49a9f43632e2ba59b90f8153c49b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cce3326c3361d63b77564aa0b87d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef609f300b01eec971d59d033dc31a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36a0f84b9b69b0b262f406008b0ba0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ece7b4b32cb3fea2679419868f151123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84886982431f89c1f23b889c7cb812cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f55eb2ba0d927a29fc0a62adc0e3ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf282ab545478a4fb2490c4c092eae7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fabfc2ac09d3cb07f95c7cd57ded77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f424e7c6044eac4f4c4c709a2e8cb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316abdf65e36498270a2145f6ef4f52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616fc8b8f4a859a868f9991e6866a3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd40808f4301c3ff6143a5f4651fa8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1182c404dbbe23a8aff4ac49c898c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc09a7b85caee38e72f081b7f7ed806133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fb0842cc0c408e7dc71945f2d115a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397b13ea5d2b5b5fe948f6083b3a198135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269230f44ce05fbdcea98f744fc0b38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb196a1362a804f6fda9ad6c477407137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4a0ce97849c6e4c69ef13b2ee4808138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6525430924e4eface6e81d21ee3efe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152ba355a02df924fa60c7142c9081c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013c23a931c57f340d3cd96cb75999a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc3c9034e656ef0299df3abac8d0f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3498c5d6242e93cdb52eec7263358143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ba51b8e21234e3bb2ede6e7eb95b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42d4f1f1d28ba52773e15d18a3450c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6591530008c438fcad7361bc11dc3a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d0182391eb6ec23c8aa2c4d4157b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b1fdf91179dc7f3546b09fbb5b9d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cbb244a94202b09c6f232c4d79664149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aa89de35bb5e251d6f331f412e0e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873fc2ac6486f6d707fa8cdd6deaa03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6002106a94fc02d3db146713627d45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb6fdf561aaf50f3eba9e5d744029c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c21c27b4c6c133f9b9521f4bcae8fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d0f76d8fd63a231a78f7226158e17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f8bfcf8fcbd7bf4ed9e1021f85195156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb402a2b467c1719d3e2905a894bd07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf153cdad3552d7ec650ba2551748eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079a31ee973cfc35004d3892b9b3f88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d067f91c395dcf5781cabb29d292a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84463837a04ea5922e3fd0ce9043347161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b84592de892fe0af8223a86ad185f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28fb8f68cc97a282c73fe55ac744fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d317d03ae70bab8613df447608d464164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d552dc20395c7daeab135933c15e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4af0e82ba71d80b23f56fb44c3651166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d74cb52e1e8894a2781e9f7308d2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343c983c4d10fbdea20364c6b92981e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d71216fcb1054c31573f841fa2a3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8841d8d98c6d1c1bd10120564d25e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74964f08f5b120ed0a1035b4c1803d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccedbaee40301a7948c9c7f30eee3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e17145bc598519c053af6aafe5b0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30222e62fca89bdc0801423bf37cabf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82643b68a49b7ac182ca4fcd77dc54ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b9ff807b8e25a869853d2957c91ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315c95a8948ea12d2a0393f0ead4304177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9d8cb8c59a225aa87ed653929edf4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5604dc9254d9877626d4cd13c8eb5de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccaa58dbc062dedc6f4ba82e2dae09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c499d905157fd531d80d5a27e7cb4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814634191c4e70c93c9527b95f5a275182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f15d466225c0c9bccea4eca195e48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60735a25272694faf191618854a93031184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3a0f9a193fe2dd2bf503d6dbf94e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae45524d1210c23a6a4be100757468186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00699c5c84796b583d61bef43431e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a327a79dcb8cbbc2e192e2ce084e00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ec70e55356e760034282d6d9fc189189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87057520ac189cef812599704e671c5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a30254a8d96a3d1deba6d5a3fee75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b745c1738e54e7b4189fac221e92472192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffa72c939e3cf32e8467451ce4e522193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd849624cf471d4e6977c4523ef4675e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc1c573eb054fecf8ea7278f062f8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32247a814fa42d4013d89f4ef36dafc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f7fb8f7a2d46f835071a24fdb7601197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ff24ec7e653a3b95694c6e0935838198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b26cde6de14b3b13e16c46f73006f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573b1347601ecfcefb6ed480c766fcd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b017cdc0382a458bdc1f4eb0756b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9a2bf97dd6f3b25d14d627fd9b491202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff78c3d19c71fa053cc13908645e1bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b93e5ccf5917c304bb25df24046ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf54f4aec5bea829a9b60cde95766f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dc20ca22598ff6d34574220f1c142206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180bae8506377bb7a3e246bb6fa613c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485f88f0967f1fd3eaa99e47f7e3ab9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99001e8424c55e612c0e6f3db1ee1fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ce2c62cc5448e4691b50c17bd992c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7c15b4c8b496947151ff55647b714211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4563b38c03c09f6d32b8a1e8c7881f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7210a3d70c677e4a1d645057b6663c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670aea01920137309dfbcb4d39d84f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de09afa8eb5a910428f414336be5003215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d87dee0ab4fb3842ad16580545f5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af181c6eff5553dbcf0f67c5902c4d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5817e7a205321050cf8d1754f9e6aff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3a86bff3c398e59e8a50d4e7e2b45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d10c04c6728d0c43483fb7002bab6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcd157845807a3e6993cd818720b7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaa034cde08a72a064cb8707d9fcd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0da94a07531c550ddb33c09834b12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf18ed35585fec409fded4fbde96092224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc536ed417dc2448d7cfba2b09d5c8cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e19da268838ac45793fc5f27918e12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224685a24dec5df94f90cd24a2acebe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f48adca3041f4b44aed8754f12400a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe8c7609fcf4b660cc7d495b5432ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ede563a7a105c6b56bdb9dcf0faf6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf826b2c8431e7225e9f314be7e3d48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea721e2f47bf5170f3b10d00c582978232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b243f0bf18807fe2341f4cbce6e834e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71646fff9f147e154740dfe3c651f55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cf748146ed8f43d5c50b706868545235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37f321ddd3a0fe4bc8af44976de28e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b04419b5ffd267fba1a2e9ee6c19ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee05c30c1cd77efa07983f15b0c74b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b9498522b7db6c4c90d1e71378bbb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce6ec494360c198e49ec011f7ca5dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25112a689ae3aba70b207f9f74f85a40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02578a08036ca3ea5b93a79aa7518cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa487f0fc2024c80797e9e2c6c01130243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01975af189542110edfcc64714c07a29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a276328575a82896a5c73df75908899245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bcfdba4d37a6ddd28fce6a8ef9f4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23564490511d8dfed264938ff5994f41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbf4d7e8f7fb76df25045e34d1946b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3c2c7ea498dd55421060044626db0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4f984bda391550dea5cc4d34af92e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dd47fa038577c449aebc26bd2722b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc6a60b53f55bf00fa4b742e6a563c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3ca3d5603758d9b48ff08d5aca638253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5508bd3b70ff20740e3529ce46c398254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87240b56298f91ddc8bec09133266eb6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf253d5ff79c235bb0a4ff4ac4529d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99c02d3680d63b8ab81370a0f72a41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72251f3bc394efe9010c474ebdb0d9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9733bdc27dc9be01d35cbf96b160297259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f52a2d8114e987827f69d6c4967db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941108fddd9acb386c124e6758cb0d4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7ee00b1488f3e75a364766151f62d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ada61e429aa009600b46f7e722363c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad453552eb295d57ab97b116101430d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f73d55acb5d207df56a64c4a7990d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a847f141ad51c0f66b3ea06dbd7644266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036edfa3a63edcc052afd66db725ef5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128403fb59eed6746042fbe49dc9967268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32816c9a671efd7966b50c5dbf7cca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af62d3d8da176f8951b883a7bfaee7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931525f5b5a9ccd159f85dfd70609f44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b2eb28f58fc0e1b38ed6d1e701380272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8d8517261f568f33d36dae7ff4aa7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4509d9ade8ac22a0f90c4e1647e2cc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146765b944618a2b69522a3f964e680275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa13824471a3af8437466ddc4e64e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513611e6de6fee7f2a1d94fbea4194f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88acb55e1b11b2ac951244a0f4524a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353994c5842795fbcfa243afec1343d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efa2d052fb81e9a169b454d328ead6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e34e349d23cf79c7fbb404862d618281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2753f877940f8a335a5cd67a875e9d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b042506b4c65c7cd2ac397f3426a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb61db4558357478ad1435c81c5cdb0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144220a1a16ec5a32533c9285ca8b63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f682e79c83df5286c42737ff33b9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42caacfdcc7b72ad114f7af0f37ec2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f0b79a738aa092adccb7a9a4a493f288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c575781e210f657815b2eb0336020e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d706133bf53b31f7b495b816fd0862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c355c6143915f9294ffe8bfa988a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d8b3cc5e0cab9695d94adb64110544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a92cb0792e2990c5f07aaa16754a045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15f684b6d93431d08108017dcea8066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08790f5c22f6f3d3a7265a1679711c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ecb9c41a2f6c0fc9f794ba611adee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0b35ba08826d6ab2fd497a1b0c66b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62970751d039ab1a78e88ab5765322d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24157ba40a85b10016bd8616a7d5db8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee70b48ba5a89392658d32c3ea3e4ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeadb6d21bb06b99068f0b76144350213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8929aa917c5ecea05035e63d4f40c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc27070681096dd4008602f4dd32c3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e24f80e8e90ebcd90da3c95255825a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a401d2897b71bfa5ea638e6c8f9e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823d1e1ee7e412f7ff3a26cf881571c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806ac817789c6f0f84f53878535920219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e631d57c56ddccfde0fb0425250b9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcb04032bb20057deb141deff991c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48620712a53fdd08d89242b37a25635b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d73897cef05fcfd240d67c828d7e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85b89a23f78f033b3e2dafb3b7051424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a1961c7ac0f23b182297b72c552b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11438953486c91cc23e6965297cdff3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a36eedcb51786e751a0990b9994ceb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ca02ce63185c0d187353ef6727b6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89676d38ce375b9e811c7101b22fb6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d04734002ee8cda2ec43c43b2ddfe330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c143f13b6eec975aca70bff3eb7ea131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bda73580112ac3168c0cca1532b6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac15234257edc8c5b4dbb7ac7d451833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4dbd3ec1207aff6c9674934fbdc5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6deb54455bcf7f1421408f72d711ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c2a2d576f760392f1ba955551d99536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc6587b41d784ef6d520810ded71c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f4543e13b65978aac1c274377888538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107c53aa4ed657dfc7954de9008ed1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe04b2c866860a9987aae891000c34c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cdacda4ad3e6d3bd296b9fec430b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72103ba0e6e71869250b7f0a89aed5c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f0b36d874839c10796dd11561f35b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaf6bd00af48661ecd56c131baab4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24655ec72d06e2d5d7b26de2583f6cf545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b28d5669f2ba4e8b3d7e590d6f93246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cbd917360c8b3a7106ad29afaf2bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecaef58edb25bd4d4bbe7d3b9e89cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c35ce0c34cbfef7fd056dab5cb8fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ef4addc6a796f6b4af4bae1835a7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d52402d6e2d0fe225b12850ebf42451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224e03604f98a366dc55f3d40b1066252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c41d39958fd54caa45f752a0130f6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96831c12470fc1c910f61305458b009054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e93fb35de38e2c0bb817c0b82e0a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a67b3fa81272ffc18b2852d57f551356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4489c052cab79a325ff9e6bcdabab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c71b10e68829eda114799a9687acf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713b4179c1ec0ae72882cf0703ee33959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff76f2e2e30a50c5b257f2d427a00b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a7d12b53260009f622164187c096d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf111168f4375166fe3fa4ceda342b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc73b1c40597e1eac614e4db43894e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cd51ed4fa8b34688bd6192167b77264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b69a87ff2abec84839f5c0b540c6da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2cf3c5e9bf80cb9a17458062bd9fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f76113135cf762da7a541c6e5ce8bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14ce71d4cc9d17a3a98e2bd1e727b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4a4f63d5e70399d625eb649530bdb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dc60dc88e37882326a6eb85321e2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636f96bed94d3766ba913016ad0a87d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d0126cb9b062bcd6e66dad687163872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a6d016d160f58a537dea11c55c1d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c4b030d552cc9b3880a90a9ef202474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5100e42715ae23ed559c196489ef8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0b227789ac40f2536fb3f22489ae176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50fb11e4f07812a1ffe729603de7e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6b5319eeb3388edf9657686b0e26b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b5372491b0e94583f82c9d02941fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdeebeca734806fc5aba860f61e34980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226e502421d33ee6e84362a9ede47e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520accc39ea1627facaa848ebaf8f72182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b61dd6b1947a5c1a26ed11b35afa783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e734e5fe5e2b77a8a87652795edac684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a645b35682be91db90abe30468c659085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7d1f7365dc341e37597a01a0a8a5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e60e2aadebc4a6e1cbe24989aeb9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037d00097cf6db680ae86ed394431e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f563d63ba50a32733b46752b30c9f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b13944270990bf0532921c84d0b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895f6207620b01e67f2be164cf110a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8568e9b25cfb3e555a5e6941fb9d1ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061908d02b5d497e98231c9a1ecf358c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd939d7a5455cb8dd5fb800bf2c4d2cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4382f7d31dc5f0490c0ab11dabeba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcfdf60260ad267309f7f26bc9ab3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447c7a235ae08246017fb160485668897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448178e57dc039d99216990647f23a6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f77205c0d7eb64442492c9933e28b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7cda9b1e1f2e5bb14ee84d5a524bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd268e3ca80fd19039dac667e9a58f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee01af058ec190fc47d442d8c28223102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed618022b302ef7b9ee01be59e2ea0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb096a968cb0c7c5aa15c784d63026104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a89a583371051c74a85b0d2523bfe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af00ce24ff5cc75193710f558c2a81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cba161b2ec3dac1d273b436f14160a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e25e1a68a5ec1c74c2ed1df2e4da5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2410cf1fa456d1b6f0b9b319e81cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1af777510198afdb2b1ebb35d63460110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314ec2cce4565842a80d80401ae865d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423c2eb657bd43f555e17da867f3f08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c03c2ebb3d8bb18e74a8ef5b1da4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade928307b926780f053357be4d2556114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76f7db0a35561388ada9994750cc53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afcc103be5d0e853ab81dd33d1799f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47d59f7e3158e70fb86ac4ef7a67d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447c7b8f218c228cfd78a8b82ee4924118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb60723c3d3b962699521b8c2c6fba1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e53ed1d5903096b04d0f22823f220120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bef081045a8ee79f7f12934e4f96b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33671405330fb19497815e2aa20d62b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81305abec18d870ae1e73e92c7fc30b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ed90f5df0dd8c023068a360569175124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff4e92a2adffc3f710465a537a140e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ac68a42bdf534e33bfdf8879d1c72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4955e7ac48e83336983f4841f2ea4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9a9ac2337ebb69dc3d21efd089b6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33b17e3002400753d6cca5566ab72a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac3138b39d6ca425d4d2e758011dec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570b30d4be217415b06ae3a42eb28f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db63aff2534e4b669a3694967a0c148132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff9f0a65c37a41bb882848b54fb363133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0a34bd17b606e2eeb4c025d73401d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d278232db50820c65303a1627c727135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb48119ceb830be2b886b45e54dfb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc11404944ce1b86f9ce0d8a1d2eea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edb70e02cb55f85c55a132dbfae6a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787f61e134bd3bdf882e47723da5f37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dc931aa1d7848d1c2efeba2545c9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63b3fe3764fd4fd2993df8bc4db51b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9212179450b0b6bd6eab5f38638934142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54756a82a01cf8f0afa912c4f335d8d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc34cb1c07e4230fc7f333e822d4b45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32a9d13b595e6465387688d403991a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6dc3a00637c57c2910f155568f7cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef89afd4256a46f28ca080100323af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26013f067a8a16dadcc54857bdb84db5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beda8a363f8bbf6b11fcbbc19db67a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80f8291483f56138a6fdec167b3634150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b82ee10968928dcd15b20a781968ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dc6cbbcde6076ffa6a8f60af55f34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d9cdd5965b8abdcb8979bdc532f99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e87292ed39a7b19fa544cd0fcde564154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba5c1b213ff3a80bea4e418b702ce2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f8c63db7b9819462034c0b46605da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38359dfd6f233e6f70c43aad29e12686157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7759095d1274d342741ffc16caa53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e44e385ce1131d33cd5f0c562f849159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc0558b151d4f69b6a3b8ce592a2be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33b2ea8a3f14f09b565df181400bf9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720cfce8e556551359d54ed3ac8b3bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8cbcac19d7e7911dc02f1ec86bcf3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b36ec042bd210814b778d5c03a2870164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed551b68371fa51975340f111f8dc783165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc954e9bf1dfe21133cb1482fb2ecc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b347e2a892ad721ce3d2001004e05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeb4f3dd0c8169166990420ed521d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd3326e201cc0283a35b4c75de26af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a0f780a6043383c069b74c69191c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34e15d7e35fae4bfc2f85c5f40d24c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574d21be219c056f1d1dbd415081b45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93d16d207b51fe573b5a45d989abf2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a9d601a93bc666ac9f4f0d4f6cddd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d71556ab5dadcae032d46fd087a565175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd567a6d11813aa3bd4e35b11cd0bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307ff7c95205b1636e8b939fb1c8047177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763e51419f11820b558d4295f1b240f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8447a74510e97c9a577abfcc5b246179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c20b86e4067818dbee87a19c2ef702180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978e149b70bf465691036e735b29e1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdce47f2151289241495d9def9fc8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9da27437e2b3b3c1088ef9490fb23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517d3c6790e902b40cf07331441f88d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a85a3f05e13bc70ac1bb1b8deec3fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d98debdb7f82c115d4dfa48d26acf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace2e81baee4ccce6db2d3816cf645d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bd7f0f0dbc6121c3e9180e21e8727188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd10417913a41e0953f663d702c3ff9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28646b05e7d863c70fc374691fc5fcca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7e8cdc06137a1aed5e5cbbcd2010e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e110e77efa5b8571e4222988252d61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf56d5b62c245148ab216ef36150d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26a36e65a4b70da2b7e995bde31721194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd45bbcd2baa59b4f933bb23e4dcb89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d64616eac083a311f8e99c2971a8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0b31bd2e35e60b74179adad0b7ec4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f4d5bf09e67c9e50bde0b4cae6e66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6112771d042862e352f54c5a1eac7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f8bb92b2a6ca7037e7e30a01afc87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc914bfcc43940ed1ac14c7e6e40ee03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242a1954d3811413d5387b60a9b40e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94a0b9daa4418ff2abf6effd979d51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c238d4b58941719028a03e1eab95cdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff898ceade02f6b7a4eda5b7ef3192205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68570131bdf0eb0dcbd814afc9c5a938206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7d338e4987b03a9789a725b33982a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6476f9a40b415c608799be525e2c86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b9f89a0282aba8a1174d9375d280b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56049be04d99a510d5124f69764f4648210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659953c23c8b1f1c049788952dc54616211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db89c5a0f248f24e5c1b8f05a0344d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511b5bf79d0031ae7e2c2d47f266005213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bb22edf2c14180a37c6b817ab4e9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f40107448da1f6d831ef2c65f7e5b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b19af0b35a5b7f48500f4e0f90fb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fecebef6c013240ae4955980def44d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393fd7da2befab1fba802bf0c197988218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dc016712033f25ba661743323f55c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363d1c3573b25eb0f94704551338519220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1327d6541a062d7357cff38d7d42a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f22777170b63ed317974b6f5c5ba4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98188089d39d9f3b7a698993bc8308bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ae8df414578fb3a81c495110cf42a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8a0edb15afff688d5a76658733187225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe532091b8c4d431afc2786b81a79f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31407797c9b9f2beadc4e09647a8b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202b12a2c729a7ac5c7e9dff1acec1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b597d39596beaaf36dedc24c573be3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d351ee2c7b7ebdb36a206c920f401c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d059c3c8259252bf2eee9d36f92f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4082064db3b9486529fbb35c156bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ef7f5631dbd8cbbbbe61839b440f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adb0ddb22f6e1737af95b7b1fefe4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4df60ad2a3a608d40240617510a0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ba48670eae3e28066e965ac13df7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8988164a5e7a05f7201faa8acd9e101237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028509ca65102af2c5314dd4efd0e829238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc26b539e9a9c846ef4face48dc2dcf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fc114fe46631c0f1d1c0040229598240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561961166a177529a236d99f04fe6d73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e01e18d6e057f7339c9d523d6c0d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358726ca9be08292fe4a0728aa20dc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572468a176b9e4faa4f80aaa3a76d77c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72304f3283d83d65a0cfab5d36d1e84d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2d9d7b308d55f2f3eb3fc43d254ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250904c3dbb58d6e99f8847e3eaddfc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519a83e7d6806da85b56c1df1008206248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c54cbc5265cddc6f6f9e5aa494bb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff58f3fad7eef794f00256d5cf65cb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a046e3ff67b843f3cb33fae3d8dee1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319036d0cdef297f451e67e4234cab7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261f1fbd386d99cfac07f1d42e1ad75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c34b89098758fcae9b17ebc904b1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffdd0a2edfefba06a47b1adf77f0db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a30a42179349930994d88cb04025b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7b0345175ab1b486549021169f7ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fe210cb5bf425e5766bc4ee743a46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8d896a43b86a1d0db8ad1f7a82bbb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2153801b0ed03f1550f3718e8787f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb1097fd5a61e16aeab8e2a12d1d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7137311b1d14d0dd7e9a2a105edbbb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca5db3f556a244da5928ddcc489744263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c8681204a50303d8898ee85404953264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea4f6892041e22632d8a9f8d20b3b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe682e34ccfec4f5e709b5ab329033c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21316f1503c5a51b2a30d695eba08e1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b36ce482b1f8036390f072af7a8ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e96bb9d5af0e9b66379d8ae2d75ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f422550184a599bbbcfbb7c98d25d43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd65dbb5064a9a0878608ac38991d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2902c50b4be1e8ac92a7230eaf945e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3ccdb2e15a9932ee0ad354a62aaa1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca625f5c6279cc530845255fa746db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bdb5c739c746a36a3eb40a0da1f10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84119685b7f24dcd6b1f4766e189c395276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac5ebc3d2531f549cade8d438f10f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f49112ada66f03fde5251a3aaf742e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bc8c8470bc13fd9c07b23a1599279279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9356ae1a34b9a4bb674aea117cb64e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00415ae5272f948df2ce1d0ac48bbaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b14343d47d222ea1c785828af1474282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea4539e81185229477b2c8e9d2f676283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be413815e498219a574d26e7770cab59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd57a3cd29a98e75c7d270f544ce64285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dee76d2755be08657bcf85063b21c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51666b009e212bb79e4ceb3a0ee0c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cda4d4a775244188e49fa450d2166288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>