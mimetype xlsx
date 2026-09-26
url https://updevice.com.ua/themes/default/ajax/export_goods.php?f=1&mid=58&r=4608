--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d497a44cce3a79831c564a95df71da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced99d717d5190e3a3a0ec925d9ced52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc563eb0c7297c1feb1045a6e69cbc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd274a081a1e66f5fe214df4530312364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4c287311294253130076f0bb629145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4c07898d1fd1d4d3c2621ab57673c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da4ef1a367d759fb592feb679733277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c829605abe04bd75243542f3708ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b64f511e994cb30592c7f120359bbe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77769ce398f40003d3ad01ef64674410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5589a80de0ffbf40d9ba57e48ccab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7bc7d1ddc2afcd2853ea63b0167f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d729c8919ecdef838bf0c341662b9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff0a2fba24c29943ce3fb27a51bb5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de934207971f147103ab2adcbea472115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0197aa849f7a52156b84922c3f8cc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c51c4ddee92a82d5d59339c43e01317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7dac503973e43d5b1c72de408b18e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eecbacfa11be3914d50a2416447bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf3d5ff7c3f3e76382a641bc1de0d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b614ad6e2a1b621c26b860969896cfc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335f5f921676efa73f9a6b190fbcc8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a62ad592b6701f4875efa7ace6287d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5242857f900fef9fb48fa13b7c27f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0160fdd150cf7da15972dfb0b704025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c7e6bc360c7ca3a6a7b0e7b292c3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70444ac561184e0cf0c1f66ba16d4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b54dbfd7095d1f385f090c1f7686a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a454cb42c50114ee01ad4f13f61fc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31724d56006c6107aa7b068cb6dad75330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253da5b93e850414681164bcce2d340131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d7c817ef1bb9264d3178f6dcc5ed832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725974c35bd18b9f8f9b7b1bf62c28033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e849174ab8608bd29447e05f7f396d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7617f27e713c3434d252efde46efd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a190c6b44bac4c080611f9724f5fe6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b86c641ed185d8f95a546e71480d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b0544b03f74d19564f63702c3153838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29464cb9b6d60a23f72512d3ae9a332439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004c5c43bc19024f0ee2e3e1605115c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d784043c24bee53ac5ecdfbc3f0d61841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c5f441dfd13245fe84f86f86cbf6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c446d7e3f84ed69d7f905699b2f4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927cef33c6dcf7f32f02f496903700944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9752bd57106411aa09a7efbcb938445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265206110eac014d1f50d5f6c47fca3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58157fa660e5c56354529df5f753ca3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24cdf654fe6c8298af17e5369a43a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97142b271d2dc049a46b21509cfde3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f765e73e5b6e3e8aadfc58ae31df2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54c83cadcbb4c832d1f6d2005f8a4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5a431b0878eb96578c4a20d3c83b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc247a87d0e7a4786d8c2f0c5355f4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660b94e542746a06389c267d4460de054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1442dfeca3d41db6910707a1125c7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118e940074b54023f05e7c1b8fe79ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75c76adb3104f46cd1f07612e341d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2626b4b4ae999b16eb2f9ff4cab1e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9a1d7f0f2b6716be6ed731d2fdd5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf07a1d032c0bd8b9c9d51c6b4625860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56218475e5bcc4dc7ab0882f499d9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219d9295c5cc9512ee8a9a9b320a95e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef42dc4fd5b483b65751b74e70ee3b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5654d0091857f9bbfc09d4e73eb1cd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f40230d8a1286bb16762c0634b904665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50f821e82329b2a307f1587a563c9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e5bf49c9cf38485eb517c35f2ce7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1e00f64ef8c910c60cfca77b7940368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997365ef8b6583323f0416441efc4fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8778ba4ba3a40d81f30c775c5179270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4c29330a9078664775b7f2364de7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad822f80cea1fb76324be4ab51ac8a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a56c7fd50d76d4e19e5db7ee45bd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7751b43632763b7d54573e1b834d1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e7fd84cd52fbe667eb1fcbeb5a03d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d820d676569a56359c76838f91c83676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef3b323d59aa1a53ae267129e0100d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72d7733877a5af214e022a7ef1bc9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cb7eaa9993aec930f30c41f1efd5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a7beee65ebf075d6a69af72bf976780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287fd786a710d85a6b9304e5140c94481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aafeeb8450b604948249913449494982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284836ed88e820a4cb363dce8b447da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5619a710276805f1e589976b101f52284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c61ec6968ea29a75d8927588a430785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833a8b20310d3a2ba55df0e5a7492d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d60b55d1ee1957a37c9c7f00b6d6c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beb357d6297dbb2bc4bd43043fdc5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651965410cc3948940bff7a39847394589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876d1425c49fdf6d98bc7e70f72f59490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72487217e1d553a87f7f8c99e105e34c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fe84c1588ec8e8ccfac53c57eff1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba69e0f2ec686179c410703d5395cf593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832de41e680f3e38b32cacfa5fb0289894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eff7800cbd9bc8e8bc3cb1f17f65f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4987ac31ae08c9c1b629d76397ce9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b57cc288813e59ad7e004491f7065197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf61cbeefb729f649c1ffe498f9ae0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3f86bedb0a25b52b7a6381a18cb5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30643ce5706e2956a4cf485c31a8400a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dca7513fe9e215c3a3c0dc8481936101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7f95e9d18309eec3b8c83f1d4bd4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02854df2c6bb4d00f019125568f2cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e20ce2259e54400f0d2ededab04068104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd91e5767aa8163934e6b5deebcdd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f6165097a80128700a57594c66651106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c87fc392d0f421eaae6ce94d1d778f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162d9fb504ce1f9f811f144edf0e596108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c3351319223c2c914fa785734bb71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae97d45cb39055f7fbae5ebed4cd3c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613e2e17e557d475fd1fbbc7efa04ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9968fe4cb6f9c3434568bcba97f024112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9edb835c372c98c62d46cd3902b831113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e714651240a2e02155abf72e4fc0f0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ef96d11bec9bf1875fe457d2bd4fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e179a92a436766118ba4b43ad85059116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422ed482f1ca8d38ba219d22605a4b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a047bc54f018be4995d7e142c66ddf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73964f073c66880bf091c3d1645a9348119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45b58d6631885706f9b6d350774b14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bedbacb765b644c9347f9a0f420761121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc9d53e90972374880d98c2f683cc5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c14de4192d7077a5840f72041c92d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51796325b32c65b6e99d1b1cb8835742124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c01a0cdb8cda8296f79c28a2f5d48a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd600a3b8d033df5cf99b316f16cd9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff33f2d22f66e371976f2204b949a1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010017bf6ca572402d312c3191fe5b60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44445c7d2b5e59e4a92e0c2375da1eac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eae6055640ae50064d78f24fcbf6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194230dbef5959efbf15c09bd45a47d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153944226562571e8feb40967d5b909132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d527546f81c4e89d0861b03f7db25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd173004b7b4fdf234d00cf770d6d5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f5c99daea5da387288df34e4746db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb39b76ca6e6bebdd636961a6220357136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026248e4de757463b49c6b2d02ad1cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d2fac33d5517b98b1f0b78860a2f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798977a03dedacdf966b1630d97eb93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87dbfa799dd97ec464c3dd15c70a52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c2d5089482c4617b53ac44679954b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bb2be237a171878a9a0ce939aa7f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe1305c1252a21a778921f94c8bcb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f9333392b16777ff9e3ebea5ecac9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b630f522a6090af94a42a42f92281145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282370157f1dc4aea03c30c75984f2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8334ad700a06e51b0ed705d4213c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1891c34019fd49d56e3db2eabf4aaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44de8edfc4076a399dcf315b18d59f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ae4884530fe2a644128039e3f7119150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280a49b08bf5a1a32041dfe7b586be6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fcc1fe61b20a1f759d85b9205afd8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dced983245278ec1d639e68ff5584153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e054532857de55664449330639ad11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351b08584bb228a1cd597e29217c640155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de282fa85980007880857baf57cc8640156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c3757f80dd3a133b7b5b8aa2fdc9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e95112e9abd6f26e0d22c7462a9b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c3b0f45aadc26ad11bd77aff20c27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988f5df3da96dea7f624f0bacbbbc06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833603d57baa7e07720d0736e23e799161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d5287eb8e9c3bec12edb4f17194bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f9bdb11772c791c7f3cbd30719fd4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5507b3b9d19e481c617dfd92daaf0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10468b2b18af0b243ce3924cb0a376d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d3a59d2c48e8d5cc6cc2241ba73a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f11007e98b3feb95be0ed50aeb0420167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06627b4aef638915f62ec81419047aa2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3c3d4bf6e943c97423941ddde9187169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cdefe8f6fbac40356088673ad4d3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c2641f3485cbf6e2efc8f480b9336171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781f98e0ae5e85bfe490626a53e2224172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63452a8efe906d8e54bce96f0d7a9d7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bdec2dd8c038a3a2378b77c800324174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e73a67f3d2758c48e5e6d39f5c4e0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb93657e9d63b95892e775b881ce112176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744db366dfa54d01ad086a733c266cfd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9276c0126056dceee86cbcbf87ab1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfe4a355efa0f6db970483be7f627a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e3f5c49911ddfaab5cac8e1de5686180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0059718e48a2f274f61b60e8a5573e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213d51a1a0adcb414909fde9432ad54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c845d45a38d33b3d37cc7f5d08c714183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a75071f71cddd46e77558ea397c6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077671c00aebc7a4cfd51a015242d6c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054abcfd0efaf36f5e78fdc09c828a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f547fa1720533cd755c81939e591986187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68abe947f07bb310394f07b4133da3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14b2fffc378c0cdc1f8791301b6a89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ff5416d7c6c41b5d133b39d0970f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd653e6b2d3b8b2c4576d10492907b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43745a2511ae808516dcec15b7e5850192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3310aa94cdcbd6f0c83541be66d95fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179b3b7447de4390a5524ac84cfcbd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa796c585a67508b4bb3dcb5973ac42f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3457684d73a7d0c0b36e3f933f976d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda2c78a93df4a15291cd4823a38562197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a338104db97b645131c1b7b9fad24ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d87d0dae8ac36f60d8ccf44800ba9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212805184a43efd8ff7d3846dadbf05d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b4a823eda2579659a9192ca50b7bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58780a14d305262069905c2c42463f5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e1c4f34ae7fa463848aef3940a6c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12847001e8a0a452c5475661e984418204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705821bfb796a3c610beef7d664c3526205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9ddbbb2e68bdb12fe9711bbd247ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bafb123a4a94e681b6ba50d6d6892207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e5dbfbfcfb41ddc7e9d0ca3d3a191208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658be1636f5bfa5bbb8c77b7d5ffc888209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445b4940fbbf9087df8674ff5c806ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4ef8bf8c99e042967e7e1935f5c17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24332ae2ada6d35391edb3a0a3196b1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63fa873225381888e519228b5f3b7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45189bd639bd01f76d4bdf19df8c3d9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895bc2daeceb78873219b8909d9f5e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434557cf70fe8566151d821ae630926e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b63d6107cacae450adeeea31ab981a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452ed907c864acaa91857ea9062bcd0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15de913b798f505deb7baa4e56b13c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fde98f2b21ab1277d6f2281c324d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99341535bd2644b68078105351369957221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a483c3386a20aadd0365615602ff704222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e570616c15bdbaaebf796994a9239223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736065b51ae06602129b71fb497ec89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91556ea1f647cb0017ff76d3d4dfa4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016a4a4486180376181ad50df4a2fcf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c631a01e307d302e2c7916ffe306e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f017915242bd2e59cbc316a092f7e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390178ec8989828f91e1d338037840de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56219afe03dc253bc3567690b45342c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8485e7efd8eb2797125864905e25552231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964e4fe8063d4cf5b261e0ce2f02082232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343597f276d04adcdc606010c6ad5931233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f6561f6d5ac8bee2d6d6ef2251aca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ef087743ba0b0857d7cc3b0403522235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74117b30da5a679d01afed101fd0d64e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4997b9d61917f2f88c4d28754641a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3541ad9a0e5fe98d69806b20f4c26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bca1f4d783f5b3a6af7999657b8017239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bd62ea6a3aad065705dc0e401e5dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d325d13eb915cf4baf37bf2f2871c02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d01b6632cfdc6b892e51e21c677a68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9387d6f4f9d36634e903f506073cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986219df5b9513249368936f8a4d839244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ca883efdaa3b3cf7730bb5a842d2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12778886c9b308d722d6eba340d9408246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d193bb02a25571d69029837501eb118247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcce3bdc4c2afe4d76e30ddeb97fab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d433bf3659b7d88aaadd46b3ee2ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe598c995b75b3605d638473a528c27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb9f8c10686189dbf8b0126b37644a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4d042859eff6d832ddf3092dac370252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9128f425808bd70d84bb731e1728d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff6b992371a26dc265f34976b35491254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4825784a422aedfb95685395ae68e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63155b8ff428005c0330afdb5a25011256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f6270c57b10f52b63e313ccb44631257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f45a0d3cd5a5c18160f5e54544661258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc74345d64166eff375e5d105794efe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a82f3662d8b18fde3b90159a3b2046260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d076e1a15eb42845362a235c937c3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d74570e7351647cd6c2dd4c7d07437262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2cd5c6db1cef2bdf63e88ad9d0054263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3fd9e54ecb69ab9aeee6e45fe29b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb47c85d92fcdc79b3186947bd9ca6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf0dbba697f19285d8dc608e147e91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1520c71d55b452b6f8f1055870504267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b841344502049b69db6442903c4de7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bcffe25b5e008c7b8bcb19d918639269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421a7bd532d3c1b41e2c524bc2074dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd020db58750c79c2e6a41523915081271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e62a3c151f295a935d412c65524a08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ebfc78a03152075469aa73262875b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfde44825c7c254d183762f3aa11e17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b097117ffbdc8461ee135a352c065275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074346fb02fd60c90170641efb3885d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae070d5a603c3a4ca03ae9da0a8a54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7504a40142b121d4fde4e8a0a933627278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db01447228ad72fdbfa4edef9b8afd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100d80f0f30b9a161fd3556c934b77e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cadf94da729aceedb23d935d6c153f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202a6331e9ef738dbf656945b8c8d4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0630990f3c39771b1b21cccfbac804283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdad40e926204beb347c794a9e84f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2ecd1f2c6eecc0c92b21c2b6a88e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadde2bddec53a81429108df588686a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14687d845cfa25d6668a58c46fdccd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71dd599a4f36e3be23db0cf77149c4288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccf76d383323ee68554a9553b60ecb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926b6fd88791ff40a83a72d9dcade072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610cfab07dbe880558aff7cf50c02e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00c540176100bd50abe5da6f8066734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557ebea91fe5edc772b38ea394cd15a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1f5502bc236624a02dcf3fefbb42a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6a43b440c9e2600194640421d70067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a24c4e111052d16b9d9f50fb1231c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1c7a76cab83f3854aa0c60c35297b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361e1bd0ba4cf07aa38da13cad40b4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55003425bda6444475f06996036d42d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948989e904b92715764c8deb9a47d85812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08907e24a305be67927b5ee0fff5e5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041db016a3d96bf5a72a3419b78f607114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c6e0ae3d6747ba6b43227f3a791ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9560fa4439864872ac465ab3ac7bbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3c9f563404d9723bfc5abd670595717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828bbdd5dbd3155b33c5c681d3d027318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253087c9325416a2208d7ad4629b66219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef054636f67a4009ba0eb878b2f3ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63d760f89adfc01899f2f7c3efa0e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0813f83669dff937b357382d6177bec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002777de75e571b8dbec3fdfe1ca4b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8c6e0f31ed765221e2504e2a6afad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aacd6273d00b3cfa1bf8a342ee860225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e4e0e8308285c5e3e2ae15abd4c0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaa4440581a48ec069912eb0ff201727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ddc7f6fce9213bab20d8c2c99703528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cd117b770b98cb1d9f74fbe5ca28429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f995b333d7ea14146e207553526fb2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abc916563a33415bc5f7715bdcf9b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41648eee15e3cf542ee404a36330de832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaffca9cb6385ea711f74f56cc513f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec425f22324926e36978fbb51cb82d7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb66aff999df588a553d99ccfe997335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1716ab07d5a185f29d38d6afb6b8d8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674e17c804d2eceb378aa99b9b6644337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9f60592cd39c14dc4a9bdf936f9b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9354f5e68c66ea0a361077d9e8253839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea62d849de5470eb74b44160e6281740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cc72e1d6f07d7eb5beaf9ef982bb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e35104eebf68c685655a67fa9b14442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5398e58b3ec90fcbc1de177fe17d2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2665e82799b6f520acf769c7f654744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d8ec6d97211a4eff97ce252b4075a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee65625be4af9302c53055ca58ae2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95047e0dc1b180273d1ad2de50b8903c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240d2cad9017dffdd30a6b91b762a4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73769ced93e65f9829e688923aadf649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1675e85f619392110fd3b28c62cb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7a1990bed0279338f835a68fb296951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531fd8362317d62b3e244413ac32b8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f494b5362e6a24e33dff35aa2e6ac453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfa4e5b0451c2998876e370c304ae954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13e8b4dbc27cac13c72be42c44ce2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486c3b7f90a1be5b8418ee86034907a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d697182d2751a258125cf2ab3a897b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68add6160d350872f1a2d0d168f61358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f0b4c2343a66beb281ad0a5c5ae5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaf455be06848622e3881040a99c6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a83111df6e23060f0e7998a5f2068561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bd15a19d1e4c136f81e6aa4fd457e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc61f464165418d426af398ed4e072763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e54d885612d4fb751c8c1a5358f4f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2ab05bce0456756f9aef1efb9165d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c2b14f2cdb45108a800325dfa59ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5680e389bcdf68671dc9ad596e64c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4edfa4538acc328dd1e0be611dca368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97f0ca9926a3bc747810eaf054a4cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e4a43b504a1bed429418a0cf9422070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f57eedfc5415b62207a6ac0974c47071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50526472703b3bc195a80c55fa014cbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8482761b2e74ba561a9cacba8f1b6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf9c0f02526027b891615a2a21405974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de831cd52590e49a113811380d928d0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0594956ba8760d1478a091127cba1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abd1f2344d77e840d9ecb4e5f96d4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a5cc5db679c4332b72e7dd536db7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa342aad0d174565352da453a2ae6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615f4ab9f00bbab8c1055df86686d9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212f6af20fa0bef914cf533195b605c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4627e3f37da54002126710eb411b16382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04703920b9e2af219c7ba27bf8a44a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050ebf55d147361fb4a686ddd84c1f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a31c6bc0d364307b1f3ade82cee7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee8db9bd1c2deb42e1a9b4e609645886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4412ea419e9d2899273f9ac7e477287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763a0699fa751edb401f07868d7fb7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ffb8df388cefa69821b00fd81b50c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb19053c01a6aa06876b97969efa1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0836aee1d6ca700983f578a8017eea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d47671040043bbc3c43e21c7de98692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3b5646cfb7222c1f207d59c0f2cab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c11b99f609b7b0dad894295e6808a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7f03108038014bb25873679a3917495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9c11d8ce6bf4c144b07e3d4dfa97096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d2834eaaad173eac0b8f3060f4c0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bd96921150f2df82fe6edbdaa472198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ae688ce38e305a298cdab12c98e6499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8b1f3410dabb724938a10ba9ca42e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efd5146439c3f65b0a1934fb1d38ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f43c519b6ea66697c9af8dccba368e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d3885c9b3b81fea65c3b5a87d2d62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21addf769aacbb86e1747b19442e6d29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86184822039e344d7e40bed69c6cbe80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d762303e924105ed64765935797087a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b5b182d845cf7aa3b97b30a396a9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d108ac01eea5a9c11dd292f38c9b71e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355ec664ab2929f7daa4645bdb732fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acc06b3038b09b8bbbe3c137f9dda4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97805138d28025287910f8b1f2ac0ab8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb82e05a6cb7a3ea2227ea9a3ab3e52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d3ed7ccf61b36ef8fb1dd79f4bab2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce0021bb3939a90f2ab49626410f06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee96fc1ff1ed7bfc1e573377279c3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d25c8179329f9b66178a3fbe2ef7e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548050be0e1baec8d22679226fc54fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d7ed7dd87ae560ff8b3921a367a11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28278a5ec56526e62ce9a82113f3f155119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91725fd0436cc0724e9a598293b49473120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e26388f38dc4a4f3cd954d59eb840121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03534d627b2d9fd5313ae1e3fade72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c30e2bdc4d59faf08bd6693bea35b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9840c1c760808b4ee25e7a5d8f3bdd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248a7afe702f10e6fa2b21ed45aa6d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b22fd587b840422be3e1df5fbb35c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba83510ca8dbb214498658278d2930127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6008f4bfac28408a9bac57d03c9015c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d3d008fff0c5602c6524d0dc9c480129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f8e9a90ffa616ebe41ec4ff60245b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb37885dfce1ead62f76d05f3aa3e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9f59b4aec9b53ec0240ca104b7211132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b406ac2744d0734800150d8b3c0883133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0dbbfbc3f419e32135e0a28606732134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a263e355f2db9394a6d676d015d783135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064d8eaa3ffe0b053ee38b6545b53c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fff518fab421ff91868e7324fdde0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5ad5141456d3020ed60cf91c1c89c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8e875bc2a9a9e17253c55e6e4b352139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597a3957d2cde680fa5de370e03ce75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d7e418c1ba794631df879eb0647d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dd5e587201e11eb2edcfef628e08e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74d4d6d39790620e70eb8269fc5f54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e14faca0dadf748c3e3233b73299dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba043f73ff6a2e956e7c2e5ac66a97db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3f4ed5c236524b14204dfe41cfaba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3d5d372becdc0c6581c4ffefed0d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0dda447548a10d2201ebc7b19d8a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314e679c638dbae8ad91e595e5cbb4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2a94a25a1fea8f01f0df051c3d545150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d2be371d698e4fa6726e585c929e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5eb874478ee7ab74cc494d6994ce64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc1851e7f9cde738b444839ba3b53a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22f1b92b90977514ddec51341f089d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a725904d00d78ae9d59efa39a257fef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c285024d3c55732713ace2560771d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad216a26da94c27ad35fc1522fede4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9337c5e66d44edb9be044c1e414c487158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923266262ff79c7500747acd999a4406159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355cfbf0da3d9f90a73fc73c1f88e45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16514ea8be0acb2aaf3d9c6b5fd458f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069c1b0aa288249fb0f03954d4786f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743b07e19701eea83a60161a3ac66b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddff0d9ef27505bc8635ef46226132164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81416532af3bd9ef7970d37d9c292b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea313d3e38e838690823cf18fd86ee0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a36f6902b2e5a40a73d822793324f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc3bbd2a6055099a99f09f9b5b5947168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3253f71e383b69e7cc659eaae92b48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec6b9e49862252e9f01da5bce513d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6958b3db2b51b2ebe1c2a0e3451f3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cece4f544a65af39a5f2badb5f6da38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382ea0ea83a91e0e1d51559dc593058173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b977c5b92547efa071d76a4f1f4b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafddfe0d5592d1063767e155258ebf2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9f266b06b16f8abebcbd790da9fe1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea915d198f37f41a7de9ce1ca8d87041177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e465674cf31816dbf90231b50d158e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ed2d6ffd73453eb92434acad090e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349cc8d8913768d731e4973359bf5b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b6d1be387ec6abfad049b7fb5c48e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a232c9a4642ccfae237c65c66f8951a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee880fd301545d6e913f4c351a5d8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5b3f8ed0b7ba3c2a3087de72218d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dd19fff95f0413ed2e342b4bf5f39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad2cad7ea4da606d21c0d98671f435186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f56fd1e5bb0bc201969f018de8cbd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92aeba5c1c4ba9c5b38e6ee8cb01072188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e6df4539f1ccc1c520306299f9c2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c6f530aa18d5f1da62a06dbc47ac6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a88b40eff77523b291537dfcffdaf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a550759d9cb30c88df3f8939d38a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eb2a7f219f340be503b9def136589193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc6084af126dd9203015bd3399fb34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1da1254f0020993ab22383d7e2141f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9905b90ae6f7513ad6c432d306c8d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342601217790527feb99d961e2fb02b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4b8381997cda390005a80f64dc6b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016f600653d5723f0f5e53a50fb9922199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db614d1d9c4dbc43af11045ff8fded200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac916336d2d84b026f0df6a21a33a3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52670647ce2d4be51cc4f6f22a2144a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa364d858454a3b999cb7db423f175203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7db073525d146daf7f2e57d3474c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deebfa6dbeab70428c6c04466314388205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161c52c7dccc9d7fc2f700e4de9ea22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d4a0d7ee70c0f3394dd9ce2d71e15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89b6d024007470fd5d5cc42e4de66e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473eeab6b208d5a576feda01e8569b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b362830ae46f6e5de98b61f5ce37e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea8f542ebe4c7a1a4a81e7ac430000211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b08d8ddd611d13fda90e3db8e869f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8a06262f1cc0ac3718e4515d63180213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc4e844ac69c8d608e36e8cbef4e8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dac0a22f5c2e11e414d28b36e2d6ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874dfc14417c18318d45a8585e4bb45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a654c9f0b9d1679c09ab9f3b0d940217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb77b4c7df12c32c9ca7d9e62d45de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fed6f913ba0c047a4dbc1cb7bb9ca5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7347dabd35beca8754c1cb80ef544220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4426d4d99c3db3890123bb20e3ea5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3f551ed557403af4b34912e3e5fa9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cf039d53a16928b6c12da588e4862223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2109905c11f3606b3aa2c5b84c0f7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f8c0f1ee9b1a81178448d9f55378c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863c22933e71f6d876cd5f48ef65ada226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7306663858149f29ff909bc869bb3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee60573e33e4731e42c8362fa20712228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f35b2ceaa0d60e2ee35bd6a340e60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc8282deacccc96527cffb56e10ba1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860e491c22027ad6644b43653c0f838231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e9e411187e857083c496e66f8d918232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e60386bbe809d582ba18a6cebde51d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484586c55d59e8214f6ab255450c5eaf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fcc22715470a0bf107f565a8c89da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45090088df5c12d5b4585df69b704bdd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9ec1376f3992d82bef0d6dbc9d1aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da52ad162f935cb82f1a6501f733e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793568eadf593ed8be183171e49050e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f8dc26aa2e9f072f40c7b3e85c71b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753043b86ffe1e3aafc42491e3cec960241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ce2e86840dbe98ecba2ce2885511f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef23f8bcb0b4e8dc25f195e49ed1d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab37659ae1d3c617009f22b7e25d9e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2c2dd85d00bb2049757cca3dcc8a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ba6bf86a6291b26941b1dca99be4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ab4ad9a2b92d280132aa2cda0ae4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9454aa01f5f13894b8a5c859d5e1994248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32256e9f4df3905deeb786faa860f222249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531c09a9e5774dab9bfe4e2d7df45c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c45544a503dcf258a446ec22342cdd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd3da9d050323be2a47527100a1db4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457732f903af8161811170f4d661714253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a51eba130494fe70ab529f680e034254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f48d0f44eda23de4058b6ce56a8ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5b4c5632adf3503c815ee489a2d72256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b36a90b8c873e20fad7dab9f16a2da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e4e37b002ad0e852ddc487f7d5234258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff33b376eef9fa21e1819b755eef55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdaeecafc19f741496416f1a7fdd8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f291123b50808c725d7239d7ff28788261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc6645f48a7d60f0bd27c75b42452b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e83a31fe012c4f96306366d8a82c6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcd8826696d49f8ee6552df66df6e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f207772db0899ac2d39eddf91ddbbd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856960d8f681ac5782ab9ce626134399266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614ea420d64abb18c59a68288090760267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641acbf98ec4b2a2ecb220e2fb2d6e85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772bdcf5f232896fcb55cdba617be04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9976cac090b0c594815d9f2a035a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efeb049dfb90a4884081b7031117da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf1ca3946560302150b0cfb99d9e18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec62e159b441f5b05c7184b8f09dce8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60c8bb7710ab695773c9b7d87d229f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc456c8baa4638f6af69edd0dd6f30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365f8f41f49f820092d98c80e39c007276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aba701ca037f07f1c0d2c10db25b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20269582af31599ba8542319c3f149d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2807277451d23bdc562af445852e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09a15ccaa1d959dc2da5607b38d21c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc539c170c06730c096212d4981f3be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012b42119b85fbad8c6c4d9812b3c64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424a0e569729050b7c3e6bae656f9db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843d4c7fcba664bedaf8a4fd9ed2179284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c1d41b030b33077153ee3b803ec35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727df2891c5f37cd1f8f1ee7164d08d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558d92f68cab1ce5cd0bfaa163a9ed3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572c7627189fbf98eadcad06d2af759288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>