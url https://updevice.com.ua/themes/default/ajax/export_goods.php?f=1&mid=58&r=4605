--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9894412a69847b14d931c84f752add1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69932cb32abbd3bfdbbe2b360d86a61b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84752b0d3ea5ab409230c5440821f673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246225721e7d065e26ad8bdfeb0903d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f28a87b3812f53a45e2581811bc39e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1fb81392308cff6323ef8856b24166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbec9216033b6aee749894f5914b6207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406b69fb3dbdad315dd4e9d8ee8090f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4468450c98eb78edfb34c1aebf4da89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c5ebf067d03bf929ce6235998882110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa71fbe9c983fb9de24f9f8cdb9073311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772d9910fd6dd41c3f649b4b26414e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649ede44a895c461aa54954f82ce18b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1443b39d54d898fdfef9ead37dfe3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab092ec1d33aa9aa65000d2217130f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458d825fd140eece4dd2dc8d52636fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc3972681092d656fb10e7e44cb33117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67923842e5c1648dea7416310cf4768718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640a057eb68283c7a63d40015fe4d1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e3c2fe9f2c842662b84b0d775169d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d3fdf4cb23b60534880fbeae9083621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154273547018bbf1c6666c82f548786522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1810d2168ba3078314c5add2d99157523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e9a0d53261c80903a36f4470bb8d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2095f1444d9a2c8a3922f7cf6403c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c8b199374fcac28578a6d85f0a79426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bedd158c8d4696e4476a41cc95833627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137513863c456582b3ed6b9d2d6d68728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f14e9fc2858908c668e3e4e7920c5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d82d14279e4ff8daab57c11134c49a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0638d6f08dd46b7164cf3e5512d643b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e19584cfd76cc70d4531da353963632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5ff4dfe45d5a37d035165588ae5a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029f210a2f746dcddaabce665feaed434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa855394e3069db3d72a504e0518b0a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc54a40ff81d1e058cdb951c51413eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021b535a650b893193041d9508639b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92864771c81052e0078ad38d9dd35738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b02eedd31aa3e8b205c3d2d59a55639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925c0319be78f3cac65253dbaa1231040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fac14674dfe963204c42461093f2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed44338f6a377837e283cd62a2851c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c4dbf88b8a46f8e15e9c18078e33a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b22e8d078a6ba43efbe57fbfa4ede144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24242ca671110c8df91fb57a639aaf7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a064e54e1bf6514fc9a3937798d37246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9125a768aa8b03c24a6f083f435c0dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387f8694d40171c3b6deb960c616d1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b760d2d4c3cc6d5a80288d11729dcdc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0049f04f15ecabf98cbf727f29c0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90a61d29dfa32d7e0172879c69396b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e95390c9f477eba99e1785bada75ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c02614dd8b62c2b2e902b3fbe3cb4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe559aed6443026f110f559015c5e6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378650725cdb60503fa6a3f186fc00055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105a3f1af24ba584cec21bbf0f0a78956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651ae68931e32804b6d99ab6280bda057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb69f226d3797aa6e480a31373f87858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f3f6f068bcda650d43d3780b540a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677349a7fd9d0567475e69248cc40ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efeb98fcfbdc7caeff6e941b55ee2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec76f22f565dfb113f92d8d436f47cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff46a6792f91ee61c9d068c4e7fc62663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214518b256aec043d224facf357ef7f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71517245190d3d3b3b403c9390f88de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0ea9d3d52502678959d75b9a3314566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d8fc84d9fca173a7012533bdfb1fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f880dcca868ab6a3322504e217d5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d598a67cadb7e8ea9aa607c1356fce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f6b1f7e78537bc4264412fb9a955b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7ce240048fe5df05ebbbcfee8c91571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a90de4cb9eac4c4d32e48247dea6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36502b6f3ea5384be6c08b7d9c0ed5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac4f5579c91966554fc90a2ea3554b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca27f28a0b4708fda8f5c4f29fa63875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588e1618e1e22e250450651454b692e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e36a2ea20d30d216bdb9f0ba0080177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b3e081aece80a45abd46b3e8aa60e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a06761cf2af02f13691c8275fa90d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60c7542cb0f12200da294c06185a4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c723a814cb888a103fffd1ed5fa57381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15e5de4bdf97f54d58c3ee6395c34f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ed2bba9951713264c6bd1b7fbc2cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83cb092fecd599eccddd6eaef36b8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b44fb43028faed1ef3803d2e27cd7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1af0e9e9b1cf074d80524bb63318486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2376980d4503b8a7eeeb37d30d4a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36665e9a9b3fdec19fdb6aa55fde8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16399831bece11df8d90c40aa1466e7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b2ddfc9229a45cebbdc8d6e5294e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d8b25dbae8e674baf5a3dadcada8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fef05531a92124bbf9a3b3e4e6bce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cfe9eb153a4a46db3bc413f98582393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc0ee2dfec32fb2f9afdeae0d4be0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b7427b8804040d3c9716bd0629a6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53a30a2466f9e6536e76ee8622790b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad373b2e8497cd879cdcde2a1228d4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5ebfe57cfdd672f12641f25a3da6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55391aef64cb28d619949fb2fac0077e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13348383adb825efd0023df317ac3405100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea86ab00cc14aa65a99c259c5689e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fcc602fa16ce3498c34858f50b95e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce849b9ee2729681b5c54b5388ad9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee38547b5ae4060dd8709e7171eeec4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f9e6f1689ffd78795c99f5784cf54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7287682d598b3513d998e1a12e4716f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c83281a5cb8fffb7a8c91657673d4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1690ec1029f3b9274d106cda20e28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555b3bfe5fc307afd525c9ffaea70d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87508ef4910eb06e1fa96660242e7630110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632bd1a511a30f8049af7bb842911ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd4f832cf8eeb84cb13988e80916b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32353b2758c3fa1d37bf3dff9bf95996113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b793a9a2a01702137c2a352e14f2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172759f34359f595322b6f9f3ebb957115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf251bd0ca22b7c0fb3fa9da21e6eae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880c14b7f80b4f0cd87c596dc282cd0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541462c024c38a188dd129009e118f62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1416168523a164943ee73cf901bf4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a31074445173b0a6ec63cacadee79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbf1f1d807ec04f829f645f21842f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a83fc9ee01ef19f7c9cafd8a85432f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305372257357d11a3ee53c399eddac6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83e18e10f4753bfe0aec55ae650d9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96aa8bb053be26e013a0b6e93c1996125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7acaed4baad4a82a6ac50a58ca91e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6332584f0005e2aeb0dbb67d1b65eaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60fc33cf2d678a55293d0e62cfc0c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d95be437a9ab4d7f80084fcb42f234129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312292938e022083e03777140999359e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1be018483f8790bc753ef429b993e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dd3a953ee7919f65cf8d2241c8c4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66141f1afca85f775c9e908fd2f6dda9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cbc1c7a4506ef4366045579b516d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac91c71667372619c9e26c94661a216135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27b2f1448eb2a5233d0fc30efa9a48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc1f49a21293ad26ca4a99f6ac2da0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1293184675a1ac94a995c1d0a79c92b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b415e3fd6c9d4b50ecb9b8789e9e956139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506df4c477b3dda25735313390a6f10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d6d95f94becadf33e35ca6d25c4c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a644684082459f9fb3719863c45d3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcbe92981111931bd6419e8ee8958e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef53f33fb601772996aecd4e021854e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1ba85741ba49b01db9e3de6bde9aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20dde8160ca9042adfb87c13933ab3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05951a4cbded98bebf574b7e28154f68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898bd602d6badd25b97a94231044d4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b07ebc13c9ff50df2ab838bc4f134149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e33f2bb35ae52ea914dd232c7956f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8a1831f895a3dbce9ef0e5e5a7192151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d425e1500cb7cfcd8cbd2aa284a68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da85c207794b0409a528b9a3debee1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94144fa7d20143c0988111d89eef713154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85423487e7dab99d6e41af5a22e67b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1c1b79272725c715fcfcd87250e27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f14b2a0239890697ffd7917f4f5b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09158af7ea484a38a66fd26ea76bc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778c306f4f78a3bdaebf3160f4e4033159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa940819f6971669907cdf3f1eb27a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec46f5a178679c8d18f3524f1197748161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efd9f793e477a5e684a445c5b3c94a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff95f732f00e9fcc3cbb7a59773e9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e8ebcfe3ba7c41c9650fb8beb3b6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efe6016b1579466c08f6b73c9a0178165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d47d6f3f379a8dbbc6b91fd60c41b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4579cbdfb3fa2a3f8741ccd395f3ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3de3910d1680ce961767f4c7883988168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cee78313ed553462ec650d752a9ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26ee10658dd01bcc13aa76b24ab73f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ca1248a6c9c4c16c736e12b358e5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac1a58d8a289f4346402b25ad0fa05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c710149ad936961479f82ca2e52fd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d895a4e0f3e5bce34e9c86ddd777f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22246ca4724998245e4aabf5031249d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c417186edf48cd2486649e090f84a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4c9103e9e078277b44ae9a8710e40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711592d3c8e2af6f1d47d83b06d1ac9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e46707956cfde8bb43a5a781da6f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43efb94b50778de368802ec40bff1f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005a659b3b2f847023c08449ed2417b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b786fc5073b699b6a98c7f787051211182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51050939ff23e57afb6c73b7c0966eba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e23127b5a26a1a941a08c2d44eb58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfb193aa8797526e8103876cb09e4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebf3cd369ae596b1d3e26cbe9d1fa5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329ffef8c8f8c8ae305e0d17c2284c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b97d1327fc7b6cec3683647da618f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4d5dd37399729c12093751ef3fdfb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6e3835c5d6c876e57eab54cb9384b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcd32810e06c8ae3a797a6cbcec34f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc1f1e90250fc52ba06f85dfd3e6e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9474a31b628ea9beb36a18fcd2916193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df659c4912f26ef4b400d99d6c555a82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4ac0e6529c3aba50d9a3dd0ae55b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe6ab68649f4acaf90401f0ce293b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a484ec84b9d99f437dfb185dd7a43197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dbc97190024a3a41accbcbf5f11b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c044753294c123a4e11127644f417199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9e82f790b7c0523191796539f9f3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ea28af763f13f7b01a2af8c9d8c7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d8f811257e7c45d92ea9924f072f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa064ef95edf768675ccc2f89d8e788e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66b97bb17c70bbe34efce2584bce96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b6cc31cf4a2cca979eb29085a14bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af624cf2e3c490a4fb39cd05463c802d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4c5432663dc9c6dca271f2dc19851207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299d0e56543fdb2b7bf508b7e4efd19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0a5addfa30a861af282ecd26a7e90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c6b57d039c07bc235c696a970098c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2131b590cb3ba16b05110aeb5f0ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0f632109f6c0ca39fba226c083fa8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ecb4535419834b5417a72c8d6f34f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826449d4a037773722ec6cd9071fccf3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363be8f2cab3fe1977cbdcc518c964cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c76d034314b781294b4a99a391b091216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0cf3d3ef1d8c4ec93d64f1bfa1fd8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8865c9a8bd8d93c382287e2252dfff4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbe7bb801e937a883efbc47a18eac9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc643721c8c3967f811569bb2262f15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099c99d037f04569e8ed3ff5ef67de2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5733ab08c9ff5195b627605097a6a46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a04e0044e45411f50044cb236018e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51780cc52a7f41377e67cdac73fcd9f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb620e9aad6a14139e9d32cafafdee00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93c07ba50aa971b49d13b1833dc8f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a9cfc820712e52649b0244537a155227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df047f83cb3bd16c08ba83f51f60533e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988f79f0628f69fc4cde6f9e6f0b136229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181c74d734c1ab04eb5109d982111c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d129823e9171b5803c52cb5d90be1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8642cad85e8abe968c766fdce05b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19c4e89f62a25efaedaa25ec80ef43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65769b0aef9be09c49a430501c7c7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dff7761cabf47544f19235435b60ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3e3284015918e6073ef05993fc09b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e10a48909ccf9656c69aee081ce949237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba611308ec19bf1297d757ec8f7d9ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658b227d3dd374301a675504b43ed63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec71f0642b84124cfed7ce44510a4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385b68bd61c33f7a627168cff6bea1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81700d3542dedb9215a7e6b54444db89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e795161defc435fbbf682776997636243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf8feb9dae945fa48287eac9f6b5c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b85f50bcb48f9ab80a77c643a5eb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb543371c6cc2e415bf1fa7647108a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46313d361efb08a0137d73c66b505cce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbaa5c925d9081f03924e62dd398a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d505c40c94e7f00e6c686a940650d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11311bedf7844e7ad490c8e4a1660cab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b0b8f75a7718006ebd9f40b578ce9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464c1b956b6505bbc44181bda934c53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866727a82330639035f60c1e62ca05c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf969b3392efbbb5ff7e691e16c8a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8853ab1fa0a2f06ce94fdfb80f18c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee3fc13c1232b0b282a6388bf852a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64c67b88dcde22da65edfbf9bc4547257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead779628edcc1eee51a13b7ea1a8ea8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c6713208d6d079bcf3008c4ebfb35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c20cfb281627504f62ea41cc1fd17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b54c7090e80ccd48f7e754d4f8863a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94a3486c74855cf2e50f651f764c31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d2c3c5b97468d6b26d09ce2ad0a3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02eb9793c8bd33332b67bbcbf09cb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211106337ba5de9b2f747e015642b7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d63d6513e8839d8b62645fb95bdb76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96006589011f24415cfd5d428cf175267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22baf8eaa8eb947b499422f593932eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffbd7d48006f2dc414344cfd2abbcc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12d54057c831f982b2ecc29322d199270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657267d167ccdfbcdf5a18d7eeec5881271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bca201c4867828dad92239ae4d1b53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468dc7af0d61d26a42725ce664ed638273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced547bb8c25f176eaf3e778259385c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9902df9ee21da186ee56df263a69e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7061717131648977cfc73a9ab6ad7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1be26a823f1f3bcf6c08c068afd61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53d13c243ba82402313abb83105b4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512f4122d93133c5217a611e60c37f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b342e2d4a35f46059c3abb4f5fe8573280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3525e5ace53dd2b0f54eadd9da06ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a4ae7bcb3681bb33acc25d90ce2bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc00f6309fba73781f76c91ec265420283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05d6b4ffd89a66a261b8b8d1c6dab4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84823632124604b4ddfed16774118175285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bf9e9c763663e63fc87c25f75ecba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137694b77e692f21cbc9f8438af2a0a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203066a4ca607deefd1d4bfdb38cb74288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d7ba85cc0139d570851e02ca1cdb01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b34044074d7fe7842a0f0838684fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f73f75ffcd846b252a60664b35e4743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923cc524fd3168d997f70848b1be9404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec870042734cfce42a567a4c7ff87a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5a8bbb07c019a145d18ecb08685136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ac765d8946a688cfaf1e1826a39237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc6c70a0c7d80de492f3da005952e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1109541fc21507de92914a6c85b8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287a255a1af4e1a474529a7f6ce430710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84672bb7d827e1ab86c3e5e9783c4a4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798827493ca1b73416786abd8b1b88912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4312e9ac37212b437ac021a042d63d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9f8bb0adb60c18ac45c9693fdfe6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a73bd2944501f2959ae12c80ca7dcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27eb004646dc9d8848538a65ebfa99f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8726b315d65a2628d83f04935833c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a95fc1f48bcb7d5b75c29954658b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cdef285549ce8fb3f1faea2ea795219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570db327b8da6da1c9dfc42b98729f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401634faad15800ec7a0bd5799740cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd6c703c2a42899aa5724f399508fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0104d984731e761d5e95cf8e2183623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0449a6d11f51d52ee95743457692b7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048311eb0f8b320b4d677ba2bd1d70b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01284b6e46116a2fc68d518b3310314326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de5d7d3bb58985dd15b3aa2ea719d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944c6c4f30ffa3b3c0a780eaa0ca61c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d03dfb4c7682f091a979128ce636db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b664dc6b933e9c48a0560c5da7ff7ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bde10d6103055187e66aac969f742e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4d66717559542e7c649b5db697b2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61848ab78dd36318b3edb354cd9f0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faec8f78547242cddb3cbf0e3829e8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c365d6d750b5777ed457b14888f76e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5b6e59277f39b33106c688d378d2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5bb2627192290da1b383c713b4ce537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b93f3968b31c86dc3d2e5aee3b15e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7697a23d314576de08c7cb5e0e193839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb80890722c798860e8f307799adb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31047563c0c4dc37deb0c342c40c2fd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae59aeca19919a530e5148074bf2c7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc898871c4a94cc75fd5a0b5579c4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a0abdbc305782f355bf984f6713d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1ad4a66b11c6a95a067873220c2b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7f4ef2b06414657e9018ec9b8157346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb9c43dadcbd243204e81357cf945747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d79849a1e791736ec9beb4f887bd9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ea9137fd1b588315c0036afd03ac349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba06fc2d3b40269cec5addb56f000850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52aa25bf26e92a8299d05f48d978d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325750918b5aee7e6845f229041fcfc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb15f6a2fba113cf14358eb61f45a9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbfb8c1937d39196b77c96d8189ddd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115b4288ba10e492b217bb055426c2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a829eed4cbd524c9e2a5009073bbe7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e2fb210f6401efc12fab524168a3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bb5376819cb1693bd049eb4cdb19058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0ae17224d1483308541d2c12a8a5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7a1f6672a1ccbeadc4b61bd3d337060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6865d1bb20599e94c1391df38439761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c360364e63521a0527203fb05f7f7ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a28b01b3cdd753b8d04f22ef69d53163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56591ce560bef528cb961762f33fa3ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa916b1549b241d8720033c1991966c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308421da04ae98ec32df126d73b5a3dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edce667e90ee8745983d866c2bbc58767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c10a10ac0dd31a6a9466b025474a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01db182d0b85ad639ed31394fa4ff069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad861d39d4d656a19ddd77254e20ddd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80cdd3872a86640b33166fcd567a2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98f41cb66e2b21fd247e085f88023e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d71cfc3c0db47d3aa0ce920a36b1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa4c7cd0c00248708606fbf902ee7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc002782889f3c7a074e91fd8439099575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f50f793b7fe016a179b071c5b5be6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcea3edee0f6402cd74656d9e814ebb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93128022e73eb21044d42e176a0b7e4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779927e49cc94034b22323ee1d3246879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecb4b6aca2e224b55d1d91faa2af7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d31494188e2222257b4e292f991dd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc531df5a585f82b741094bdd5259482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dba9edd1b6b7a0e46305c3ae4383d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56ece8235fb6c2aa3ed6c24e45c47184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe9b7f44ea94ae01cb675a831bbce385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e16fd6183f97ee4d83d585524d601886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596ac18287d786a577eb68ad593b6eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80603412c847d587243ffd28dbf613f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dfb2fae08e68e227a4f42c0e8efd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d809c69b7a02e05f19cbdac9d068e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cb9b9b904fe6fad85486852c9533b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44489287536b549d689df050d6449a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dc7c4ad9355b45f1a851983eb80e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4d9b145b9ad3c4b034f857f8f82af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8ed8e1b9469b25f3e28d800b59f5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d079ea8729d14c91c59a0b3530a4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32d436abc5ad5f4fac64253034558697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e67e98fc4b263a1b0e604e35d771a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3615877f5a0326e2fcfa293010c36799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c434667b97cebdeda9f11436963ba3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7496135e23f94740a4df435a09ddb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5552de13a70e9b678379e5d768a8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e976587531813f36e0de86d21b5efa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f826cb2ff00cc21cb9c110a477208cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d811cd50cadfc9fb3ffefc7df1499d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf69fff6789092a9d700cbeea1b546106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2f6c380fa701e16789aa6a6faa9fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed382985220ed95c3e4fd5a980d411108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4b007f7f5c5064fd34be125a75739109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee854c13705b24c622d7717318a3e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76b971f686e7f226dcfe1f50b4a27d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7661e57d7cce08e17f3e4bb8b5c9c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effc07d083d4f8dda619638366b371b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5e7d4e2146bced2a23d7d3b0d2025114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48af6286e072def4128ee14be05514e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95e7848627f2aecbfdf268f1fc07f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3332b94d76b4fa26e313124fe3e95d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36197c858c0b2833d80a2985d45ba021118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248f1b27517ea35564f789c3616dcca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa447ecb02868f6c8569e96005e272120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e25295a34457bdb7ffb9d4bd61af86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0ef81ecedb39d54104ce049d23978122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ee39dcac05e50f2d6a9bdb4c9cfcd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30392ca3ce44cff506f989d6dc0269b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917b452755e8d10a54027e1b62d17a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe403123d8c94623d23d4b634254a85d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dd91bf0bb0dc0408af0c60ad9a61c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8e46bf81147d5d35c4d82c4704dfc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78d176a1aab471a5eb4f901fc73330129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f75ea3a3a188d1b17946710eacf2a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721d7bd7e05a7526b456c0b632e5720131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3acec28c21ef46644da08d81bc470d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc87787019228aca0fff1caa6078bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cb4d6f7b6931aa1e2899b6485fe49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8720722985bf7ad744c0b6e6170cb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6910315639a1b87bc85ae0261f95e99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3498f8e399b8aa6dc83a47441ee3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ed66c8f18b1274592d6626a5139f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498da46c8a3edf886945fe31233541dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b54ca63c397f6f36f410f41e40a56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aee227952a2fcca7bdbe2e725de6c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804e8de9c3b44dbe01ead89530031a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b3a3bf7a1cefba14c401b4911dc7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b635dd587f94909371672afdc72cbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d1c3a518dd54fb03e819c87015570145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce03631b011e0312a6e23ce02c2964146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9929e1b3a5d7c821fee6fbfbb78eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce562fb715888345061e6e295f588b24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5d3333210d260f6f71ad770c3af5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5652d7fe767059bb5570e70de960543150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ad7a1544334e7f2716f5e74c9ca8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2a846e9cc2c99559e9cdaa5167651152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2a752d6afd575ed7f7b37f0498fa4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f822e2a251919b23ee32e0f89c89938154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aadf22cb11bea530385537cb0785d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b712d73726a33569ae3394d163ae30c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60dc2b4f5a18bafe53b125f929b6aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814068f663882fd4b04680e07f333abe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b6d748fc8a5bfce0f0e23e23581e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aceeb0b3f814ddbaa45df29fac8282160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0744c82fb0e5fa532a9d8b51eceaaf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfea1dc256580a6ac0e5c4ef45632f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b609dd1b6e36de7f10fa4a28f15309163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7721a2379c82dd362378cba5341d116164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a391fd926d4fc1d452bc2f389fce36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d35e31bd84abf51268af6cf9159f5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ea63b43fa3de8087355784dbe215e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7d06da9e2deadb4cc5446133debf2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733b6febe949491eee6e655c34abbcf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b3068113b42869b65809fe0190b19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6d1b61c9ca64f6893e644dd11292e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9dd2c4e0c8412f103400da466e076172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade9682f869d530761b4376d2adc20e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a0ab78329e38a3dab22ba7c3c75eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad2a393533d1296bf26e955faa8403175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61490a295f4680065d00ae027c96579d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da1d6f74eea4e783fead68131c4cd9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e41b9621a314f37467d0c9522bad6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bae0ea5e0c4ae72cef8bdf155b8774179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dd1ba81ff9ae58350c6f42357f70e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f4bb706216f3094b81ec130874102181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82148ed6eae51906948bf9c14133f7a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa47a127a6977cd16d07d84e9dc2d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08400c17afd2d75029d87ab3c5aa133184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ae7b1dd6e2eb88829f6edb621de32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e41475437fd75e5d02e8166ea3c742186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d81bd4a65e3df587cddb26ed25f0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d99cc38394311d3e7a6d4eb2cb890e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f085e480f170bc730c099714861753189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ec3a8262ecf1890cc08cda34fb81f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7d2d33590b3866a1f5bdc07c87974191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe73739e9d4dc274dd9984e55fc3b2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275104c7935ca7fc1870faa57e4e30c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3e5d1bc64956c56e830cd08277108194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fbe1d4149e176eeb5841da20fbdfa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d09d6831bd4da8a4771144540b910196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ddae57f3677fa8f930da3abf59d61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2b0fa11d26d4c24dfc1f253a24cd6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bedb6ed5b8feb1874994830fdfe261199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5141e9812969e3b4e571d10440a32a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c668b9e9a04e25deb4adde70a0560201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1e8ca02dd141a2c007f7f8cfbb92f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e300a9d585fd64e9398402ef14c40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2c7656670fba10d81a1e04ef95756204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a4742b7e9b5ec7cf0d41cb59d30d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f6f4a2b5672aa3a09b7c594b8bb80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abd592560daecf5265749b2a38cb5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0584febd77d2782936eea4aca0cc55b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1610d318f5505fc1a276719380c36fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ff4ceccb8fe32cf11ac9963df9159210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30166c888105b0c8cfba7a591125bfc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e020a741a2d7862b800a9a25568ece8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6259ca6650f0a973063096c54ad6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1699151370d417615d0ee666e3cca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31397753550fe5bffffec1010df408b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6b181900ff1c9d39e09a6f03af817216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810d0f637cf5c3600d5d216852d8b93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3322267d3fcf17eca65ed8ad6171a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec8cef6da87eec1a1378b3ef49a428219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a884e166ff562dfe8113e37cb8818220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25beb30681266fbe9edd241af77bfdf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb85d0619b0920cb6d2fdb5378e0513222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce36133277a5ae751ba74ea252cc2a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045112b848aae8f2fbf3a698febd5a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc09824c38d0990e46acb8eb53647c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a549bfbeb3dc17fabced1ac9f6af6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aff98a5b51a4d9832c0217861d12e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ae83c83a639c2ad1f31d417aacf51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e8627f9c6c3eaa8a54222a683b825229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb693a921c12705e4d88640425fa19b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdc8ac7a600a2557ae81701e986e1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139f3fa0447cc9608c437aba7e4aec9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b220693f303629026221c0eeb0fbbcb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b681bd74c38d47a3d10e86f14b07c51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373a967a5f6f25748dea2d1a8f79e45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b716ce2a03d8eb2b05e274999b706b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef40b806bdb98da08b0e93981334bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f37aff288a044f541006138f464d9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdeec92143f11a8d935f0e6c5f920f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4d9a41b40155465bed79a8011fd1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d829337b4214a2f88bc12593fbd0cec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494abe51beb857116c3de57871f983b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca09d064a3d5094ff7e11df638f5ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90733ad77ada6b28b74ef36d12eec7bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb973c4231d1c26c1e1508f315b11d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26077fbca8f839b33ad04057f67951e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe2d444da6925bc45fbdf7c8c3113b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a08b1cb3245900e2e068c61d0ab5ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68fabaf4727754a80dfa0c15fb641c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1abaf0fdbb451a4be14896c3b5311c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6354f92f499485301720f858e925189251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933e1ba0a6406a9523f46dc50187be8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c07a86383b562bfec2fdd02c1987c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232cf7c3e77ea9f1df9b74783a1c892254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a52d7eb47a50133b49c6f4319ccbc1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562ff46afad991fa23b258fb427ae57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579b8c62624b7b9f741b3c08c039c6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fff45cee084f79b741f25446025ad2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a2ed6c1d3f4dc139f0f4728db3a1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e844718cb093c5d831d3023554ec3e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d25b9e95c9c407a1301926f0a2f044261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d392a63447c0de3be1bbef5fd7caecc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51daa50b873339adcd81b595374894263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adeca3533db17a10b62555db748abee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267d50b9cc2b07491e82c2bbb715f82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4cc43b22077a82cbb50a7e572cb3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb460d939c0272d162c7356b87553e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8000cc2d107f4c84cf87bf0fe8a587268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d930764df85ab68fb1b90a8bb980c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659bb756b41d30b5fe36e0aa2479b47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cddc358a62f1c8d8020e8240038109271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e275f25a84e4aae929da61bb403340272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4f26b5ca4b0ee8824177e872544f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7569f66a41fe33a82b0580fc2bcee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2baa0ebb7dc5371544703b0ef8a738275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095760488ebf303f60827062c3ee458276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b50f9999e9b899c09204ce8730459277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185ad5fce969828fe0ed0b64f63ea84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6522b70863648d4ac2e28fa78905e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20d351d2c026a50e0f33f5af451a1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc9b4a0608d886f7ec8d4a37c2e24a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8525351a148b2d00fa91640f33a8bea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2915d4a6fa79175be1ff6e1d4d9047283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636948c5550f7ae95d422c9dbfa966b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efe30cdf122fffbbf8a04c2b892e08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becc4cbfd32c704269824acf48a284a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043187cd11cb3474ecfbb166fbdfde9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370039b01e82b9508d360156993e1da2288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>