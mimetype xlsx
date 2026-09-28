--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17db7235d2de8b4586fab7434a5ca51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ff0bb337c1cb88edcc88c057dcb442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349f87d3740b7855cdf73ed37a3bbaa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e15bb39eb0182f8ee6051f96536c394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade36e3261666abde70f2f72acff35785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b807cd9c8fcd85d157317327ee67cbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f576e5243d9d4f4e34f1674edea3757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaacb953eca545daeacbead2c4c43c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a5c2b4024ca799f213237f803f3bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a982c9e071b3f7986bb7aae5085ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad9c48eddb7fa57060136e9b88670311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3355b571617e9d478c97077dbe359c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4be589a00a83f5b3dcea194b976c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82145d1b1f95a85cf1297778a20ceef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dadba038645bbde54897290bfce77d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726bc70d2e877461c14306dbb6f4b4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972193791a6b1d5963a630d14812aa917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339452f2c5d4e634d573468ef2196d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0de149d7694b30e4b8f28ce508a6d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6dabf4a2c094dc8bc74fc7c2ec66020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f6e2068945903564facf1198bd87c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d58860c9018b63057843f64ae2401022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc960add1af06925bc4a9fd90d046023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b297d1423cc6a5d1152fa78f4516c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7513c76a7e8985b69c6190c5cd13a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2ba4313ce7c784f33e6c504caf5b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b688867927051146b69d52b9f0e1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020933c59eea58d5fd7f9b40bf13dad328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efda18493a45b747613c4a832822a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6f6cafa5d57a00c1e22c62829e39130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2bfe213de92b635059f3b227bb05631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639bc2978583d160a2da70f64dccec132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb8273539975185802161f7dabdfca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a978f23eeece7bd52f213ba0ed57734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17ee85b70029d4f961856d61f4bbf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2e5c5d4d5847ea805bb74cd2651a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe513e573ecacd986278f16dfd3c389737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0136c75d35a9f25a54715dad889c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed17d2f94b6e8f6e407201ba6f140039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d66b7dcbcd0efdab0c8e281fd3c49540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759831ef3c1ece00c520213c23bdcfc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239e07df84bd0bd0768d06e375b257b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba317c3bbe28b59cfbed454abb0955fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55ce77b0db54e31454737daf4eb86444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba87c87fdd48f3eec39da0e175a7ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4001314877433e88439bd0ccd5413dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caa380ed5b8a10050e15178837bac847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f7e0fb16737e30be1c3368e8c46b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4202254a6d95566881a88a813f4108449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e656822937206fbd4f304f1540a0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8a78f734bad76f7ac975c519732aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656a069f400c6d30519fec75263df9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fc946b487aced44aeec9686ff746353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f71bf19d89966ec874aff0fbf424754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b430b2d6abd1e3f222f5da00af6ae7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb56719284a45f7cc7cffb1acf027856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8291ab85b7bcb9a0607ffe6d0a1148457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40962e90b5abc3e96e8d100b9da41658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86647180278ab649c5075f511a44865059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7465ed425ef8f4a71f20874713ad9f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fcd7d15023130d12e46afab507ec661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211efcb2a04cc25d0b958c22d8fb5d1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a60572e2521f4336eef67a72b842163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856421a1bac7b6f301f78ec51786d3cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b821cbc93f27a2daaa421e119a996f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a599c057fc623ef9bfe3ae2c2388dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd54f44bc8588001a29750f198a72667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b36bd8cb9931efefdae7ae8fb96fd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656a2f088a9fe11d75358f241ca23e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624342e3be48aa771f516497d01cb7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfe20f13e07920b837e664544767d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89824b0054820174aeb33d270bdfff5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e9b689a14e5602fe89d585a3a173173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2bda37d31f955dad05fa3d222b63374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dc366d09398fa65a0003887e7e6a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee79933cfe62d9ceb4de829b1d5ee276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a933b2fbae2bfbc130c8b373f19eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd9c610bd788e6dcae886429e7e1a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddd8aaeb1f8e0dea762487a9cf841679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d98970b5b9ac9e3837ea4de697c4f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647e6f6f7fb29043697a7fe3b1ee8bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab0a264dfa0465c17e19aeee5ce9c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f69d79935ee933342862fe449cf4f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164d782a5fd42b5e6691dccade8030c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb293ebbcf1412074f73971ed9b7e4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ec22dfaf9c4de501b541fbcf7369b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793bfa58e105b5e167aa8d176332b2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a18e4449be1681b469af796fe2f4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93a9949615c4aae0235d25b0bee8be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb30fabcff01adbdbeaea1067c524c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310333af59e6e9a2d63e8d10f2e48ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49885cee64afe339eaba74a4e62393e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3e7ddb636579fb71fdbf034ff28e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c01385b1309013684c000bf450b9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0cf9291715ebb4236c1454610402b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7f05f50e7e9359b10f492e670627396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728399b35d2bfd266f24c519053f7ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e7c78d90c71b45331b26103ac836698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0e69a6e4c081f2de1f3d82f207e8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feef2c7c28ef480bdf46ee16f54708100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb30e548258dfd9b7f84afdb30340f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa926f76562681016b7cab00c27663102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a1d7b380c150ff132ee2582222857103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a19fcd96c2e6b54fdfaf21f18de74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa4704d688b9ecb6a81f1273fd7ff3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0b7ee0b4f90911f511f1520d808b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0244f74a1e05dfd346e49146332f1be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7f6f63046ef24c0ed50eba1d68c92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2452b9adb3c479572b2a989962422c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411352b6a4bcce004a7d97431f3ab9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f486b8e7acd5b9be5cdb233322b0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029c2b935ea0bcac8bffb225ae8c225112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fbc473d978237e373e667056b5747113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c83d8f97a1479cb81d901b1e911eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a509f138efeb164d69741047f54f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54414b6416a2393b52934a8c5b2c6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfe65b0fdb2c07a598a832479ac09b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12520aa62aad286d726f30ba6b41fe99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1bf670ef7e22fdb17ebbf9c134f47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695592f3f6618f9165d8b77c861f2f0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8585487328c73557a148e42a66c62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ba4b1afe495cb277248824ed9c649122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ce8cb32e23e6677eb923f1074d963123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec12b83bc5a65a99a30c67e2c67397124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78077dfc73d1a44e536f4773b5ba94e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1e54f3b03581520631c6db937517a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2ea9a3bae132926a929066713a77a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e2d0455c4273dae4726bcb5072c11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673d6144c3689a6c81f39eb1683b20d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31cedb76af5a8e416c2847df4ae41a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da11dc01f7c3529e400bc32fe3d188131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3ca33916a6167818021e525197f0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ca7297e137571dc0a36346b562690133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fe58b86197a948f8b285eb05b75bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7d55323764cf583fefdbb39e0fe8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29f10164b15d11394f4b7cc872fbce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66445327ff8646b2284bd76a91300a44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707beea7f99aa0854dd1d9fe4392e959138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf20140afedf72656b00f1040ce97f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdbbd8be8503eee878053ecc332bc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04a6120dc9d346f2367edf997b9aab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e030f5f70d28cc82fe5c588c6b4e27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63046620c550a88530f8eebf06d2be40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddf15ae3c43ae6a51ad17fdb4e067c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c294f0bf703ae57d121af9ecb1aa2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d484f106c2b2dd8146864bf0a605bc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9dab9c9620bb1ed53d3db8585163c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f93eea711cccc7d444fd37fa9ebbb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fc16c65a3a9241610f6704339fc1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ebdf11fad40ae784753f1d02ff925150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0569859c2cb3bcf36fbe9236ba0d25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fc238ac03cef73a599aa0299d4e8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe394b6acc4fe2f7ff93531638a16763153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2f590de017771969c80323f4db721154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239cf678e87740fad03131d7f2d3694155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b6e0b8ddfa459cc9b8bbfd342ab88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c520dd0628c971450abcd0ee3d2869157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572238b104fbf7f565edd9f514d74195158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bfa63badd0b0812530c4d39338ab7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e161a670c02700285c672f4396ed8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65412bb9dc84f2a83f33e26e2534c66c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0bcf6fac4130e01d5414301d984a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77307e30a4afe0bb9c2e2bb08b95a64c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58773525cf9e717f0b19ca25153cdcee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca707a4372bdb9ee9f4c7f6243d9ef50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c5352caf89dc4c45c8ec8885745e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49256883a85d3e4fe4fc230cc5f98eec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825f4e3cd257805541a75ce96363cb1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e6912b057c04498e96987aa060d56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431821c1d3fdedfc96729b3d436266a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0cc0b0144ffbebd368722ca99cf4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9d13242175cc0363d65c94f1c3e00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70ebc658471b5feaf65dd3efe9d1f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d327e67e2ef9813bd3b3f6aa8a030db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d1ea4fa7bba99d94338deb9ed8960175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6aed69a46f162f21b9e208d4027c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc66ffe89afd996954c0a0630fdeb97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e74ce79eac1cba1e0f078684a80fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4b8c10e85b5ab5095ea241e232720179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83660a4d1bc73ecfaf37d486e8844b4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae20127830ce6cdf680221e54676d13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76911f97f65fd807ae87f151ad71d55f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073958971442090d3ab9a1b48c780e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcfccb27f21f04b55cf689236717bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd8fbcc72f0e4003938aa27053994a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518d1dd1dfef71a5c114c57ba101cac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eaf5b82af533c3e4aa433ead44790187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb60f48eb0db915194117843277001188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489d1933eaf0157fd0448be268f0606189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1cbd65b8c8bad7d07f77338fde660190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23395eeb1cfb8ea8fde705e490e726c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c531015269308a310f4d86ac5994167192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb833b361fb0aea585f2569b5a486919193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4883e5f8b45b432486bbcfcf5b1aefb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0a0d52ae94606c71cdcec4fb1999c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c61fffee7bc520da35dc000169aba3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40126eb3bebf12b464fcffc5994b7078197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca0410a20e6892801563384647b789198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d571ce9ef4fc5461def4f29377b3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68ba2c89e202167046db15a6f2fc50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da682c21fe28a4b0b1eef6b624a90c8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40087c619eb77162fbe1f99bdc65241202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588563e27969789f603aabe1a494c85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b4d47f42aecfc124cf5e94cfb142f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b98c11eee0da8506941feccf70e3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af957f10a034b0e37ea10bd3a045eb19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0bc1e3415fcfb7555f6040a4d3b6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601b136b6f2dd65f52e7addab6e0874208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af9065a088c9ab51fd004f44ce1980209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62783a9fc335e6ced43be6b881abc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a04aed6787b25ca6d8c5e448bf46d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf98419eebd0c452e5c6fa2cdbbe611212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a38a605e1eeb5e88bf405c6b59aee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d10eeefbd3cea6e31eef56b35bd5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25aa5846147817e43e84cd49e13864215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858d6a19c268af99dcf460d4083fb70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7d174009609c219981002d939ba7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095d93bf13f5164f15041eb25d07d31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f3cbc45d222de3f2c1d20092c0ea1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45f3afc43b3475b954706cf172ca6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97176c79bdd5bceb74852e30d3d2560221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85262d2883dad4f1c37cd55cf9bf5608222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb9bbc3df2c6a47fdf9ce18eaaa1be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a29ff088be789772c5c3b042f302ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c71f8b1267d07226e2075d0a26b2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bcdc4110bfa3327dc5e608d3dc4e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba51ac3dc2ca4cbade7439ebe512eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272c242ee2da999e1ad45b458768a71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8caee9de7a9a33197c2ec7d8b85f28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c16d48c493b0bfe00dc6f17285136c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c3751604188c11198bea6dd590975231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26304ad652667b54d724bd231ccbe54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff4f2070a6fd980930a392d5a1acfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53f07061d8d3da2563c66cac6d0cde234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9f83ff735322e125c85a2d1405634235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513eec78dac033581bad8e770416bdf0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862b5388afbfd5148003d413052630d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51be37bbef4ecb29baf6fb8d8d4f35a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1996b946f23d745dcbcccf737f84a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f394cf3f5abd7ff8e8587506feeb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a2c121fcd1b5974a94c47d31afde5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425163263b3e375d3dc4a775f9267f9c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b672f18ad1571388182a44fcd5345243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afed9116a44ccac5ed903df2bea66b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef950d825720482af8f6fd48ced6b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddeb05566673af5d2ac572b10d607c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c959786d5ba5d2a1d0aaf4510fc60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d307d18b469fc5890d726a385c302d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132b2bee1fe9cbdc417573bd194afb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38050823cfa465be147b3f1fe28f254e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c81ede02d30bb9f779bd1c7a1b19e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031013b23b35b9850e5bfee79c1743e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d3970f978765a11f8bb1d5f3df5e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f1d0e8c6033652bd0c4991bba3aba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735fd33cb4ddcfe20b55c40582678d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aafecd6efb3c79fed90395658eadae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5840cac23aa2eac1b1e44ce712d5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dccc93f81da245505ce6c36b63963258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640571c22d83e32b9317cb3b0bd8a914259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55fcf7695404ae03f30300e60e11e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415af99a7c5eca2279d224735c651d08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ffbf8326e0b1fbc715818888bbd74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11cb7114b59b7712fe39d62f6af1bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42ae139d5d9c868ea8a47a2ce3e210264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de3ca86330d340b2b12c7e8f6925c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93414b59a95ae07c78d2cb9fbfd1203266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeb53e7d2ddd9a36ddb1deaced29bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fda34191f6a9189af84e6fd9d7f647268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5ed6ec634883baf445550e0ac61d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde163ffa4587dc5f7796265ea10922c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851edd6bc77c7e82f90626d0dc4c922271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9694dcc85eb10bd9196dca3f687d7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9d0bbd10de3f1c3f1f7ddf430f236273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e440d0c0d097ab6d8cbc763fb075efa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dc37ec417cd1d5164b7336aa74a7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c64cac1feed946d0aae0ad598be77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963d75a8ef1c43172333217f35b98f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b6b6eab347f72ce4d56752a9dbe86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375af5ba68dca7b025c7af2eca6501c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0112228b086e8227f4fc320487a60f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960ecf5f9f47e932296fb8fbd0c6e7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a5775e091424fe488bc0bb39652eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8219a763108c6a4f6f2cee2f3758334283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85af6af3e55520ffc2b1ca68256f84d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e21340413dda41a485d096ae31b99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e62bbb2147deac74b17875b6261aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a506cd32d44bde50dbfce737bc6d08e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27b1121af3e12c265009418c5e89b6288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4692046e8ca012f89004fe6ef5c58371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d545945068b96ee62e8b88def4da82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee29aeeea21b3bac096f8305916c02d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaeba50eba8c72e9fbfa0012bf62134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5d30b2ccee5dcf0ab3532d3a433c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a56078f3ada9124ef2c1186301a0956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571ea351f52bb5d3052675e2cc6525e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871557e16f73344f2adde0afe47c9e068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b92da33210cc713163f26cdf395969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384f0f63d579db66391bb06064ab13910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d57f34918dde1b82949234d0ec814b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c6a4f35b843aca2456393fb8ebe0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136b157c7e10eefe112398f55e8d6b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143a23e7b5c3a8fe53f79d75d36329414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9f687353eca7f4e0f26d44dc2e99e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae4fe60fc72eaa045c5d0086d496a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbb46cbd902fc380284404ce67494717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8954a4b9764d94725f116a16d514918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48155a91905769fb7bf678c459882cbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3a33e3de681b7024b5346d9badb8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023d5bad8652d1458a120a455d9adf421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef0943ecb5fc518834157f28e533ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3b12a8ddb81f485e9dce387599bd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f9c9845f6f6b5f6c7a2f51c752f0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8046acf4d61af0c60f2e46641e96b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d00e424bc5c8351bca2fca2a0e52726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff1279c8d4cf8ad3eb696ce581ab6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d171c432175d99887fd9f6094e0e49228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac879fc02b36e61ce04e479c1f81a6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c76fb2d1ebe7d36650e5f3134da3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d54b135b5a755ea707f67a17b89ee431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628f25d75b91fd3c527572d3fb33cc132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d46779013f6d711deb9bf9cd4a040733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dda8e2665f8a8aeb7075ff5d8c66034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5a9b76ed8f78abd27793b7eed2c9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1e0521c57a1dff7cfd143cf75931136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088e45cc7436ea2770d35c18948abec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa415826e18e59ef97c331614622cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4c6c90abc10f6c8750175bd4abfb439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e899c084da243b5c1ee4f4dc8ad85f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292607960f9eee906c60dee9ff42089941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1e0ed9fadd88200df83f8a0202f3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe796fbbeaf86be125d8ca7acbcf5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8281271d47dccd46888c1b45ec7b4aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809be9191fe0198de146b98087e5c9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c16e5b6169484cf4186b239a3218046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1449edae023ee2e50babea98619ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d36c1e2efeb3748ae63e2753f8eb1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497110542b3b928833e0f289a883fd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33777d1ddb05fa94c220e88896c2f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaed414d22817caea5c95c176932d4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39401e2424c32f1e423f83926f5e7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07381ade7e69c525a96ad231a88dc31053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c4b9c6a28d3e70d0616dc7552cb5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47bf84e0621b3e663fb66d83b12b4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f48049420982edee8efa0c2a6242d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057adf8c860b097805e6b5aab1bdf4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3e5bef9663c037a8d67da2f27c96858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeb86ee106d7916caca54937352d0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09224d38e9f9739cc4856c17f3c12a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f586b8fa6da4cffa402fdf253f79c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da68063074719e5a20bf3d97c6b7d6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ee84d26ab5a4f91eeefe4cd513bae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311f0d1fadc12561213b4b3d1c4baa864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c680117defca273f93f17811d5686d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace05fb6c588811464ab74304e95fa666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f87f83b9240cca1e7e8a024888da2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0595b0cf7914456cfd61cffdf4700968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2425ae3cdafae48062403525fd36e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb4b3d4e0740216bdf1e3e56bca4b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60403cdbafcad2703cf9b0c3f9c743c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292aa0ab0c32686a79f2134b46d877372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c12e6d35688040b318ed10d4a1523e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc1472382f05be4a8c436733b4df5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c42c86a651a79ff7fdb2070141e2c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5dd872c7128b08cba548bde9b097676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af15aee7bdc8bcd41162ac6156ee51877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d0c3c5f40252679f53e7da615f21a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce2fbab36b10b4d074fb03175b0d4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315548fcc3edc0235635dc8847d876e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe3c8f7db0fdcba79475c8594613b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b1e204f64e9932ffd6268251e969482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976010512ce0485f58b1a56219cb267a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc65d6417d31460fe4279f4a472884284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c347ba63a8372d1f048175eb3977b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9124f290cf141ace2f4de0cd624f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb18b5d0a1c7fdbcf2572179668c3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587adca889c362341b50e843bed57a0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675f6cf952d6b101afc003f74e2647289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2e893b8e70f2bc58d8b6200dce58090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4adc21c901321f1818cb94d42723eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a933f23a777c1fdc1244a5ca3eba592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bad3ce8c676fc0dcab9c60fefb8ac593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179e7e2ec1c7acbfdad5f4983f18bd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807327becfe14d6e8df4336f250482b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899c2cd36d1126406f64c03d9bcc93396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dfd24ff923a2bbd64d60f3580bedb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed079459ddca3aa2cb856eb2fa8708798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790bc9bacb834c5ec9f784621dcd12499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b533e442dcfc168341909f89be34fda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c76d6e69636496009f7aaea4528220101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5588053fa8bf9c8910ce90574727d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97216c85c73920045572353e2eaf5669103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd12511b79166f4438ca94dab3b9e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ef8566b7eb7e53188431a262eb12c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d361936c8314e9bdbfea476ba822d4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a24a0267252e0f4a89935465f5ea53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d98f9a30f5a9f1f778e15defde724108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d8824b0ce6f53431f68fda6898cb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a22aacc123d328b03173f10027605f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa34dfe91a35f162e307f841006a3c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f75a648bf6058df60a6a3abac03a01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82020eaac5aa7c602252a2f5abb0978113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01518a5b05669811448a424e3e4be73e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaf377e39d25e6b230be8b74b262a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f17f8e88e7b21c16801e60ca1f79f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394310778fa2ec52c01195ffb98fef02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674e89a3287b8b7683f6683c2f3fd31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ce7b70a88eed7e99a72854ba29699119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cddfe173a7dee8c1fe4cfc2a7062de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540b12ced91a01d1673a4ad63bd3473121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980e86adbaacdd7e5267a9c6c3acc53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd0f7f1d5790960edb9f11c819fc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defb887e742a7f2639bd27a71b0ef69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31056bb0b1650d809689ce3c1f0d0664125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a085d22d5b6057a974f73464376ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd1d7ed1758d7a264b7555ce23f199127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded279f87234054a259b5ce963f65b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97f5d6b6ec8e121838bb138d0904df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e8f1d8f83f935393bf0bece8cfbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27294503a3db134781fbf0f40c3c9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe0aa9a2371cb21ac604367b00d56f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded40da5b9ab53e564a7c752d9df064133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0eaf72ef89d67c666bc4d01283ba7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605c09b864f6d39c240ed299c7c2885135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8b5799e4a040047d949bfa36856d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c97be31de4eb567257cebcc674986137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc21fe9553e444eb3008972c65ed26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092853fb416aba9bc523dc0e3cba212139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5266e5f6c4b28d474b9a17dddc4945140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565a1f12b3b0480169bc1d1ca07230d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da7fc9cb21fb292d47eef5ebe86bfd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d376274b8f75200ba74475ce6df48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c5cc02473cc3bf619ef24e43e639d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7135474dc911a5f3b125c784ad49a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a55884b0b48ed445325f942faf267146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4414e8557e55a8887464a0306b524147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02307ccaa4637bd9e9a7b755d1ad2d10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1e1698963b3ed2b6cc234c31e7701149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4c66971f80736d155095e34ec8fd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cc7a1458c5915a712c0e6dce04074151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d98f4f4130b6eaf9e75e48eb910be3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0e15eefc27cef9bca6b92e7133b2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f7b0361922f6314bb4ffdddfcaea9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a06a6ab7fe07760f3d549abdd7a256155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4804f962bf8efa8b72bfadd88ee126156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8612024e7a288e05d9bf631b7ae348157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41b40a14c4d10b13df22c25660f308158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7136cedff502f06cb2feaad44060db5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af1ce0a6e8321b7387be8ddfa3cb39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8501344af049af87f8a69efe5a7c141161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b167e55624eb762fc5c56797fd58be9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a934b3ec76d8f0adf95c80f08e034163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce501a6926d37fbf4f229de819670e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe991e658364fca778edff22e68c8ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8064ee9c0942ca9fc8f16fb62b76cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92bb4b23ecc01052e80ff55cd1e4a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a6ab616d3a3e8afba058324f448e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719f3d221c49ef4c3764bfd7b19de98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e3326d6055bad7e045d3247570db4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f2e5e30c94be69bb926e0e1435454171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9776e6df1b28a410738398b4399840172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812d3cdef8a877ca2acea7836fff398173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d53b9c9011e5e32d8807df3355bcc0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b7e515598b8da90da3b596519a8c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a818b17517af9129730ebb290201d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fc3c947591c3f008a1e3921153bd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35a2229191cced9fe17ec54f01c993178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdc8e5c4ae03ad10bea5c398cd54f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b32169655a0ec6e9f16459d69e56b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815c9466108cfb816a56c2d2e494266181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de2920861095efc470ee37e87b465f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8029f5dfd05104afd6a8f502a234a09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a87cdf7b2aeae1847197a875f1042e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62ca5f1884a7e2c0ebcd1579e8bc92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6571ddeb99c5596d43553aa9ad41f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7cddff5a7d04cbedca10cff98a33b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0b97b2dc2dac6bcf7184c9360c2a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dc70266c99288da3b3b73cb4e285c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e526d470ed554ab3d1d8998729bc7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51931bcdd6601c3bf98081c1b374b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b651b0cd8df18d8d10bc45cbb95f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad7a2ffa0f48ed1ccdbeae6e5940a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe567b50d3ed4f4198b9c811b241d14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f2f8be3ec1082dc01766064f81543195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a58c7f5b431739a01bc34654a159a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a17b3526acd8c462bd2ad7548d9ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681512351990b426b80ff6856452c3bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dac320867ed86b6a4bdc82d6087af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24acf501df0b0e12a5d1787e2f3cc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff11e6d42d129c1d4417754107f6161201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39277778f6b9c3980d0deec13f8a6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be47e9204283abc79f93d405b6ff0aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d262654bade582785c47b880a8cb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed5072944eeb6e6ac151bda551b232205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35806bde5a25703738dbd00629bbb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb712d1bd372a693c62ce0164414be8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf47f9f2c6ca611c81cb8522ec98468208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233963aaa3e0d2918545d1158342e0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459526923d88945a0fdb868c985a1889210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b2785b2e0c12b1fee8afd7df3544a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca440f48d24e5067f345580fb1b2eab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5487f5604d9d2a2fc1d4353bcf8bbb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2b882048308054b426e40eb331a20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33a2d0b6c09b2335a45d8ba8136255215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ec969be8cb2b915c3a2a86a4deb36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc50648266051f863ec01541bb8f88f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c711358de952c91a7ecb1bc6eb154218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362ce4e715e409f6f856405a979bc77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd751810443cf510a0c487283c09d03d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faba8c15333e7ad445bb6a5df38319221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b60ae0457eb962c9b84f77170772a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2c476b7be14f58d4f9ec32ee237c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3be4fa046b3a49601c328fcf74b241224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5de1f4c299620d96d2d1d5267ce51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3708aa346b957c6b8ed5ba8991c89f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9071a377ca29d9bf64de9de9f3cc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e760949f3f83c1e4f15c41734f8249e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e492064d51ce2f7b9d79f10d1e4a91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6296ab18ff2ab631fe45559c64820230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de6e156aea4b7b66a1eecd26c78a10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecca179625bf77a09d4dfbb4e22e92f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e88edfd621a854fcbd2897d54f294233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85091a33c7573befdb50b3bb165ad6dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1df4983468f4bf4d7410b93935fe7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938880db495ec2ee0732e5511009abe0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272440a477b5196ef503bce99f668b26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c7510e671690df8adb6b92836f5db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b3faf29eda4f4fb70175a3942f60b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181f7dee1f30d4e7739a85b69186c80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91cc3ac1ecfdbf661d490803bb1913241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9c1375fb9b432f1026ab0990f2fd1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0088a41ca749182ff259eada541e4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6088a459b5eac03ba488e790f5f035c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029557f3e92c053dd9c5e22fde446e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421d3c0526e6b1ef9fd986e23ca6169246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738113c6f04b34ad58d289e44e1f814247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada41cc924d271bd7c77076875730827248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d067c4ce0416c47287a35d6a984989249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba19b95be70b649f2fd7e2db762a50f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c3abb5f119e12db17cf24fd5af9c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2993074307e926b791b91cf0f6797b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f6cf88630ce400b94653006f13077253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdd131e054ea9c6c47b6a2d4957327254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9606f048de3018251caa3676b86a7d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ab17aaed68d2df85300ba2d8e3e66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cb9e2ae1319f2833161bfd94e28ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6fba7dc7566c4bfaad03496789fda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c44019d05cc4583ad3be16c3af0304259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa4289d46b32cb9e4379a4c4b4a82a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad6da4c92580447bff7a95ded31cbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5bed05e900ff0ec33332422893c1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00045f7095a68d1402f1107c043cf428263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cba255971974b34d60623201d694bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc9243e580068d748859d659b06aea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e32e5a7875016e02b901a2012b27b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eedaf5bb0aaa2e0f4c45749a83d0be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d6a6670da04aa10c1fe2d0ac8e5b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a268bb381a205b11cfd1dfb7630b9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc2811da6e3c4b02e1d5a96a7e304d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f01bb7b559ea2eec54646bf67b8f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d9e7946d441b2331132be3bb3c5ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adbcce7fb58d4e40abd8b9fe249340273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10684de2b7978b9461c08769f7559d92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a4c65c7b66821aa379a72b98a2bd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1722816027d8b465b161cfdcf90d77d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27faca5765c25e873126ccde6323c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53806da7c2ea23979b07d567a60185278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1d0fdc6d21a7802f3f55fdb9ec845279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3da88541a5425be94eb1524a9114a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743fed1eaf6db393f3bedb57f6f84e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec2bc913dca3979d308512c943d408282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589352ef1f7570650cbd120e393b03b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109ea4dd9e7d192c835e9d0584d3eb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceeafe45a615876cdbe108a76d11aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc7f645a126ccd724ea6dee4fdf267286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c22d738500fc43c5fbe32e2723ee1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029289f7fc603b3cbbb39619d3d47cbc288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>