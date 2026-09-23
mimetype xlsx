--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -923,53 +923,50 @@
     <t>000012659</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST desktop magnetic wireless charger with cable E24 |5-15W, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-desktop-magnetic-wireless-charger-with-cable-e24-5-15w-1-2m-/</t>
   </si>
   <si>
     <t>000012660</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast keychain positioning device S4 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-keychain-positioning-device-s4-apple-find-my-/</t>
   </si>
   <si>
     <t>000012661</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast Passport cover positioning device S6 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-passport-cover-positioning-device-s6-apple-find-my-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
     <t>000012801</t>
   </si>
   <si>
     <t>Відеореєстратор ACEFAST 4K dual-channel dash cam X2 |3.59", 4k/30fps, Wi-Fi, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-acefast-4k-dual-channel-dash-cam-x2-3-59-4k-30fps-wi-fi-gps-/</t>
   </si>
   <si>
     <t>000012802</t>
   </si>
   <si>
     <t>Акустика ACEFAST speaker with wireless charger K10 Air IPX4 |BT5.4, Qi2 25W, RGB, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-speaker-with-wireless-charger-k10-air-ipx4-bt5-4-qi2-25w-rgb-tws-/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f973b36861e70687ae26f7b442a711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194de0abcefa648d908de6d8df5cc7132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7720e7835ff1dcf069f0e82cea584ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef142e56a5fb47bb066b0dd9bc402804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651e5b3e6dcd4d5e672faa595db13675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9da886c983e2660ce09d7a17777d456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c7e6a5027d32748fea3752057def57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e09e47963d5ca6fc5d610acfdaddc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91687c6f7f9793fd49c20de7d5227539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b259eaa6771301b93dd4d1585230b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434a1b2540be0010e12e118f9323a4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2baa414923738f599e2ffdc2aef5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a348f7bcb09164a5dac45181f066dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e943fd312d3cc29e2d4dde9e9aa7de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302d2bd0f40b31f43979e61de62de1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f474959551ab467f13baa3f32636116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac254db474cba74db1174c40ded353417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b69a324e90f218c057edf9758b80718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090da7b07809e6d5a435366128c9209119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5ef3e6eb0348f9bff7fe2e1142f9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad68aaceff7c6d12ba55a31fcab25221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a3e2e9ef0425188e075f009ae99c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7260a15fdec1033976df0d599a4edc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20356caba20591753283410996efeb5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec7a1d5858bb03c05db58c320ac29925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b365f30e98c1fc65e745536f328d64326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6675768b7e6942f1d1c94158b3944127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833f7d551959c748d8cddf3fbb7239f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ed7c5cbff5cfda07909c528197d6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f26875638e370a5e61ba6d3f8313e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1e35753682f6c134df26536b7e5cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e0977211b05f99e9e18524c4f9f6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecea9da8fcd8ea026247f5859a11be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661a3fef6f3101fb9d9246ac0b9630e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30cec7bb3f3e8a6e8c6dda8258699e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be2c20e3f16d9e3d9a9e21d4907d0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8f9126d2df337f6bc926e0bb0d72037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5060847f03504144f9783e3a9e466a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44a74228a503d1123d5c974a128af539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eac3cd93395b911c4f8dc66f6797640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e9188e3c52e73f0d979473e87332b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe59de888ac73badad124bb4e424ce142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e050cce31c0e004ee4ce7c09c5b81bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d836bb1925fee38acce3c12124d3e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23109e56fc31161236be839acea48aaf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488e4be7589b7b128da061bd2bbdb5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7cb3a54cfb4a906c7c0acd9b8e48747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92458e5bf95f8b2c58aa42c8bc52186848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc452e3ec98e5e12ba425da10838dc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262fde98fb54f5e66cbdf1337a3f9b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20687ca7f9d5cca04df60134e28da67e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82b644250467a5d73de7876c1b38c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81b46bf198d8f2ef6bf1fb45b0061d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a34dd1073815905e50d1a853a08bc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33916ee73dea6f4b2268445095e5c4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2746da36c59814a24b7b4b00956a1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52112b2da4ce22be9544aaa91431c14f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc46c9c4ada33f28378e2a816a584c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d0af66a2a0c17914b7a894d9bbbe059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e0dc69cf13ed5ee90fc6ab541288e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf913b1459e8ceecc9cd19763583ff461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52093092b6f6b41f2756912782e64e7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a759597cb66fa6779d4d1d050e3af163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4983041c26c4534dc474761afbd816b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e73a07d0a552bd00701953e7ab6aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e386b90bec42a7036fc99e6bf31b8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664225c0c68b626ea826fe5225bc1f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ec85ced797aa235cfdb60af058f5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abeb7b3807c5c2dfde602466fdfb13a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af776ef49a23f83284cbc8d71048d0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41a85d638a9e2ee7b7c5810e92f0ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ca0f419eed79175a1b6ac9e2bb4ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f42de16a454ec0743e358398d79f3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70518414c31a74a0911ce237052a15e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ccddcc1ba720663d844fa7bd6efb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a7abdd65f386f03d266e3d6821ebe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c828e537f3eb285d2ae0bce1b38a5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df8d6f2e6c615d27d166223fd38e7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc311f7bbdee80be8c1b887fe837487479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96db13789a68b7dbe9ba1559e682cdc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b90b860de484c7667b296cc2ca35d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82ea7b58f4ab486b119685e958727582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c16e1a3b6f3de898078b2ebe9b03d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96447db70f7961ede3fe60b2e3298c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65488343ae56c2ea37cc13d010ae4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ba9ce2fa3fb76e133ba3fd434cbdb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7604f45c516d61243b67ded869b61987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a897996f3acdb106c6d22387d7c3a6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea2c2fdde929b98ec17f5e9247583389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea57827f71c74ca1c510ad602cd35690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001b7b86d9c2e45e02e703bf27762d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a94a23bbee28d7b4902b0199cf49892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678737f9984a57ec48aadeb58bf50bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81838d1a165b009e4822bd6b662bf5f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aac657b83186d9e09b2e3715fd0bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244bc99308e0d6aa5f92b6216a5dc4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32849f246118b3a4992658464fc7e15897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209d77f83cd01b8bf5ed79d83c4fc0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea22118e5520058920102c398ff08699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f84204f3d9c4b349741478b7c49437100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12242c8bf72b0a5e6c3b6da8254697fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c561ce703239235590e24c319b6d8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9d156d0313c7d2894e54e2d8a2a89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5444d0f89710d266b96e51d7d9aef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cab4f91536ff70881603562733e50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56868806a9dfeecce8475cc4ea8f7d23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a93a00e33787fa22975102c738577107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206bddd5a2008f08d1327daaeef0271108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0ac321020591b72cdde37faba5d61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a695662369d0a95e3e06d8a411447110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6deb60f1a7ab33e924134e62bc0928111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a01a0bf6d98bf2252504d1f5157f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98183ccb3d2ef55ca07f678d50ef531113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbfed68b4d68e8097bd3dd8f4e2e16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f6da44d3c0bc14a219db78a65b97b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a933fc491f302f86f2a44054a3825116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522af7978a55a48938d8f05283096f54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4899e66a85ac1a150fcce4ba27414eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87a4ca96c0e5b7c8a6088aac9eea0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90502b77a956b04990fd40e5f645508e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432148f7b7f7423e4010cf456ddc280121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43421fd2d77e4b5bfc3aa11779e26dde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23070c367aa8c9ff5250ca28e3c8eaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a244b390c187e8d34792c714af071124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324df59025db55266715929b48dc677125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bdb05f9a05dac1c015298c4f77e37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a5630d9bd0e5798b04e194614d232127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6aa4990eeb685ae89945662531f9c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36322afc25dd32dbff93fe95e78fc91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219456963c0a97438131170d10ce01d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf78595170ff9f276d059c0b13bbc26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd5e7d2283e9118e050194e000ee1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b143c77ecd284fc382d2299296d813133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda6596b272a4729eff678f976115d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544980becd900ad678a4f524aeefbf9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0d0d76c58d2b37e97468ce3461633136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44494c1d1be9551d002141781f3f00d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270502a3782f0fa5cf31e3103f0a092138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407edf48213e3f294ee17a780e7d37d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd77b3872c0954d4716f75d093a03f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f627a4f52f1292cc14a118d5746ac24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845621782a66e6490ac322ea0e34be77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864b1d2efaa8eecd076720607ed90f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0de1e41e585f6e9a3a9d7e1d01ce6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e9f572779d8d3fca0eb7d2a8978c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847579af821361f538e3aa72d8400a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f531a204a7ce902c37fe81fbe2477af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409f63c329efe18950d0402b8e7c253148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69ec0168bea1c099386e2680d4c342149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3e0eb73c414548457180094da2c8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df286cacf912e2fe1af46e3c9373a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a3df4bece679404f737edc30b8dc4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86454982cf720eb7be7c7d23b247db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5c32604444f071bfbc4be90600296154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd225747de11a7f1b316a2f8af80afc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6d23d1fda12d933b646e26586fbc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484156bf93381926582d16f9ea3d22db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfb9470d3d0d16470680296631c41c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c6fcb13dbae531aa43f7bb36d19f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5527b658ca289bcec8c38b5b04982160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd1cbfb490d300810abd00fde77b49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1079fda54bd0d5f4db3aecd29c8d457162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77d1c77ec42211202597e6493081d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5fc355a729b8d1d8ebcb2657c0ea0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a703eb68d615da074f080bcf0d4a64e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec25bbb5c02a025cf6e79c203a022a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8811f45165c0b0766e27dd28b3e11a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fd4f3aec4727eba7d509389d2df8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136594f10b36283f16bdd3530a1fb6fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c85be338e732fdad25ec1682b0ea22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbd1714dcb1db321e0fde50487c60c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db610f4ac80d7645e5fd11b2a4c2076172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3abc78848382f3529ffaf9ca787293173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04d97290c70aea4c68043be2ee5808174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58a9914aff2e5febb91f1d6acb1366175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611f35fde79039b0a0e977e8f6bba63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a172b90df75f211a9696b446c800252177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15828e38ef6e99cb919d7e389719df86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a795aadeab8d81f554f8a1a0d63da3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf097381596c6e19a241da0344f067e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d110a1a0251da9d07430bdf855317181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cabd0b7db1bcf33384172fe8f9bd92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b31018b388ccfb9f5f769b87dd8ce9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2439521422b5e1fe2e81c344a68418b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c19fa4230d57bcc2fcd9a4125276d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f150df4c00cefcaab18add0a72a68e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffec3449234fc0385520031b88f5a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71972a2f3066ae1296140d49cbedeb59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e372d6c3bcc6831c8310c9c372cbc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c7543d3360a629a7e0a2d5588a5b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742f2bbe7c6b13006a4235fbc11fa31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272e14d6bed3bac74df7f934d50d94a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28a32e1038189e1ded038e374596d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e691296a351fce82856599fc72b62fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26a6c04099f04ad30d822e19c6ddff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde93d1cdc9f2102748e3bff2e9b1915196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426928106d801c2d78b6f62cc7ce7cb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed417e2a38c27aa03b9aa4994d1c71bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756db924a4e760099f23a904cc448275199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c84a7c1a25145591f7688087b93348200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05f6e89879c9616551e86478ed1277201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071e466073b6dee5245a7e86a711b17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e402b8220ff847d88746d46ed8c2d95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251772a9407e055e690e8ab118cda1a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353238427dcf3a6fdb3998a7dd66045b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bba6b9768da3b9b0edc5d9f7c9328b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e25c5d2997ce7723ea068da5ea731207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab8ff1c549ef636d64f2b70433d563208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee721cda3e7302af2f646124c68e717209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63686cc371338ecce2dc954a7e6f9e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277c67cdf001dbd08e9b621c7da36bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4047be6b7cce0e5a140330f2da4e1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315711cb6bb37ab8a0db78562bdd254b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925c6c29e6393641d99519ce1985cd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296430075aa8e04c08055755f45e744c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50def6aa84c00fadf8088701d4a0e78d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9934a778fd295518691e340d0a053c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b126d574c5b44a4cdce9488dc06bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe54127b2e6ba12803bffc24dc6b273219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfce34ee8fb2b29cfd50c2b8e7d353220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47009876edbbabb1dc06a87c35d77ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1021c728ddb53cff0b8226ab10355c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eae7e08910cc1c340a85560d509144223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f36395c5941a8acb810f6f0f506632224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c46845e7c111398371f8dd315993e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e09a820ab2c529549dd654bb8667b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c9bb3515d7120d6dd896ec7aaa9ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2d6677c8864b1e768010761b428ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d491e8d20361ba54004219d37945f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c992195303ab626ea99cca066ce6c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927029eb847d28ec100856de0203803231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70956e1aa2cea5a5b0284968e7816dad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46850a417eb3896184b8bd8b99b890ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44a36ef1bfdd2317bc89cf3ab0abb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3ca2ab3fb12518163c6c805dac538235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6de9a811895d92c81806371e93b79f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6f083a6ed5f189a0686017bc668cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d66e1d98ba39211bbb9e4bc624b6c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f80fdd7543f97c376d1963f9c28f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71c36f4764d1f713d02e745ac36f6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b9587c0cf5ec376dd31534d239434241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a02e9a7f735145f43c13593f24cb63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d6aa72c14b546a106d386f9f964df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32048b73741a78c80080ae049ad316c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9abac1dd8dd26d70bef50e4cb670c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366fe8cd2e0958cbdb44c68f7391716246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c5336b404337bbe0317bc7e2769fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70911acafcee49f972c76d91344378f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ed4e1be7ae87f26978618b281c08c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73063010908590210793bf80c2d459a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637da04d626d720f3d7a5af82d61551251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2383fe7cfa6d015a874ea2c6678cb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ac5c0a54aa46c41d44c92372e9e48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f06498902f3e23aea51a1d37b3c90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29655ebcabc14260aa0f0063489e6b31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197c229e5eba4c3d8ba5d9c03ca60f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc3647d6d05d07dd1390a5fca6c37a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d99de22602758b4e83873f8651613258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd5c34897620b56743cbf6f4ac8e8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cc08e10c163071710ae21f79a2864260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70deac2ab5d80d55b7951229f55a925f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f93c657d9ec3f4963130582cb440de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b57f3402444dde39eb758e2ebdac2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd674b7fc2cfbed2e4d39aed6f35e15c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425b9d6964b9d08ac5f4bda3846b157265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d2f98f997c163b8e35f1dd30a1adc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a998fc4971db32a5f068b9aa8f5a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a75f28d76b6ca0e0503ddfa8d7e15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e5a495c8712d48428c0c969011c48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4dbfc12658db10273c0590967355c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab36c7e171da4f6071bab13b7b25d25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bde97232b424bea4b4882235c04ff8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09324bc76a4a05ffa85196b6f76696273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d21c64cb22c1fc595e07c7fe698195274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adbe0befe986641d62963b8c487991275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee556c3443be4bd12b14be9aba0af0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b81b2f65b3ed77575d70baf0858a65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db309e56e86ce9e2c3e5646c5c762a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2f61658747f14a6446eef53935172279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c40aad59e10c435b0402e3fa985305280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68379f635512ec2a91fba2da2315d57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f4c55fc32eae3ace2079f85fa5f58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3fcf7fc7ce37c387cf3f0e54d8e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85127b165526007d6397df3c9d68d2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efea3f777d4cdc27db615b3fce96769285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128704fa8315c358cae7cc001ee0c86a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032f7e8ad460395befb3b6404ba93c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e65a077be4424bc3a84b289a5943d288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1edd9a212cd235d2d0bb75b0ad5cc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453de72e02e7673a33628a9dff8b1102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741671016f2af77bd8e284b172571a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73def0ac14879e8a4af20b7abd55e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf06254ea848599648ba90301a1ee65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7decaaa7acd6433968a85f2879f9716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d3d567a1f9397ff11f96420eace657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e744c6068346ca3dd3c301ad2e20ca48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186c0ee6b1cb358ad5fd7f7ce28617f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976af1d39b0ac25e9d43b01aa9877d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1de25c41c514ec0057b8b499709ac811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371801c5f57f5a8fa564b7284f000c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e32ac937c1a81d7afae743370621913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729c676107b8a1a2d7a2eaf0df02d2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67045ac4f029de4d5299f1ddfc8281e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ff79e997b322411cf2744474749bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677eb540b6b837bd8c82029e4e68788117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669752db20c3f17853a9868779b27fc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7925c9ebc66e306cb43d563e007dbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca781a93e89f70811fc2479d52efa7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0358aeea4dbee9cf6e188ef278b0ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a85e2734c3abe42d923c01f7cadd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e0214d7259eeac7e7d2f6d4769d1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69c511bb12d1627ad3160578852bdc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839569ee7280aaf3e6264ec3709657d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411b8638ca9c77e2b595916592abcdf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c62e682fde76208471bd481e54a5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d907cad7c6a68569f03376a4f6c13c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6074d8b773d977d5ffbc683f57144029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6b7c5a4e8400cb88e0adfc4fe9dc330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a431e5855372d3335b81c8e9021e85031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b3863493caa59e6a78187ef912a9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df8dbb39a1068cde3909ed80c9152b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f1d7fd266f4b31bc1c6234938dbb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ddf34e4cfefeb3203e9d30230784135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4d9329cd6bd83170ab738cb93bb2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945d7e37e3a23aec3052a2a7584458037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d069f2edd932081cd1a1b1c4ce6845738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b3029a814c56e81e5f91a62fd327239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0e478d5f97af363f0a977915a967440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cbf01752cb2a58499bd5db104346141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747a46f6f687f8b1af1a46e6b3d89b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad079e2a6fccdc6cadf0068ebfbb5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bdde8efcfd0d2ef9e082e69ba55e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f3337d0a09db40df70c76ddeed8d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a63ee395d312f2d4f36396ff3463f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8e381fe99b11b18f8c81687272be047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd518dba7cd3f82716bf31b6ad80f2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833a7cfc111d4199286d2643210413649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88d7a3f096ca2f42eebdeedb196ba250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb904fe940933ec4f73e553f8819124751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616d578da78bb2ffc1b7ec8d02112af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d66b014c27a1fcf35d81f8047aa0d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e777ac112c28ce5d4cd43157528895954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55a9f80c97fbd1499180c35bae937355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b9e14fa89cf6c09e78aabe7468f1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcdbb5803e61b9b8f8a0c33db551dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add71041fa47603eba23296b7ee5d4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f366de98fa8906233ceaaab227e55c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf2a96054fea360d03e688f0f4156b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2d2dcb7a463416afc59a6d246323261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a4859df3aa1b80614c1414ce739c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a187832742c089556021dc0e4344f8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18b2bddcd01ed5456e9181eabab2f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4750137907ab4da70cd1c9ceba9d06d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c980db7c77003390fcc6424d26eda266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1392ffa31c1ababe181ee81c1ccae1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e33eeadece5604db57b83ad84c4ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813670f3a50e4b82b64a59835f3281af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e803ce82d04e42e8c95f4003d91d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b76efb855ec462feeb503566422faa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d59f0f7e821e52540d62b74476ca172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23a5cf97a8249de2b7d945c951a80b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdf21a9214b614e29c9acb7ce5aa8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cb2c396ac14cc04ecb1cccddf5fe475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddc95191e7f2b9e8c76fa300cce96976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd6cb01087e3a2b42ba850c6d3eb2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45455fb06eb06dc3a60d93fa30da62278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833dcf798830910a1db9b143ace621879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578ba0945f2a09e99771514f27a516980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6558ea277bd2092f65bb1bae8acb46a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92502594087f1a9c35535c5d61eb1b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d2f7c5e9c35a111ad85056068170583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d902eb29ff02702a937ef0b051ea0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b7b989c3fcad9eeff34b0b4606d6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34922805e69f291ebc4490dd64d73286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be27ec53134516795a90ba6f5f8b9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351fd2e0cd8ea13ba9999d7b795491388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53996290c2031294ace4d6dc20d17089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419f667e1cc278a0ab1e064e634130590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034c0b5bead04b8492128a8ed1431e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5022a346ef3bfb86dd95918a7a2efd892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7f2d6efc4854646bce84468f2a4ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0aa1f0039252116d5d74ab9cc6a5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e01d7a53b055255b6d3b79e4f046b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f5d0a0a306a100994eb71c373823296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf423cc25067e3233dacecfce9556597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c3eae13f8dc56dac896ecbdc58a4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f44e63d9ae67c4ee0682d85eaf49f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8e54e6e5e770145c73f58ffd2f032100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a66b6752170031534c1c53180a583101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471872059d84bcbe32b871f9f41de189102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f886678bf75c98c8fc950e99bb28fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a21d049f05b0dea27b521f0f13e98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d2e9a765e663803ef1102c8067295105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b7d52a049491ecd3d5ad440f83c99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47288374e2fac13d3ac70255a0d735107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab2f5f9b024533904e6a560d67dbfe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeeee849d8c9ed962931c5c0583ac02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ef7793693c5e52606c3141f79f076110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c012e9c9b4d2055c472ce6b90c728111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0b0102b5bd32102fc0523151a2938112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6fad446560083bd69bf3d7d213746113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e15d042b540d9c5a2216e2ac1311a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08476afcd401d145ea4a9b79bb9b7fb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fd5de8fe6e15587cd9823b208e1a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b70e8b6f5a60a7d3681526ddc92bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d384d4a956dc7d831ee309d2c96304118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a4631a97eaab69dda3d93ec8c277c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a584402baa41ea68819ecb21c92aa6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5daf8692530fe751779ef06957ae63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d738a8a40509b23719a8c2525c8cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fda265ec2f1ae3827c26f5fe22e1f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6068eaa09e1f4350eb6ba05b86806124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8695807d153d9dfbfed20a6bb6d707c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82315afe2c090c1fb18b4bf52024d471126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df238b8977d8d6d59c78e715f2cf0038127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacb151446b1bd2862561fbe3d2e637128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe1ff4ff2747d5ec91548770c63d12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832e8fb247e9929ebf0b77fe8b7dbb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fb1b8947583f65133d9d8bf0b5c50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5050005c141a9de059984b9159941aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d84b22a6938b07ac07a7b4f761c34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44824081ba864db7cb3d112e83b61d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f2f9c722d8136d293544fb3c655a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774661c45f0079cf1395a9dcd894483136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ad5d3bacab661e3edb30046353a30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d169ddd3b51bce51e4e7b92d8499de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c4a91f02ed74766efac4300a9ee0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80541af4185cb6e108cebfd5f661843140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a85be5fc0aab674f2691c9527c4ccf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7b679f75dc46e9bddb95324f76890142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1da09af8f0e37f61e06988830d542143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926e9cc52ab5d218d76bd62c6471156144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae010ba9be30f3308d22aa9a31bc10c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb6198b39b300ade4b33bc6d1fcab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffc2d8e394441aae35e815c0c0780d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc4a9c9e02c62a7cd24cfd16dd5097148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4f4d76237dbdea581fe2c736d88d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c265aee7d1a989a68eda3a1e618d65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b8042e453dba8f57f886792ed116c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42278e25016d96584e53cacd5d5fcef6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee218ba51614d523b6979c7e1a9ea6c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783b1f77a83b927af813922c5ce4801154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5822bbaedfb398a3957b2f74ac280e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b84b8b567ddeaefe7d5df951100e58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1aa5d9cabdc7e90dfcf5d1d3cc881157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2d7b34ff83850b417d20d0dddb821158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af8b7212d4b4183b736db13f7ed7ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b083ee2373a52b7f04db9130c8555160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dd031be18414a36190ef805c8c54f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34df7e24872ee2b7c796a271ed1aed2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6266038324a817787097c537cf63d39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff026dc7519e5272694df60655afcb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1442261adf22cadbcfa17aee4879b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74d8618392a2e7a372d2dd005272e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fc68340ccbe2d75f50b6ad40d26a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12923ffc03b693524d149a6a0ea704168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadcf9000e586af60eb0fe43add2d93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf66493da3c5c08a3df44b5fe05a21a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d08d1c87c9ee18b9395c94fdf5ea4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa069310306f148cb0bedb9d17d8b4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27622a0fd956b267ff16231accc1644f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0be9ad4ff05b2fbabad614c784af53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008444574aa0e55aa14eb9e8996d103f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b98e2781b9e2b71b6a021f942c91a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1553ecb9af61bd6f77fa1fc974125d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478109fc77d7851b1c570aee83f9f552178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2162e21cc953875d7f2a77a6df7c5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a1da638a5dc296c44fe568ad682b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ce5f7db5a27afaa2a87bf1acf89f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34793b0e2f2083a8cd1dd57a620f96b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3067cacb58d7c6fff931dbd0abd33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96babe5e71a883195103f38adf0c6cb4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8d16251faa2f1e3af73e55d17c9f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a3150607f1216c99240d604131410186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138ed176e12aec6cd73be16444e74e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f01036b969f8027ad6f79278bed43c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f71c06acae5f82d5d3e79c0123204189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1af3061fb6f4bf9d4620a5a7753cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd4aa8edc9a83ce80e6f6fb2e979df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca328e3255de197a1c935a84e10fd5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e43bc88b9da6ec6052b98b3d70a30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fa0d0d0aa153a80e2c883e78909ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf6bc573a80fb3a743807f396cd4ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b39d5b03b8b168cc7eed1995bc17d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbee35ef258126cd9c124607e5b63a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fbc326488ad90502e3f1703db1a20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca589a7118f5307e8f4a93f2be8394199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898f569d8e94351d5b7a873fc5df653200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21236f3484fcbea2a91e739a5455055201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54730840435b3bc67577432716a681ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906eeaf09082776ce4a52da21a9a1f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1023fc2b213b987cc41b7e54f3420e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef05089ab6c9b92d951fb7d5282ee7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1330b945eb449bbfb6042b4cd57952f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181f27ae6f5002b667dd493b970b405207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97ce0afe250f26263480114047efdb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8eb86cb159db4e0bb118c523d3115209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44e36b5c5e76c6fe880e10582edf69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c552dc5e065120df8d5668c994e6b8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03c33d988cc5b9cacc89ca58e00231212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646029398fa9a4de64c019fe7638edd9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b990b5357cbddbe0bc920b428174b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a41908e11a2d4ca10a2e3bec37693215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d828646c961a96caa148ea9dfb48615216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71690c8c12d83699c6f272415b255a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255329381c5ff43ac8d8ab2a8ba5410218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dc07675179d769b028249ba44921a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271a570ac1ec5beec3184984f34fc90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901780474d4b0cf3f858942b500bd3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02885eac8ed575174f8a416ebf18627a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e061e651c8b1fbdb46b86f5c1f43c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aaef97e15bfe375ba7c9a52eb0d75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818bf007876b31d0fc35f9c039d8705225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239e7e43bb4120d20e25ee4f29bfed1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061d4156855bf9cb201863cea57ae8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf02d981479894660b7bec5d2336bc5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32bccb80780bbdf28dab95575e0012229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a6bff865d7f6cb6e45280c9156edb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c9825f30808e07778794874fd070f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51161880c2156e4a21ef929678af75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51664fb162c725d0f9370f5b6108d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4da43403645f53f8e1a0ee1486321234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c731b08cdb84d8ef621559dd458ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19b8ff868db7ddc5dc61296a438e6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53534ce5af9898f581700b0c25745227237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3139c18f736c06aa5a4012bb281ea9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505114148a61dd4a644ecd0edcf80df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a4556793efbcddfe928b034d1c529240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e985ebb09f6e261fc7cee73b479aca9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dabe911d5956969b827ba00dd3780242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76255f90c07b7f2f45e1ac913ee61471243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d18457c6336e6df98d15f3377c2c5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27550f60818198210acfb7995fabb809245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba24e45ca77983a386861aa7f9f6fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf455a9a617b5f1ddfe6fa0c0bf30b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ddf384407937311517a8223629441248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06f1132bf57649166fedc4fcda2dc5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c148401fa4fb25f3af05c82127eb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500d6d3f24311dcf205e6208705adb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23611b2a1d623459dbbe10314856fab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745100fc114807d30753f44f9e117c9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7de78244d2bd8e17d8e9f1f3c154a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7658d21abe527b72b0a91955eb1d5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6293a9c41e6da11ae1b45ff70f3dbd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bcba78d8b754819f8d179ba6d60b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdadd787b3ce8a699e51847d12aee3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ee00a72370461f1d66bce802a275a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25986e8688b9d818b0a7e55575d33786260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8a757116ebd71c0c8cdfa6e4bab60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf7a499cc4d63942fad7209fcd304f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90194223e85d5f34c01c4886c7025357263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd524fee632f52d908e6f02ee1db658264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79fa45d6d41388f704a84a8b2f8409265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a9bb2d5fe3e8f31bdbad926b4e0a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31652c0b1bdceb5a238d7ee90b9de45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff1de77cfba7dee703f6601e656702268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179a4333a3571cfaf51f7993be34c72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cf9a16f7f17bb58da4937a8f62a7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3564499e95bb2320a8f933de8a795271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fe97a39ead97d783051363978adcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7152ef93f16ae74c2125a89e3dc85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0a0d400a42a79aaae27e1dacc3848274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b90116ad6df3c469509f7b6bbd98c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e415bcb20ae8ac2dae7cf657a5005276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20873c8747017db6c8644c62b8d44d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c160ea7d77e8a3af0f44a02deb673278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e438f8d6585099b5e724fd4d5671f92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00723fdddd48d78c9007d77baf943a81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f768593640c06b266e26a29c07b07c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71352795cad57ad4c761be01575e6df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d753b3cfa8ca43fee667393f4279e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b64b63e98cbddee00536b8307b8f69284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a26822e41b7dc025a23f7960ae724285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85b7a279f2a273a466751d684061f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4756c16f56f8b44d8498cd072b2cdf0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b9fa461473556f8849ae64990af90288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12877,934 +12874,930 @@
       <c r="D109" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>10.9</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>22163</v>
       </c>
-      <c r="D110" s="0" t="s">
+      <c r="D110" s="0"/>
+      <c r="E110" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="E110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>4.75</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>18326</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>58.62</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26874</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>39.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26875</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E113" s="0" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>12.98</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26876</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>11.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>24530</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>22.21</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>24531</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>27.09</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>24539</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>8.18</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>24540</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>38.7</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26921</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>89.88</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>18355</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.27</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>18356</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.41</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>18357</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>22.72</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>18358</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>27.21</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26922</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>32.5</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>26924</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>22.72</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>26923</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>4.25</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>26931</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>9.83</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>26932</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>2.63</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>26933</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>2.36</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>22167</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>19.26</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>22168</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>19.98</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>24557</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>18.53</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>24558</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>40.21</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>24559</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>8.91</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>19509</v>
       </c>
       <c r="D135" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E135" s="0" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.36</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>19510</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E137" s="0" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>