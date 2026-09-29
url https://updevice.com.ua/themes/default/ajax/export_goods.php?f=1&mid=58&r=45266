--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50b61051c9dac79eba3cc4bd399dc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40dcde1f920d9fc6b8b197542181152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf5ba7b362fd2bbef38247fd94b7cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66d8a43acd552a880ea0f1bbd80cca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ecd978bea34e47af7539cbbe5a5645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e62cefb6829e0c92ea6419193ac7e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5352e58dd5f5907d52f86edd78a26d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563e06d4e5e917f90c3a135767e9b498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e06c392e8effa5a194278b44f17209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6c08e47b68e4a5c6790714c0b0ae610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207f3a254ee7b8637c57581e9665d8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f8576f22ac9f61649b344c20916a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1bcf7ded6e98c31b40979ecadfc6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256935518d193226f02107577426036f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0295f3c71203601d03a07141761ae715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b52ef589595ee637357a919abd93616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c22973326d525bc279b0e3f931901517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd14b44a3fea1e8b33f9aaa225f15818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49281fe43e4345ff2cf2d313e7519e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a648b2f47d41e194f6575bdc4d21720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f962ba9ece7244040b66515d3041c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa63010565aa4a7b1868b27273f87d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b85809461886ebf7c27c8b9f0f83dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed1aaab10a0cabb4145e3910f1c0a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da8fa61b71f651158c863e3ed133d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2841fa819db1953d7b98ac56e90f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27806c63cb41ca4c5a611e3b6d98e41427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3efb95752e07ccc694ce33c9cc186b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df8a9838cedb9db569a81abd8ec01229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cb6703dd4b61f51056826942f00c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faee3723ea7eef898a2a216a2f836b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b568dcd57c17e2fb46241b5160d8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb55507ee3458e4a434e41facb93fc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea296b34bb4b087fde359decda946034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cb96ec37745da5ab9d409c16ff6b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107203c014bcdd562abb3374ad61b4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd76179e1ae61d36f5d26fa79940c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8e0fde9eb7152da3b1b21f94ab3a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f3bd7f69014983fd640c15198788d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04174aa3feaf41f25596ea5aff61222b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278250352f4a1d1aa9251751f99f06d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cb97958eda32fe203f1443a61532942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbac91e90b6f29dd5733ddf2cd2b39043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c85ffb5a6a5fc863388160f219ea344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b578c2de09b2a17df3664eccc6850d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43812fd656d113b0e55a246eaa157a9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b731fa84c6b1d60b15fd767ea712c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327bd8130216c97b4e02f9e6fe2c65b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ebca2fc5eef9a5f184667bfac936149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9883846e029bf531721db0af0e178dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a4294ae3001c18c1846d5f29bd38f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bdca1a260752885ec0e1f7d35e87a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ea46b0f298ef24ca876f2f27814c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f73f175c6345ac85d71ca70e12de7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e8ed6af5f927a6c85bb5d7f2f3d0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218585e4c56a59215ab017526ef642be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50b980dcd47d6eb2b266c0ac2787fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44107a3b449658cdab3c75dc92e5bc6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e0b2a116beeb9f23241cf905e87bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b85677d26d843d7db994574061dd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcb88870173ad782fb86831cae9e6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ef9edc37fba9a543fd58cfe0c373462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df68602f855af37b1d6b095a2628b7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d59abd771884a74bbe24daa1c94f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715e3df6328e5e9a6a14e960c5549d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12f3221b9e3e7cb37ba0421d4a91d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0e7d14b9071caf0d9bfb6aef4922a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36c6d43f95ab3c4fa71295f87412d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd2d3e96c554c2432dda9decf43f5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773622d8e24dc036075efeb3493cc0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad520c612b9e70c703c8e27b895e1e4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203ab43e1235fe21d0fb9bc23efd6db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46441dcaa0cad4ba1e4ea559519d6bb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc432c110e7245121f29219935bf2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cc36fc96b06b146f53383b909f85475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eaa3136805e5f8bf7b137b28059b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e126be2458947b2202526654c621e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f9f6dec9911cead021725ebf02e3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052047dc612213cc05ba0c9e9460bf3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba433187b5623b8464d26509a8998780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1729a531a05f4220014e6fd9da1fd381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149af132f3dfe027532fce25d6e664dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a93af2a70cfb6df92a9e1a3611c8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955515a0343473b6b1f224cd0d50f81a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0582eabed73fa2ad1371595b4b7e4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f7c85c63118098b58786616d6fec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395037935b169a129b2320b7a3a06fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b6301e5af545e033090ba4c83d3a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcac63be6b7c090757883f575f1bb5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0cdd1ffcd66f2e0b5abab8f7cda3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b2f2cd1a11758ca89ed5b999b04e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0283fb5994b894e176241c59e4fba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244c9be563b4db6181d480e35863f4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f50b536956f52183f8f81f9bc259fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789fcbbc04717e92e79b4040f25383995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fc83a586c99841e6be3aa7501f01e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963b6faf2ff7b881a5c951088a2eca197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a956b2ea23b16f4fc4ccf10ef9c8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718e90f7f2ac100a20a8e398da8f46399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c83211902fc91d51614dcc3a0f88f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f2885654f22a45ddbccadc2c0749d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7db3f1161db68aba035f3ff457e1af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9bbb63e8404482108017b3dab7688103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5c3fe4003a135a24c6b404b6d7d12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec3012a2ee42d8f611aec7e37a2265105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4987ce917e17016f085a359d527e760106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dc3405444c65ef7566f650e01caa5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd61bcc81913e062fb58ea659eab57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be97cdef9e648bf8a5c4e1c88b25ff3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae38aa7619c5290be753c3710a2947110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65c1b738086821a42a5d07546c5931111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5935e9d51aa61769207d2d401e5f6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44947293fdafa52cc1fb6854cecdc52a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18455ef07c88200b2162d8f00fc176e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a84ed2d9bd2227998102b1424bb03e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99293365c57b090574205217ee407582116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8abdc0df0c75895540bffc7fa4362a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45599e1e0f03bf86debcdeba3526058118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea732ddeed816792598d6f50cdbf41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbd4f53fab262542ed7e718a85c375120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3441868807cfd8fa05c446db44bc433121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52365cf818cfb2d0213fe98c7fceb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87045d07ec52c6425c48ab3c1efdb69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3d2a1c6f5854cff83b91c90ea4fcd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f63ff9b7f6c72701be09b33ea3601125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8903eb92472d1571ffd3b71d231c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd401503a4eaccc94da187364b5f42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e14a996a7bca561c116157641b1c30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46055c90cbf632ba94c9433867e8f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212d6811515f6fc29a8d064eab9251b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6d433a4a516dcb9a3927fb224d550131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283795532f3a3b5cb7f781049793378132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edb6cff8cd02c25e734fef9cba0661133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3abfd512c43813da4e9e9266dea18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caa486668c2490cf8d9ba9879ca26c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983fe75ee7e80e41167283eb2e5047e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc689db7713503313059f9c0171c53de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb629610c653df5af4328726cc4f364138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f992ea48de1384a93b9f497ab3ff1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d263106762c2c5fff75e887eaeef5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64227840c96119040bbda05941fb4e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5707af62c41407abf46f4c29760e1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57b0e380332a5c63b47e893f4c8047143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0ede311c83760529c3074a9ed26f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca382c807aa98f705a634e7cb475db1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eec7c78afdadf453d4f2bf31ee0a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45f3f31484fbd83e9b5981b35ea6f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcda41fbc3f1a4bba7c2c663540dee8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b30f468a92f6a706cc77fd63e669ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f3bd6b8e1a81d1ca871e71c849102150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eab4d8830998b2b1cf8f9773b9d280151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece79da38847b54f126b733ef205e90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3b872cd28a2449fd23b33fc46ba33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3b1b86818d68db5c9b7278831e544154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbc067b6992e7de3a41442223684c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d45b5d7fb17aa2960d024537b03d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6de8dd4bb7641de21efa11823a8aeb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc8f7fcf257e64b9ac58a35f224ee0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc680c794102eca69ca5f858f3be0f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e31dd81a80705309064198c747e02f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433e1ad6a689b481ef2dcdcebd970aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5345040f3f7d12aa85238b6d8cb7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c543dee845e702d5fa27959bc1628163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516499a8397aab4d848465040d752bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9189f7aafc243667c8af23e05aee9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3758652a1c4a4966bad769ee092c705166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae050d09a6a63bba3e20c6ec145a32e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da088ffb3b0227bfbfd9fec8676786f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236f8112f9501589b73b4a336590e09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8debadbd21684b0fa52c250079ec3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33989a8ceff06e38d72ba73af695bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d2dab452931884a45a338d13ccd65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3ef5b2ead9160937a4b41c371afd7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784a8ff41d0d1efa6aa38d30af7bbd9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e037f5def38fb858b99e4b58dc636175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cf200f656d6dbcda7c0eea94056e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e33878d48cb7f434637ddbb8528650177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54d886a9d1607e033189d82f2542a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec8f0be24cdcff29c3c01deab0e523179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2970c7cc7113ed6bcb4a7a0b142b2de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060367ef956e41bd56901a901f55d868181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f3f2980bf0ca8e04384e0be08fdc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017577944cd38e5593eb63f9296e1a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e1bda3301c394d372dff2b9498f65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e44241643edcf0627877298bf1418185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72aaa95238431e06f4f59a26c027f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb94a8d2f5b358c67c349fa2b328084187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e10715c3ec6ddb845743bba8e1256a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9bb12846289b2e134db75a500446b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b2be22c34f10b8779677a4d819c51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6c66622a28e818e033af4a7075c78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991d0fda8f69fd22a2caa9036064248192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e74cda94402cca4e3f488abaa0d2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c512f2310e3a512d6e83ff33e8ab312194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f342a3d43ed608ee85933cc15985445195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6e8d98f8af2cd89f2536b97269742196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226f63d654d2f62bb7da73efd718097197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e896f6d70ce3c9e25e837158a068c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801d014a504b656c4bca6a7959a1bc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c4ef0e9f93cdc1ce04a278ba5ad4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819148f51ab67f0f17ce4b138a68ee9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46bd928bf4e18685c259131ab436c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464cc849b0b2fe89c42ee7d9a5aca27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdab22e0db235b4b57358c42ec89a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60ef830fdcb631ba4693c2faacf17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e572a8139f022d58d3536dcb719bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028f31147cd30626144f10789e105c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a371df4c4bc4e66abd89678c1ebe66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500432847675374895cb1fa2a4836c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa0f9c08e1758ca0b1813abeee3a7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854272b1a2afb277f7188d5fe82407f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8889eda31ef2f012dfa1af067fdb86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622c55c82f5fb87685ab83c42568159213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42951b7d132595b7a9703a11d70f8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d91413989db0a1c763b3ad93a63e63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f30477b87b332be669ba98dd6c8264216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15e1f56cc370983fd26a55f54861da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013035d301824b7546fd9de7cd46d28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62710ae943303438ba93188696e80674219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dea56405dde21543493b9e8d492330220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78001b3f13b50be32e5192330bef54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faf0215e3994c3f8c7dccad8274e17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ef6790147496299f155bc7e489cc5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b4ad264fe59aa050c664a5206907f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe22c8175ccf0fc037d630369e0fa2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b52314b388b277c7d997cd56ff561226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45768c04c17c8116c8970b11ecdf30e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e89f57ff124ad5194c6d0795bfb703228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f6cc897864104d9efae63d4cd6bbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247e38f88a07b545811f35789c52202230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1552cf36a1f3750af0ea8d151491df2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdd7a716480cd54a3fe99ff443f13f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3502f00ca1ed12ab1ac8dad52b3b0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8dbf21a2ba5d1a4b89542e47aaf19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4b85629cfc39f1f26c7880fadccf7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399eb682f88eee64c16c32cc38411e54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1638006a76d9474ab0112b48f86d9f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bddef35badbbb7f53317e9bd683b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a85f136337d11121de9f502233a2ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0491d17a7421c660067011d1b3fcb0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdf803251cee125a1b6c1689f5165a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef749b3e2ae4708e71e4db08bb8480c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f0b60fa8b96a4d50b83cbce166460243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0512e720ebe575de9b7c808565a64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5d0380740dcc01cb51b73c3690fda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb880efa652732b8fbe37e05ae0da9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a0d9946a1785ab579d97ce664c030247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cf92d51a8bc3f0f53969a3553d3df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7d462773247ffc7973590ca0a2de3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d41ca6ba24ecda313f8aec52296c15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957122e320a87198f3decce7ad87b2d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acba62ac88f5b5fcf7e1b85a04af4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d3cabbe8e33ffd555176328278243253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1308765753322c5ed34ba4a80e1cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7993227e31b655cb5f9b7c7d3b024255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364a56d26527846ba8f3ef8ae372eb2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072b79237268e0553db2c4031bc194c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b2c1950ebb2ef61bbbfe2a3356d34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6aab52fefe977a360a594f059786d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16be1220a609f3cc835343f1b2f192260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aac10ee45f75e960c9a09e6cfb94f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0327618c95ba76b6f393d2c2d4a2601262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877f7bfee3f74dd667efb2986f9f7c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88495513d065bb5d55ed258a47140e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30c1a58b13dce2bacadd7f1935a6ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17a281627a1668dca539c04541be90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184414782bc19eac7f156e7eb866b92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34dead96ec38201cad7fe247099a41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065111dcbd0fd4e48351c7e24a5952c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85e9e694951a5b7ed7338227f67803270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba95d0fb5d7dd0d597d676a3f57ae9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0deb69cbcb577faa919c314bddf064272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd39acb8c3e81b8fa3b82206667b5d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c6776d7ca806ab1f4e9515081c704274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eece1d9cca173a91ffd3c99324cc4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b16433fd12821147205a464c41ee1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db062ebbf38307969113451ef96a1d09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94483636b6921f48387f4c43246e5743278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f048c01a762578db6d2e6a30fa65fb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1ced100d729e9c689d5536fb2685d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b5d9568f667f94d9a462c102055dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0018fb90e9fcc916258236f4b835c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c01d6cd41a883612e249f8ec6ff00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee54c7ae2f5a7cfc514a9a88c0fd83d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e6ab3818a392a61242f133bec09c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f6c75847adaf5c4b9145bfe9676e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7f44827c7e22c61010ac7797a587a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db97adcab5aca94e010a5e54687165288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7b31087543e35b504c25da837ae011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dedf863beb0f834b04de490ccd37b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d9635100e19753e2abef34e45c9153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aabe1ab2aaea448cdd49308b764114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64904e0f4ce00566e82972ffc8282915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec120b357982051553246e960d44e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd849f9b503360063867c1eb22f885f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fa62d231f1e1e67bbb24fb4257aee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973701835f96840bb89f8ea26d65d4949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d93459afc796f711f5d8219656634910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6000f3f15430688bf962839c7f34f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cfe41d302686c8627f42783f83f5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbf6bdd3c340410a43f445f0c4f51c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3376976796cedc3e9e67fcacefea0a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c2ba2ce425bfe52f6c0595f4a899415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b97ff2270e9bcddc53cb679f7eb28316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab259c0dbb2f370df2f5f305c9c6ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c288dc8ced6048cc24d4825a0c0865618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894618ba43a74965f2498aa4c668b47719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbab309a8aeb237c1ed6f8a0c3f86f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34c672ecd3ea506e5f2b155fe08f3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9105c40acc7d6c615f017e14018b5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b652deba57587e8a01f3984c1a9702d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575466d559a3327df293771e4207e4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f377fea951df1c28bae6674e19e4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deef55a96fc4159798f78d41f4a2e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeabc64daf30527a7a29f4006bc73a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cd6928e3b29fb06371631d06b408c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ca0225af41955da1b8f460b57b1da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cb43597638ef67cd256fa1cb045a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194cfcde8cea4beb80383b3e15807e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bf177a948795978558b7e724b807632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e86a2346e12121939703b4bc540ae633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4780b5d2fcc3be6521b72bb5ab0ba7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b7f52ed1b5bdd48a221b583bf6f3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8582108f64310848168fda1b00fab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd8a5e0818cd2a3bef1f933595f26f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f998ef277924de2e57906d2249620938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba1fd34c9adf0012bc439cc6eb640d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf99400895210798942e2e0d7eeab240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25f0a64ffbd648e713d5c4e70e321241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfd0d77161fb216b44ddec097ce2c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fbc94cf369b9550d85ef70239ab7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3ae7fe53f91f7909e5b38f5e4ef0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cc9b83bf8abab300ad67d80ef558045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0df925e3b89137f2231010319967e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626122c4a7d521f0afc2c01bb2537b6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dc547bfee6cc5788f7eb884a3265648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764308ee403b87331afe318cb8afc5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c71e3baa136860362d64d84bde4e9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf25e5ba60a4b8928958e1cd09d861151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc95b9388bf3331e01a907bc3b54fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c1c2daaf3cee92ddcc687a277ba8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe35c0a4602ef58d687f9e0d7771c5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb00520b2fa9afba6287cf06b8ed94655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba78cd27f9b0c9ba7501ff1d78740356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdb9ed8b9bd5a7a9e3094a67d0b09157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2303c61411866c068cc3be72db38558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218e484f498c6bfc24957d1d0dd5e9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44771951798c5c9cd6bf7cd59a5a9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c28d29a902270caf33bed0e8521e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c23e268b4cea97b2b14ba7fa0b826062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904e5b2ec320b40ec6e7e62522db08563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e131a32fb17dd9770c31db95f655f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a5ba378e7bbe03101162fe42ca4f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197e21d4c16655a70eaa1a2c4010ff966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a60ecd306a1f39e69a681945d5b82267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a56d0d84177d312998b6e3f23edba468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142a0c355ad05697134fef39e73031a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03600a01f169c9352e7ab954fd578dc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ce58403bafa7a931f0396a6c73e8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a20cdf2eefbf249cca815c31cf4b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee40faa53fc4e028a1ad8a21decdf8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e1c5ded30ebe865c65241ca21708f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1ee416c2550d19e2482fe2cc404c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dfc8bab5a511669005ebe55def56e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bdc38feb90b7b498dfb833945c19377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175da8bc3c50e3fc33146578c7259d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6a8c468a49525857e864fe3e9b1ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d9852ee1fe74e44222900c0991f8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f43de27b0700e9dbef382df22360481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b873ec16d2dd478692aef3e8230d4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b9e6dbfa8a12a856a970001b56c8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01115a8d42a53255a6530a95e61eeae784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348aec7e8c4760c58ef5772d45a457985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f4c2900a7c602fe44c8f028125ff286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d9474b2bd38d4bbb3630b9f52aa6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6f3635878396f786d72a5896eab4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf56df0f28ddc057d0123231c98bb789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eec8a4dd04f9dab6e8cb553b7741390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77328475364a491ebf175798a0493ed791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4bed8bff3ac8e04eee933091d7b6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06a4a9b692e1825cbd601b3c7994f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710a13553977ea5c9bc2b244906604f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe0d6ed27f40c0ebd2c8a408b122f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7659a227f57d532bb7d069ac2ab74b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be9d977c98b141bc3a8a4e1ce6a80d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d770e2ec928bd26de0c5dc0d148c8f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a9c6ea64d5029bb8515374508193699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23530e1ac2e3997f920e40c573304d02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbea34fe24c7d3350be5d86b18deae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189d6a0bdbb40bc597b10e2c21cefd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6875f051fcf3010ba66f5da002d622103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea15f8181a4b452dd1da20530b8363104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613cd37e8cdee874fa39d71dd710b06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aea1403b641be69716fe3ca2b13bfd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8ec89d6746976ea8d5075070e62d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48966e59913edd8149caef1379d31e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1905c5dabc8a058aacef9eac54b0ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab9681331130e1446990b26a942165110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f6bbda650d74bf6437db087615881111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a99928e459c211c07d970af9bc94f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b4f621cc7328602e913e7ba563de0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cb9a133fa37dc22f627f1422524ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a534a2e47b197a77d87bb70007feec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfb1e13fcba131cd8bb3f50dcd3340116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad45b689a529fca2179363b6aad4099117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4146bbdfd2d9d462a1d92e28ad216118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402adedf0e8adf40418b0ad89ac58ff5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c1c30f0f196ee6410ce6d781f6e54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b975b38e16e3c70d6f44f83a004a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ed527385b0b7b81f73fde9c705796122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac122dc5d3ffc044e6186210437c40b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e443f796371aae3a97d3b2661202ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8556a1861bf3017c8118055977a0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19ec61130bc096495c35031d89cef8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3227aea635261b3602ab4fcfee7f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b48a6245d8826edee395fb3e84baf4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378f8fe8c5d6a9d52ed09645734c550129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ed76789a1fe53f9f1cbc79b20ade6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8080821106f84c79218e48dfa7f34c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d533074e9cfc7847c57914858ff066132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b76c10cc4d801f4498e5f91d560a93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e50a1bd2dc4152f4146782d234fd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aede0b4fb29fdb4fca75e6fd27a3112135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8a8969a1dfc5fbb029cddf7c2c98c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6461ef85b947dc2cfd7efb1fbc3e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4851f14756e89e8fb7f6e16f1754e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b0935b69616ba14a515552a6393ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bbcbb8385383cd35f7d953b6cb76b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7bbfbd128f11455f69bd5e6f7677f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd5f6446bc51d6d11af387e8804ef6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677e1cb1634d527875571cf2368b4b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2a86a5871559b95eface796bf9470144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165340a2c4b636e7ec1d1091f018c7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b76aea5d57f56556fcc63c2d7891c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7909b5b0c86ccb1c4159cea2f0347e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83d0b09f25d2bb9fc2cd50b75c13a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c6a3327ce261d6c109c44d18b9457149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf9f764024afe6fffb9f75ffb36b8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ada1ad6e79f9347525bc42e7c7b168151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f72cf73744dd457f9ea410332ac8a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b97a57cfc2a9a1a8560b9ba9ac0b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8ddaad6abb246e7a89d6f745278eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd31b8dd2f0ae03c032d63114c3c6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b05df3608405a99534c8d3452a61c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089e72a8157e698a325fc2d3150f09c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1c33516d6b254d5e33817a1d3127a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45e76212a44b8ed83c2ab0bcc9b4eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e40643806a49b51898343c7b1cbb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cd8527f71ffd7679fcfb88556a5f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4d6e05178f1f037e15e30d5116ce2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eb75a743d2a3a36ce58271766368b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82385a759e58ac066b1fd6e4bda21b38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c64ecfd8926fb5e3ea6ea5945f4ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951eec6847a2b91e4288c9085e78b94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc807578b2a89db821579a1e84af3d54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da19dd8fdbe8441979c3b5bc24eac4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb85675d1afe509df902c8d0ca9e39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0fb55e861bc7cb7b7ed5ba21ae5ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29825adda64fa1f141174e0a62d87183171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f768d23baa46d8eebcd187c8e34bd85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fe697ff9e01efd60c7ff0c66c6a18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4a176a83560610c15b524c66c1290174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffea97ab82507ecc20b296c6bad13b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7636e41e4d1bd5429270beac3eb6b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e963b99904fb6681a5372ee3fb134d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f77c5afa1553ca8877cdd321db6dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341a06f96ab6e204a7d8a7595ad35d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffa96bbe4fb965f8a4199fd92585c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d10653d8cf0b538003c35459bdb65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d199be33336a2cfe09944918887d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72852e61881f83a5e364d154cb7fc746183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ad24c8a98c9844c2254577f8388cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa465de55ee244c258fd688caa7eb5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb0557225d5e2dfdde6dddef532b05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f80e9e0133627bc1c4ecfb3415d8cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f39f9bc13804f49bd3fa0bdaf349e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ae5286021be1976801422c49e28f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3ddf0f60623012ee98a78f3309808190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74a603385a3c8987fb7d1a5d7ab07e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8929e90cd5365d4170e9ab261a2f6ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aac70277798a2c33e7ce935c4d9033193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf1c892a7d0be39fffdaf5694d9652194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dfac2c22483555671c1268fad42e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce9581db918f0a9a7d4a0302b469aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd414c3ce8e253492b8b5e9d26d7604f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4acd5c8027d2aa610321f649c1f77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaecdfcb2324d58bb6d1ca17de5edc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04365471be182f2da8b6f58fab337616200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02951b558c7a1cf2969030bf3c02da50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d4c0d5277f28536c49e3c66900cc0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a74dfdeb790989003b408a4cd0f0fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd11ab1715f853a1dece33b473aa2ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d26fc5c0de05dcd3e404fa25ba9d87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587bfd3cebc3359daa1b62007e8701c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718f1d2798f465706a3f0b67af79efa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9052823dcc70c630bc755b738345d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1cb4aaf86be3c8654af9cdb6b0c23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7525298cfa39aee3488004338d9312c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e554229dc55d91103d19bb719ef018211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed6690666f5f3413ec5aadaa746fdf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1126b73befa09efe8a4fcaf5c183a9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fbc6b1d118fd9243aa402591abc21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144186ca78c9684f08cfa77ab1d2fbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c708a35e86ca2dee51e579a5a2a9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84f040a5874bc703c3f9b01e16c76e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181806c13009730916034c255a504d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0a9fbf7de95eec2f1b699e6c8e9e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ed09549c764d100a8bbe88961947e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6750a4e76ec3d3a8dbca6987744dea8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38913a8dd9f5be66a0142d4221be0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d904922c3b30cfa562afb20d0e1a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876f97264cdc4fefd5e2e3d5fb14e20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4636b24e818a0971ec5f203e8bcf1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8ea57d27df4ab2aab1fe6760e37e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a382a3b753dc728db36354919201e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749bcae1212d46dad1725acbd720c1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27b40ab3d7d3017056d2e818ef40ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cfc5bd62176332ce70c06e64d14fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88789ce58b21979b9f76c94e4da252c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55d42f474018b06e07378072142ff3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc522b9ab0d7cf8dab78ec548cd917233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf94f479388d054764c84722e2c87b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210de6593ce25307a9cfae1c43faaf1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa06a84a60c55ce83969fea3b1e5f11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c50bd29676c3af208a64908fc9acc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b67c3fede727b0ca67962949b4932238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d36b7b06f300bd8b1ac5542da0471239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4c23bb2fba5166f54b1b448ffc703240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2248bc584e24d6dedcb8b26fb0272241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee11fa567133fba41b53edcce1d6c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8f7588101aa5ee986f8f688c0cadc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5012f2ceb4667e4756c17f08b0498244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01649955ad40ebb47ac46fafcb5abb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b1aefbd692928049406050e519ee0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce069fbc4e807db7b78070741a47e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0048d32719998b9be44556315930a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba305be200cbcaa22579949a8c8da9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce600c5aabfa59712d928b7cb5c619250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55000a9c675ac6eb592629dbaf49504b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fa500fcf8af4cdd9870622066bffe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475ef0b321b60e853f05e7570b98d84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb7b0ee070e55e9c4f09d189ade225254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd2dfa0f9722919e88c787872510fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb919f485504948b57106b24f38136256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a39a549b285d53ff207d924a4348b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31c1af889b64f4603ebdd9e856caa8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e078935ea6896572838a311836967259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa7d79829bd05b5f6c4401c81c2e21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7303bb093d89b87d1475d6d6d171e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c4d496d0b0e722f46f6a4b68c8c94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b94f9986944f834572594007f81d8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464073ef84d6bfd14ad1978ee2ebb6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642d86867aa73149a818b3eb77c6c80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0972f2f0215c84ca5828a379ad8fb08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e1a872c11ab9ceca237804021db1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3d66b7c7bece5620112ae6dfbf5fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c954673919b7ff7cb17ef239efb91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae613125629ab6cd03743948cebc58f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533021261780c6dd8030bb1c580af259271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12e178a820f9bbff6e0f816f93cd51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e634a820082dda9230d362a34cb281273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e2971d5b98908ce7efcc52cd99b29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4822e4f95e50d1f434755620714c117275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1527f2f71d8a9cbb6277490f6d1f4ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dd918e6baa788f9481d4e2093d60a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d560baa31c9c1fea5b04ca5201f7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b9ef275a48cb7a4fae3bae7c31a24279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694f18af30c8f1c9c3f4e820b2f9498280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2440e7f4b8b50fa2f32de4a539f20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48ff66e98618f2ea983686c8875e16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cde3f129de904c3b4c51e72e50f79e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d10506069061e864553d80968a580284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d22ae76fc981b546e4293eacfe5c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7343c0ef7f1ce8f892b56692821176286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccd93aa2c5e7408973dde34d8aec69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26238a8ab113aa15c4420759a3d87b288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>