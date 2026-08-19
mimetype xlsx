--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -1216,51 +1216,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fa2bdd0c499af7096ff203a05939d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa5c28199c4ca6a3c9131dcd55d72a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecc47f0ecd473218243436562a7d9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6142a7fe1336306baa4f129c3dd969b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712c21a08fd261db012d3515608371c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2df06f22e736b54875847c8c1e36006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb6494b644d80c9367ba2214a73ad17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103803ca5f1bc528f76b2f9f7dbc59a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0f5523d4f3890530be8d304dd97849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ce3ef9afb739ff253160333910d4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b303013f567bca82f99c9d9d6d7db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d08429dad5c936bc2a0039775c721912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f404eb4d7214f9055576c7d06777513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0794f4471c0fc4d50ac31d0469b18f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11fea812b94b3f927fce11e1ad697c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0553e4ffe6b0b81a42be22aabe0d1e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39b651081ab285b9c3ba124e927cb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524f1c0d46c2fc284411aa3c962591018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648058a32ba9988878cf1e2816d980019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c17d11111bd0f4107d9ba29938896c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6442966f0183265ad6d6a1f2512474221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb54ce8410170e64765535a9865933522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27145bbbe7e8ad108cb28d24a2af9bbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb529284562346fec9151cf872a33724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121252f778788c8affe3236112b6c1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e9248195cf7863d5c1c0e4771514426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86648ddac506d9871c5885ac7cfd16427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59dc36abaae02ca4dadf7403d80f1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb4048be4aa2b59ff98f480e91409929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431839660ab88afc74126ac70603fa1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d8d4a33ac100e25e143b0b0b5c05731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cc8d9998a9b6c1d767c190e738c3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be5fec9f8a548cc9a90bf9c82dfccd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3348ab767d2a714fbbeb7e516a481b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6876e12095274b5306ae7532f05d8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05708f125fb454076875773d3667d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad29c734a7e23fd6d1c05a7356498ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fa6e63239b95896ba932f0e65124738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06248380524afdb9a452dfa74ebaf84139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524fc6218f5e2b16a9126d7362993c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042961465b7b2e209c324f25d1836c1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b15d8b9822f0c1a6c91b28b7de47eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4594b8285fd532c1031fdc463531ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508e0d408c2dcec85df1213eb47a1fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71c40af0840bd10a8d9e4646c89c6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbad1cd75ab1020795acf76a34990446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda2e6f54817159d00e3c8297ef11a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f40f5e2b209b72c5c47f56b529e1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caafcf7b5838045dd3b8bba2599e85049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498f85fe4d697fc1834a66cc78d88f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78315441cededa50acf4172e35abfbb951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80451b99d90dbe83eadf99a4e3d9404252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d6e07c1eb8704b98460902394835153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e1bde771e721edcfd6b99296c6e7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3370da75196c1567f6e4a606bd85ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835add976c047c1426a2726355aad72756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c7d109e7a06add24d6e25f23af8c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a33f55dda2d458a8af75864588348d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadded74e05fda6438677add26b08aef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d7342fc68107a43ea09aab71ab92c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd04925d671731ca6b859d9561278b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b46a250757b541d1a59a619eebb0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffed8ca3ef82b167229a45e65d440c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d3ef01fafd0223935e894020121d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be5ed11f562d489389b3050fb1478365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853f388aab9231d52ac66ae2eed00a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c48257be383cb43af44229894e7c1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd22aa0b14abf11e6b9294e622ec2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b09cd58899dedd9b84821ab446e1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a43224f6685ac3f79525e98fb789870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc3e0e9721a134969604ce13c9e9fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680e709c9136882b9d170f96dc53efd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4603aea2536fa55b3094cb276315d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffae0eadbc8f3b2ff626bb20adf10274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877076532953ac252898ecb6ace01b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443752eef2f8c90f510a906816665fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710ebbf7ee3e506c1ad2c4981e2d0b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498259f72f24a277cb12dce64b8a3c8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b970f608f9f03760c26519f248b29779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f51d2d40d05fac62a962cac43350b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d83e7f60e9f8e718b2586b75ab20f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4602644698539d7d0bd76bca3a0f3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bcc10c36063121c5ca7299852e25f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2e6eb60e5055b7f2cc8e038f6eafa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827619b933684aec493f3e33e556ed3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14873d264db5e9f9752f556582c472fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca781f1057289c799d399fa8ab79560187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3c27e6fdec7341bee4aa0fa6f830188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79528bc0e8035d81dd6ca3cadbb30e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5981c7de48570bffecfad3011f148e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e24055780b5a70db725a1c8b7709a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3feff4a7f1d84813eaaa4d4050bb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1a8b580e31fef84fa91f75d73bc0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef56142c51098f2ccf1ba9cf44236b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abe4ec5cf228170e59ecade313d99495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b589a281bec5dce33114f1ab44c1c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4797ace503f6032b988eb91a91990097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c877b37b1e9ba3fcc607ac9028b5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac27068a6465b413b110d8dec7612299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d762507fee532b0ed0fd004caa588100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def21940d706ad0222985ecea6cca0b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af625bdbc8a0af6fc47216280ebd5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b6f7f92f7e95b25a7b29e8d226b57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f099b850dd163927de8db3f4a69c0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd651a6199b694d61cd1827bcb25b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879150f61a13638c1ba8e55fe51e1d38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0758f3fb2aa399d2afd6d33a12711f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93937367a590e6a7499f4d12cc59a364108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c81b749884228a8a384d7f3fc33866109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21972187e1b2c010cd15551d8953ad24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1289ab5426b1f3fe8316fdbdfa2a18e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada763f72987324b8cb28a27c85e2b71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382dc7dc07f553d1de942a0360d2d71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb3a81fb26919e2948bb0b3cb3a192114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efba27e138a76faa92e35aae76677d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52690a9cd0c77e3bb9c99d43e86db8e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b398abba3079eec04d7f0ca7a6e481117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2fbc868a6d216c77b7795b8a6ab1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f35db43426d65a7e4425eb5717e16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1acb1bc88ff76aa637e38dc3b4358120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c40835b603a4961b784212279a0c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd17e176d3321fe278abb2ad0c7e68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f205d399897e4898c16adaf86ac5e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ad541185b98672e5afe8249037f01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c1c67ef20cec88165362e5a51cdd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b092f245eb088149ae221e2a26b30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562b513d7ac44a35b9801e5e0cd7da1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50cfea699cc6a97d51156c2abdeebd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6b90e43fad7fe53fb2428e16355cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8a793617d9fced3f1eb85dd3286f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42033e85c456c0d42098fd1c6538ed32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ba8e7d800b4ee246a76b12fdfd048132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de334af6fc332ab218e3227ba6587c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c2a1bd2f2b564defbc2393ddbb8c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a77c7f9a35239302220a546c73ab4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e5f0a987a0274ef81725366640e5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07e7b91ad17b2da883f587d7dcc4bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8e0ce21ea5fb79afac7f79132749f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b6e6a637180db4a3ca5dd9d75c1ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074f09d3e3f7ff257549ad8bb05c79f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd81fe485e63c8a82f4cf71bd8fb0d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309d220e3affaaf8d95aa6ab4735b4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347903b670dc847464e2bd1d1b0976f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ba163d3afd9d639400f53c8cfc396144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ef9d78306da1ee49e239cf2662321145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4698b411e31ce38574dceb30a2dc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea8c6db53a34c053ae4a7679926c05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be887c536ab6e3efaa923620c178c670148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c01588fe5ae6e75fb0def650f166ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb8501f0c5e52f5467287731a5cbca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2050a9dd94d475d10bea00b5cc1d9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553c11bc2a31976acc7b6a843f9ae7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd4eb01b53181ce6f32475ab496c82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7ac14da1e9ca1e35a949bed9fc7f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3318e5e7c4fd49ef750cf9864dd01c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602068fde68b7da21f575e216a35e8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546010b6385c849dececd37c9797b2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c5ca828b965bf0eff4a6f9cb6bb2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb70b0cd52fed380d0cddc7ede7b44f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09f1c8bbafdc9fd9c8ab53d15476e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a2de42e00c10d88cd18a68c469cd6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c66978cd8f6d5eccb73f375fe1112162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a261d38705daa8ba702e7b90ab383cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781c2bfb4d384130486f326d1372fda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34636f624dfd42e85f14a0ce2f9a03ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32128a822959c3378757302d8cebbcc0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fa9fb9fd9fa9ff672d7874bfdc986167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda298f7b2708976c78bc125f9bfcb8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9bc5c30cc9ca46370ffc2293804a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72772b207507730c36e4291a775349170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a897a7312865ce1bdacfdfdf8219c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab70e3b1eaec9dff633a9ff810a7ff5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eae02050b38666dd1a7e2e25ca15e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dc21be9919f0fa9ec276002e6fede174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b24bb653b3b8572b69fe1059e9fbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408a4ae72deeac13b64c70cc188cf8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717912cd3fac7e5e613319cd34b9f53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffe9317fe6a67862b9e22876ac6473178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb970a4fc86d7e2e153973544b63741179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af84993ace0dedc840854335e25f1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82480831340fae0feab136ed2e4e8f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1aeb2a77207b6f87e2f8d2e4bdcee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40781b281ceb26545f307ee04b68c91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55804e3fec4c6d39b9690108436a9cb3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244d7df54d4fea5904fc628d793c3cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3a023c516dde5fc11cb0a9e5ad6db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284bf92cba4fec1f2acbd6ad7e33b2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90090902dc5b9c105bb71c0ad04678188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cac7d006c1b5501451dd154bc1832189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd5d98fab21f09cb191da7d42b499c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d9ff337f4ca99878810914f107ab2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52581797b8a93ea117130a3fd7d610f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813257cfce3a753a70aac5137413164193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cac557d34d515f8995df09e34ad35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2eba19e06a5194ec20af2d4ad971c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81615d43cedd4203e919576ef8a7c5b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df621deafb8d4ea2894f0c4e62c4abd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889aa3d1fea813c46398edd1dca3cc69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f77e24c2f65a3fd323f5ceeada373199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a8e02a829772ac1960e782bb23de0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39977f52e177b5f4db581b86d04a3bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dcf2eca1f13bdc9b4fda55ddd35b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64406b2d1127badf8ddd94407e6aac63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a49cf3a248ec16fdfd127eeca9175204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bdccec49bb26d4bcb23e038b4857a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53fa644a46221d9ab39ceb338a9324206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062102f7de63a456fa47ef8aa95c280207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478e81b54060bb9b0e0f02bd014d5b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fdaabc871c2c1293d053373e3351a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbc7c23cf90dd72142423c76d42e97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f12834bcf7dcf685a9eed437201bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bd0eb9f57fa20642021fc06f2fd61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea531c02f9156ee0195acac31b8225213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1746bbf5ca89198ae1be31e7c6b5c6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f47bf081b92b9b2827b91ab9a5f26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ed7de703de80ec0933bdd9b2402d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434800b2b978d52fecae692b0f33735c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b56ac6dd84591974b5754a55e2e73e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a66f84e07ab756e840cd829cfca0b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be94a313f3cb3e3c72240dc791ecc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0761b541c4c55d0b54a48d24517727f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debefcf68b25b14586b9c87facedb132222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ad0c4a257c61a4c5ef4f65a021583223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf550a4192219edcf20cfee93357025224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421423fd2f0217befc9832df5d58458225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf707171d092a81441dc23d83d0eab4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7de05949e5d585a49de65d49db07c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce152ad9952a1664bf632c940e6fbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabae77fa613c573ca8943fdc084a617229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036025d92e55d1f244501afa983b11e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a031e4c1d558ad9146ac397764e0e78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b2fb9267fb80fbec526356ecaf32b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a8ae726084e8c3475e57b55e501bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1381a38f28fbb40633075a86f1d2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048e5f7f32d646306273ac1f50dd6bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4fae9caa8444bc4b9ae4baaeb51d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f36fc5dc3afe7b90fb3c7dc710400237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6e2f621f311c447d4be3ae4dfea0d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b21f2f432173ca2d878f2c5b77e134239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d9683c3085c35e3e124d5107428ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853b0fa3b96c879a89f30a82eead01e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dffb8edff0d549cfe46e1043e4b565242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405b20a2e814d4e2f0a50c2f9cfe452243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdcd10880472629ef613d4daac239c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b8782f55d60e4eef1f3d1b6473dbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94993417482d8259b11c326d82863318246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb127cedb17815accd3212559dbf15e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15edcd04b984d44ac9865294a68616248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373afa59aa5afa91caac042cdbb35c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08421d591919bd63091d4d9a1a918191250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5235b41931519794704c4aefee5ac3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c16d4491a1a2c8aff485f763e4c994252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c4941d2761f6215d90f43ef22746a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc78e6e78e1343899a7441ca57a3de8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9ed468de505192e4816d26a569c55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08fee04446d2873f308d56017c1d16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081199e3b194df362d37f95e13a717c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715d4b18ff42cba1af04c6b7ecb8c06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e201a96f6e668393d8dbbf93bd2d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230e869b4488fc94fc805c22cfb3fb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001acdf044922ccb57105192870ee302261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d555f8a9ea7b8706d8926ff42457caa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173798ce14741a6648230042a0f7ea3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c17bc491d533c7bd1718da079b1ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35379a848d5eeafca283a702f3919fcf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e888b40371ca89cd38f631fe52e35d266.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56c6f4c8fc04faa949faa0ba5382f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25287674fbe82f959313ec748af0822a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3f916cad09fc1e9abf3ba670ceac23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fe65a951147be8c6e595b2e9fc7cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8653b419abfba58a073c7c49a248b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cadb87f462189fe5c533d90c232e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2de6454f8fc8b51a0b22a7bec915c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059843a52abc3a3c873d74c44aee2578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb1ce521523181dae6e46bd75529539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643374f6f4742d042b1273a65960fc1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b477481c93cbd3b4f25f8e49f37e7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4844c2de67d9700257ca6148f624312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12d3a97b5b95f9189477312e30959a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0246aa0ca7c8fddaaa4bb6b1e4471714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88658e611a1c612a5e97dcd6d37cc315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a6622c66b13450f816b1c2f0fb97116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81581ab86b1e72072120af3d4e05cc0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3c71c6cd34e86d0067d9a7dd20ee918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca213362b3aaee4ba3c105fc9e424d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523098d38e2cdc6f4cb89a42197bcf5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b746988c9e2151cb322e5795328e8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe81fe4d926b1de829dcf21f785d9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5f6eaa81b564306aea7cd2236ab3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ca405d776a855db134f2f7baa8c9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3615a5dcba9387fa6195bea8c629225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca9b4900edff09e93905358047e2be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6003f144df3cd378e870a812b5ec69c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ae65fad9dbf3c2105afff02f51a8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305cc910948928917eef5700db7731329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7892c2237d4a44ff9dc4f4c71431430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ad9e086831c059dabd3e73c131e5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862232342c991248fb70f90a308c9d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b5fc3e2a0517aeaef34a035b8e62e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dd9151408e24e7ff34fb019d83e6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be87a01e94581d2de4b317c82d7b69435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b1619548a172f8b5947fa100bffc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c701fd007a4bd6566d72f023aab6f3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f09713f627aec81219acb18451d4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12788884d2b792ca67f2dc0bdb00241739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284473578bd1bd7148748e37146cbdf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b4d94c29721e469beac5f158ebcf041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eade7682adc93b7cadf5f860f13fb8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a874886844f7da7e18ed277f81459ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccee06a2f68b19020c11623182b45f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08684453abe2ff7af652596edd13d9b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1405798344bd2314c53d19793613c7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3481dece49242ceb580ee2ad7fff447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64fe790fe622d22156bcc8ee5488c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b3224a830666667e77ad9f8a27c5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9745af137ab4def466c56205b1f186650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1abcc3bffa3035e10e36215fa5c03f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f68e6b36d5068d821ad19965f278152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c32b51edcec6064b106977263cfc7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca39907e4f46cbcb348f870bbb594d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f64eb0b9e28672703af341b2cd19955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e0b4cd3026bb1ebeef1ca01919b1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b0ed80267e87097e90026ce776f8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45215f8c64d914577741df7a28cd8e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54dfc039c04c3f486514629b843a5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bdcbd82b14680e4f4b639f1ace44360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155cfa7c60c084288789b53ee48930c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f23910751f077da14653954a0e298762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e48e415a863b3d67475d1cf4937b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22250e3246953f3b3b504093843f4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0836ecc114a721952897a5d39b2d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132f79a439d06d8fc7af69ff88f0db766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8aa97a9ec236f1aca7ff12293db67067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bae9ce0144b86dd83dc760c054c5bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f23b84debe718479973e8a023bd3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605a2775efea2ff2b7bcb0ba33aa4f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee72db7884000eb8c85a0c7bd39ecd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc95cdec3824048912395fbf2b137eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ea089f1998b58b179ba715b96bc6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a7dc671c70186150b83efc07f34b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeadd940fed66b0cc97cf62ea6d8b4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536101453fbe8121d0cffb94ac371e7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512155e33591a396a479486177dbf7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf75d630153ae6c824d03a7c96ca2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7980c150f3d2d544f36afd402ffd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddcab17ce79486b928f9986c4f74e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1c4e307e857f29dd3f4be40fcbdc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd21f53d0c4944d9d1f8e96fc17fe1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4bd065d1049d6d1adf1867257785183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631146de4bcd76597fd07b24463b12284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59170f4bc6dcec55a1caf1215b7975f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6e7df260dcf9f7d57a6cfc4e1b56f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f5cd6c1639fae41bd7b177113f73987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11424691170ebe571f4e78643483450888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf58f5fa46c973bfdc3e118084f0bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e2ec91aba48c48d58906e75b310fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a761124efc610752ba83200847f3fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a98e7005f71d0cc3414dc18fd7151d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeabae6f78a6d5adeadefd411de1a3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81fd7c052b2df262ff905ebe3d4ad394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17588b2e9bb21e54aa6d085f5ae864c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a766b695def8c5b9be79c78eb93e7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86335ca51c3b840f4689b684bb4fd7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1d37b4f53fed205c6035871577e7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0a0d75047c3ae7d4d9be0db18001399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f334ee064e154d37544dae0c0a1f5cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e155320cab12d70b8eeeeb2fdeae60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b35e8923f8a3416478c287c4dc0cfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9457164a57ab531dc530a54541436f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03861a6066d6cb1c4b4dc4526146b315104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d188d345aad25a2e256e3d1a9f67c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfead67a086194333657da13110bd38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c4f440b043df97d3153e73a07981b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31114d7f96ca8c3f3e6e8af3a6ca26da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b29ce1c16d3b0f834eaefb570ce58e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996d0e156e88908b7efae2dbb060183110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3975db816e852e10a6ea0cbed04f10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0dd607222781fd9d5aa6765e61f21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b463cf6595166be15269981a3f5df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fac2be7225fa27431bb4b8d78c450114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dde5fe627502b4bb43b91f937e19d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987d8331361e2996e6bddcaabe406c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce4739fb48794e11d5ff269e44c08e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e1ebc84df3655a9273a50e795ef8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194ac8cd90e4711e91529d16cfa2445119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebd2176037f015d07eab2c352b28af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f979b838e365927715690090a180650121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a31d2ca2fd0ab4ed8b2678d32260d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eed4dbc98e7df0d0bc91b5e46feec6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2a6ebe2460f3f0fba34d6f88d77f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade598bc72eed7f33e3dfdf27bd4368125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552a29869c9f109157fe3dc7d36f43c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf9c15ccf66cb304bb5fbfa6b0549a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94fed29916aba9c109ca8e74beaa07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64dcd576d4db8e3b3afcb24cef2342129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cb4a9a8f821bbd266edffc9fc85b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc8b0133dbe4fbf0c2b686ceeba47c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25058167faa10dcafdb7b5572f0e97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f547d41c0eb71fb49e2ffde987208133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bea7d329eb6ccfb0b9875f513f8b06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e696c25c6db1bd7208324573b5d6ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d01932062c315d3a511abd693089c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca8a08007d0dac0b0f008e99b17ac3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416ee41e4fd55a60eaab6b27ffd85fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd81416c4f7a7657cdfdabeec88bfd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a102825307e09ffbfac041dfdf4e6b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557786299371522188b5a160d6c6f17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe1f80388b7e1a49fdd376cb259c16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101addd695be4f08978398ca348e8bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83050785c72b1b536794724cab6a849f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4383d89bcca8a5fff3a997e48393c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf1030d060c6a20d202a5e8ba647d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d06cbc609e7009c6eedf57a73e0e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc8152355eaa115ff27ff9151899fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059da318b74ba5b68790a3610effd539149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c4a24938996da929b8f9f56911d1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d4c6b20390f102ce5242486143bb4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4378ed597526bcc6ed46cededd387152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2bb35717ba8c45a273344eac31510153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef552d0c21607c21b571cce4b08e5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0a7bf4b948d5bd6b89c3fe759499d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20951a67f9ed29b61b704f209dbf563156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66739fdeca916b6c7262c5b6b4c4ce08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004618cf862023aacb9b61279a10b33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4068fd65c3c77612ce586dad3e023159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec59f3c8df2c6bb15d284b44fbeda6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7556d146afda06e9c463e83c5016d0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef29473fea34396532e1ec6666f105162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea206f257ca18f5c777ed17b9c8f09d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915788c567665ad984de99f63d05338164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67debc23f948bf49878bf0b5597d93e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db87ab134f87dc046441d882f7b8b99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787c92528c319ea519c9c9e70454034167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30a8c5d6eb4ac3dbf8b72c039880d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb336c34644fe0ff3236adde21de71b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a9c7ba1fef913b47827624a39037f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f88a7f1d0362534875bc59635b82c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80180d8c678011950508af8de814101172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cac6311a916ae612b6f3e7d1e50f75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a8ac69746c120b971641565129a34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c3d54a2abc58e56e78fda6bfcb582175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429eb571592d9608a156839dd4d6663176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67afb8fa21d1ef5e339d2b69ce52f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503b3f8ff2a95082d40eac4c0a8393b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2805b506b07787cf6327eac9d5f267d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e453ae7f07a468c9a8aafc8854a8dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f816d3b0a4a29c767a0b040f99a0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fec185d4fd6c5bf12b4a6a79d9313f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4e9b1836f4fff5d7ed9a77a68f7d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80659ac4f1fe51ee2ecd55fb09efe4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a61a97f5def7e0f1d3c488c34268f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16cd64b100d39fadbb6360687edac3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7e3ff927719faa0d2dca99bdea090187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517481eee5521d6c5ec3ac4dda013361188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd8a72fdbca701d8a72fd67289a4fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfa1c51b37dd018857060b94d6e497190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e47be62b2a45ed09768fb38b28fc0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb4eae00d71784ab7dc5b2a9bd6703192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be7fe420efef3b935a903998dac1d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb24aa9c8bef2c3322fc079fbafee23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64958919f59a3196c0a0fbc9e8fbb355195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589027ca2a83e235c65321a44cec907196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c562ffda6f863fb5179fcd82f26687e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0910e7ad856ebb5fe9c41b5e88ba970198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f34b5e7a27a95557b5d72540c6280199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6a26462d1971077af61c86f8dbd56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c753eb75554d5127852fa8d8f5e83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858b6d481ed234be9f23ca068bf266e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aced495e882dcefbb5a802098d568fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe1e0fdd661d2085a24818eec90c39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a725a43ef464918111e41c1ff8661c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aef054aeb361e09d8167ab5468b0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600c8c81366bbf00177e7510952044a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f362631cfd1bb6a6a26944080d94880208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b2f1c3e1d499cd5a83841eb7a7bb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3d6735e6bd90685043eb2e87f64ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7774cb3ceca0bd90778dbb00c334d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1a7e598199ffed94c0e2a6a31fdec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11118d83d164ecb3020d82213150d7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2f10ed1de4769d04ca922cdb13425214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8f85a9c3834f6432546cc96062365215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf2e9f56407c646d45693c01c4e979216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b73ec922cf4bb14751b997a053b39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e5edec54d46d77f0e8c3fa5505265218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d367131d85f055f034fa68df074ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89be3227a87271d20e57a79f6480d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bbea171d16cc0f76561b818fc72e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deda585e76e26c6f1b72542e0726dae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b871ccd47f403d3700baebf3185805223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059843edd5ec6ac7444cca0cc1e28f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2ec0e18b02192cd0b58b675eb54d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7c6962e25337ebeddefdc1f0bb4aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581209729c8be7a994faa8d4f49423c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cc97f1831eec22a4291837f4741cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6830d064dc2f7ae4d5efe4d8335aa3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0535e5bbee52978b2419040416b51a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c71502100697ad9d6e24858d47922231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69232f052d9c6c8f6f369226996a6bf5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bab9fba7e4d35c388cf19f7a5b238233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69fc7fc82ad7e1d751ecfaa25bcfd3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3fc27e23309927d4e332ffd5fd0b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf68132cdfcb26e0a9e094ea55067c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72026845f972949ba8e4c1eb33ea6140237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d221126c87ab023c6e05e0ea098ab0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295255529812a1af98ff384d8363cf41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b5012ac5b02a46ae10d65cd89bc23240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ebff4998760457127b3e4131044a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaefbed63cb0d7432fe5cf106c9dc2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1c2da7f5b1210ef11264bc28babf3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c248f6f8399b7186dc175a315c23fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94012b7d55953a6e9b3cd77e71bfd9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5fed4dca4af1c5476f6c0629f39c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72311f0730ea86422c8b7903bb7705c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cfd438b865974d95109410e0600b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992dd491351d8ebb981f42db6646d18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0798c6db424423f8694a75b816c51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ced8cdd6ff4501968bc358d47eeb46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa787e56effbb0a967037149b9e233f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99459761c963e8be25e4c32476a7c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d494e54c41359cc127bcd1fdb8154254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caab99a61c8d021a984271901b5021255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb651348d88b9f579e2880ab0a16aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee255e2111c091df398d7497b39302257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3316d3ea6e4082032c18264b961eb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98baedbe5fcab834981de60fce9e3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95b0fbf4ebcb4be9e5b1b8b652d228260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e941a09721cafea74f575e80a4c5c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1b234fbfb83eacb32ffc1e50c7c55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1e6390a455149ef9a2d7246b65252263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b364569a9bd50c9a8c258f6cc6e124264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56218d17c908d624c7f193504180cf22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc3f274e8fa0f61a060b6c79518af0266.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>