--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e59b0dfbe01b9acfeaa0b3d981e7cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408f3ce9085fc4d9d76522ecce8d6ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afbcb23516e9cda258f94db239437d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50750cdce73787ed3698a84752292c744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65819f21ea5330030ab4024b66553daa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0c5b0a9f874eb1f42cd2438c794436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ac22d4c3c7afe0a2e4693a8b19cf57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30011ede73b3e046e3ef8e428da83c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbb0100a002ce2c0ddf58967f3017c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a10c241c02d3fe8e91c3f29832034810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec0439b3bf183b4b2becadd8ec89d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aab73318200066e6171cc908225b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cd7e860cfda68c9ab36029d61481013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c479fe0ba88fd96e7647a274c516cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a769c8fa8c7d95214dcb82cee351615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbf6df21d5b9e1e056091214fd3e1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5df9f89a4d7ab6c00f72d7690bc9ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13729f4b7da2439abf0f1a9f704269f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69678e9046152b07e874bce24d5628c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fc62526b5654a0cf26f23e43e5d2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695014f9aec8dd76586205cb172f100b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8da03195e6c683a41cc27ee584d3f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6f783059e12316e3993d4f41c1ecd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a570d8dfbde1df34d8351e221bdff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e35bb2e780355a28ee1459dd220c3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eb199792b0b0e800f91014d23898926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d12d7f0244a7ab80967dbad76635c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f64285afda1cd589271b9a9cf0382428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59de1ad9583d96b8b73366c4564386b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35641a3fcbc2d88fb1cb4b472ad6660530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae58bc35450bd08379f91722f87db8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9127c7401a12ffbaaf5118830ae524d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe778dc98f15a7a69149ca478db95eb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15fb4f6dc23d0185d7a1f1339354b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454a764cb95486671f0061785c32beb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deefd79643492f3c17232c384431b5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad65ac887ed00dfb0d16d5f46cad5a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f9df9a83372e42aa4997904904b2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd02879f1b169113ee7cd5c57072d9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c401553070431014ce52dbe455196f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508a57c3d7de5771c9f03bd3a9ba55c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2e40054f4857cd95b373be21f76b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb1ac9972a2443fc5bc9d1c679194d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930ae081820e2486b71b530983865ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e0ad0f7ee8d0df8a8a698b0289c4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4372c1182f0967eb1035ae0a0fa3bd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc638611681a9c9a1f960a9d7f4dad7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a16fa4240fb88fe67fdc5db3e319648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6771f343c69c08cd8421ff443d72b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ecef43e7677247619ce7707318c2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb2138604fbbe6a3ec78b108e5c38551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df867fe353d38396b10bdb22c0be124c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f805a03ac1189a88913fdc1b45cc8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3b6c6510a261d01c6f4dc325835d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32f020f99f188a97c32e84ba98ffd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961a0d52cd87269935bf195841e863956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97becbeb3648bc903e26ca61ae841657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdafb3e2540962df1c4321e5f68ef9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec788e926f153c41eb3ea0e8f97cea6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954eeba413c7ac8e5e367693688396460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b52c67379696f54757fa0bb94849061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4404a2d9568b15d6db322ebfe0afb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8c6ee660e01c45abc3fb689234fbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d071188f2663dea072623090ec2c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fffefa02608b84307488b02831889965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329ed5ca1de5259948cea907e70cd1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25508d8ec5bd4448da285e3a44f7b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552bb1edbbd1bdb310fab14de9e368968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bba24156b8c82994d04ea6291b61e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f99b9845802d9be138b1274a1774370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c7e666f1ab6c4e7f7c9ba1514ba3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fbb20726de1b61478c339dfba7ab872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99364e5b216e5abba8180b8b6aa44ab273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ba33cfc077542330a844c09bba42174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890998785dd675941c8f8d06353c51ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802af7c05670e8132a0dfbc1dc7930776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ea22110da190163aed430d145f7b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69185198b084fa43a410a5d237295e3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3b2050a041547d1fea73efeb0da3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786118c090f233c1e44ea66eb84af3e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf706c7bfe636bd50511e49e4b62a4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85d4178a0146e4adba04494389ab4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a1b64dac1061fe6eafbeea36d38b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9a1de107ea126ab5a29af30e67f4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cc2621a73d971c9a3d9fa57c5119685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f02653ae1d8bfde2adf889007cb1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f089afe7113134f9602b826ee60197587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f355cad901cf77624d7e6792abe5e4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e70b3f6cf84f8840ad62343b654dc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdee515435dd943b3ff84251e50baff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840e3538bbfe849d20827a89687895591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1d65eaee01876c7e05f76a76b2e3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4acf854df3db58f9c89521d46871293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554bb1c616d1a0253aaf15369822a1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7db61c312afd861ae98a6b2051ba6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7238b447c82a06323c6a6dca77b7e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b768333420fb3e0e08a9eda1fb8c4d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e193fbc3890031ee9b182446b7588098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19a5bf4a372607daf9b612e4aa524b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a982c2551e66f1e0370ab2337e92f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bc0c942d9ec76120d402861ba8f28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966918d67acfcf77f7d69b4edf3b4393102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba087967a201f0b1b839c437b830d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1d2a13d9a4b5fd92124c0b881649d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413da84a750ef701ed6a47b186098b10105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384276f7a3fb7b7ae594fa3c951b245106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15673b9f0d562939ebe88b3c4cdb95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb5006d50916a334fdc29ebf9ac9ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b0b8867888c205be3ac1edacd6437109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16aa1d94486503153ac2a31f3eba11a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d8a61c878a626230c029ad92d3b9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee7c0a21d68d08986281c886a2f21c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84657140c87fbcc5e992e2e7377508a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13585dae7d446fa04bff1cbc4d5fc635114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488587e531c43543f911eecc465d62c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e0c088e30b7757697a6fd1dbd410c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4f213b4feb6707b02497d0e2f12a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd433e718622c59699953aaec553a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360c765f039bdb8511b0aef5d597b16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e75d7b3325dc82ace9b7214e204a1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0ef84114f99418fe8c48855b18a95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9e2891dc8671f523b725ccbceeb8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7e08c54577ca8e42895470272de6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3bd78f9c15dba03be35260db8bb3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3049aac9950e5caa90562de2b2c8a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f1f2ecd0c62494ed49c1785e8fc2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bee8af58a1dc532e5701169b3b2a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cb9ba5042e07c2612680089f8570a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996890941056494ef90dc78b1e0b3732129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850d99b7b77e3daad674b5118814e9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6865e611548d7617e89a8178cdc6d95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a007490778708e92999998b37a2ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e1200691733e1e794801cddc2a900133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10a570499c9a2d4729c20e9c01c0b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea808e7ffa620336b4f8d31a8ef86c94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ebebb69340688d17b905626802702136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8c8cfa5512f1a6ab3bbf630a5f6ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbf8148149b70d138d3552ab98946e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cae02bd955b64e14af6e618aac46d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0756c080d070bcc8afd61db4a39261140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ae6e1e862bc52517ec88db1b91b73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6556792ae5024775111f53e402ffe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcc6c44f74d177546d8d2d217dd948143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eec061cc3a0c78a65751668ce586b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45594fbc9abc7690b0e5046d06262c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a7dfed41978bb1d75c73d0020294b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5445c029b6d85d9d8f9fe45ab620f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd78be175e4700fe1b76093d16d1d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46650173a104b936ad07056fad578a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd232594f4cbf3052102c08dcbe296f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679011319aabd76cfed465b70b2e98f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3c9fcb26be2c9dbdffc0461d4dbb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc4fb626a7f161353c5c21dd38c54b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566102b72736daebdafc5d14a04832ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a16d70ba23702cb3d2a92402607cd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209d045d87ac2e279a6dc2e6a69022b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facd4501d5794f82f903d82ac0d3d48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3014fbaaefce710444f4ca067369e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588c026436c505401643e5fb9587c81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb97fb3394333fd43a53c36741a52e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045c82ce33f28e56466b2c52f133b5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f9e5c93f23cc48533a0966d62f546162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35953c9c20e04b20c99a9a594433f46b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73f3bc89518b09207abc5e9f4ce830164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa7f20d57c05fa728b7d805224ba0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf423aead9b18e7a822e723cdbccec5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13820c63d078cd72f6f1025868ac11e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a086fb5dfa908b5513c6c48ff04870168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa48f6616b14d8ebb3f047c0642a1ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f047007022e64377eacf7630f2decd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54349cc7640e6311b5e760328c84757171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658242de1e1016c90e5797484c1b5fae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3be5e0c2de3a55abf50e5dbd48cca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552af2fd376fc1ac2cdfae620aef1aec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b15e43fd300fbe5f664055ac434d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cda79d22582034a075e862b32508d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1276e92901bd826732648e50882a0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c928707801c07393a15fd0654045e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0c48f2fbf3a75c7042cdc56f069f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd838e8d0c174189ff6b65cbdb48f2b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79f9f28c1247dcdd16fb3ab85fa11a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5de9a5d796e9b5debceec951dc9cbb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720a2bf44edb9a127855e3909ea9a11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f829db690e681549f9063c39a6e64f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8f7d56dc80b8bd87b65dc19564c92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68cb57525c6dbde16852d3b133b0c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c91575eb443d68e33d2b21c8a76890187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816d9a8379dc2b7206cbf00eef0bb42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9137e88d1521b54f7672fdd8cb110189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ddaf6671031a021934e843ce4e3be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12474b8024665c961c2d585aabb0b621191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab27295e36efb2010bee2a7fbd2657192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30133c4c12010544267006fe993bc039193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a4a99cbae12f7999fc17df4d19828194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbac3b35cea762a31222127f6cc906f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe348f75d126070f22665871531be112196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955959084f9ee3579540172bff17049197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8e86e3edeada0a98903f1a97d644a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb24f883c2c9208eb29948009852b31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5c8ae550aea40510164cb6d2e8937200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e537a1dc3827658bfc3c1120c8c63e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06849a335eab7d008d6c850ef1dedff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36954b7313bfcef79c00545a9ade3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97662a401b35a0304261773412d6b551204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6159276dee7c7fcbccc71d900d24bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387252a1b533eadfca9b9c33069a8b8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be560e68a2826f98216a614b0374e2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943a06062031e7186b87ac489cd3fcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0887043b2cb54c64fdc25c767b77a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d10792a01d1c9a409b2d973564ea9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacfe7fca8808eacdfb80bf841d1c4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa422380823e31fea19b4f547b69a5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149322f0cfb8e07e0920b0ec0bc7874213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abfe78851f3309f6ba04d52094cacb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1cdfebb1dda2c0e737d47a70d72aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a246fce7554f59ee237fb089b4c2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086f4fccdb85011589a58b18ac9c169217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f97beb09821a1e0edfc8c846c73e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07cdcae1467989708017539b2d9f5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41177e1eb6f24b0861315d262e42da49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22122a152b725f93a832584988e5d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55110f4d5b8f5a38a27435a651fbeda8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67b573204dbeb23bbc9b838f94291b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c421727b75a9aeefea50a25f6cf9a92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c597d1cfe2b6b4c2de633fb044343a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a384e9d8bbfd53a388e8a5d13d58e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00847b2050dfbace538747f2bc97b59c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8726c8d14231761aa7ab8024be481228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f56c26dd9639e4c0b6e08824497e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844df9404b13d79b8d2834d53edea27a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887065b7e6e6a8c20dcd0f6d83e9350b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bf9379eb73bc055050e2ff7d6f21c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83066b4471ce82706eb58db438db1f44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b618ce1e19113170fe0cd0f3008bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c789d7a2314ca88db03d2aa54a1ccf7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be889c5e321319498295b10db997bf7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de370021cbeccae63a933d5489d9964237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ec0f145ef8a2da5d3d7caf4119296238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c87388070a59a5c5b18840b9fb983239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1220517236f4703d14cb552d0835011240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6614b050c3163d3d571952bc3e316241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee82fd06b7c430cdbca1725831cbc5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ac693e7950dcb092f551f672271fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4263afc4cfbda8288ad96763b0f53d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177b80a0f24a0fdf04212387f6d86cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92832afa6a34f098cac5d48f9159769246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72c723f47678839a707da7b51cd9e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ad5df8534caad6a56af326c67073b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4891980cbc1d5243d39a9a3d206187249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad670a72cbb5716d61883b96826165250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8b84cfa2aa4ac80a3426bfa5bb422251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4843ce0d93df94d3b75ee6aa65f51c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33923f101db34d724d9d17bb1e6a51aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df293ea9fc2cd3ee6ed49acc5f2a7ece254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b29f4e245259574dff63bcd4a8d5f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a6f8c0531fe9543f95ed793eaab95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809003074a0b7357b51a02ec6ceaf8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb01bebf24f7324243b47acc0f44105258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1ad71bfcfb099824563da62026eea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8284548ce4b91442c39225e9e4f79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f6e05c6222f85a994fb7c582dc20b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd8b92ecad8858087dea1d19ee281a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272925c75eb3471c6732c194f455073263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfecaa4be409f53c28ff959f038f49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac042b8318ddda7340edf7e7944c762265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679ad9de48351693e590a11c67c3282266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f5521217929da59dd67f6a98498e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4e950b1444cdd98e62ae6d8e14575268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c823568bbcc3e76a3af5147134a1a8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff36ab84f5ca43fb6fb573a3910faf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e549d101aa1f412ce6dfa263a7624271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b27f52d8ef3067609e9ca42576af80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b2445426e00452227e16cf8b50271273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6c494764d1247ac70a06256f02d44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ebdb6a5abd192ff3bbea6af97880b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca38b2bae026f495488d8bca443dc6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3e1e89ea07099135e7f010d60255e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7c4406c5ec33f1c9bb1e8542339f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f6447017e903bd52bd7605af9a074279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a24b994ae426a5d1362c586dcd1f35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd71ff9686041e9cbbb847c814038d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe230058ef004eaa435ba589418ba6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45885f6a386c74ee6b65d4b46952422283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6ad939f3b5d3403478e881c715848284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab862e78402a41657a124d2c3986eff3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7b20207fbf3e10cd8712acecca59b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e6f28671249b6ff1fd6270801ca66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142149630b1704463dddcb3e3a12c86288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62375d369593d27eb88357062593359c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dc8c7d351e112fd7c031d19cefad32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aab1b010f756557a5c92509a158dc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bd2c22de3750ddac01a591cbb2dce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2a56ee6617ec5afcf40c7787c44b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dce0ce58d7febaa2f18335d75660dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52906f3597999fa5cb5bf8d92382427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16e3f76095a6febf4e17146cf0f2598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734087e76fb94d4e035cba45138578609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd275fa106c6174ca4abc78dc0adb9a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ade4505eb3ca2eda6a8411db33c71111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2594fffbbb353130f7667ff5c27d03e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad8e812cf79e495f09a93999044d0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72cde9cc932c050f711a44ff1c477b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6abb375d385645c2cf401beb1091815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610407b97c558b861f1b193cbd8bbcbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccaf3bf5c4d7a64613ea239740ee2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140a137e83ba3b770c5b2deedd5917418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff5964f301f8a6b05c649af241699419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2a99a6d49524a7c39fcb549614c3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cfb252709edbe7b5ce8dd8c405d0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e1b77b93fc953b412cea719c05b7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e43440f55c1db9fc3f122cff42da323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e865588a386f3654440fa35373b722e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f00d7079635ecc976d0af8c04745e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d602e88f9b89638a9b82782f853bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b816194cbf8f21aaaf7f19dd85ce8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d0b43c0d805c50c21e4f1637d423f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68cb6b5b18cefa886ffac8b29fe1db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a7019bd9b60020839a6a71228a30330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea477c7d2fa8ceffa80c6084f355302031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dc947fd2203e1bdaa25d2cf627c8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50e59919da7b49b60e76ec49bc59f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f171dd0596e0e6ef42d1e510e57cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51da941a8c3021ae71ec8c63bbe04b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4e4032bfb85840b30f211c9c6369036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2360a1dcd6cf1c94b6e31992a306f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c753a687ce46667f664700a193cdff438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c19e5dc37a27ea3115775d8f60d9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cd514fb341df7eab0f021966cf83640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe54ad61e1de5908eced91bb05b650c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e29a7f4de5920caa6793afce830ee642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e539b0ecd29f8ead6ff77368b43ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fa9da425385ff5a6e4965e098af3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3490518e0d81a9cfa58756e3c6fc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fec928413eb22f74e71e7d5ea0280246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780f5671c986586cd6923dd200ae6b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac398edd9705f55353656b88eff05248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089435fce498525969d16eb51e78cab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd6b459c4dab11b4415a0f786f57d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc557d3413a1c8c0b60b67f8c16bde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fff86744bbd773b7cec950cbfb626252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28464489e7447422b3c73a7c94103953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f81e482e6aa2a2131d421a1d4562f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5354e89f48088cf713bdf031eb62155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580ac2dcd0165899829be692cef433e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d8f289177091740b18e49147a2a6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf29a02a7ce45f0e5b2ca00994d525058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f406c01de1af1691083f9a180d731859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf41ffdc71bfbd329b5be39013a10660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137845a38f3727f0a44cb4b6d9648fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bd3d76b87a3d3d92cc64240e66b7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da03ae5c3ecb175d0e25644ce89eae363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b66cb712689cf47f1066c77c32e82d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705c590e072a17584e96c3f411c9e6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a3068c67db634892a2c891aa4664f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae649c8634fdbbb5c4404ebc38ae05167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f522f4042f6823043dcff43ad762368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161437904dd40379668f045d4e8c12b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fe22b2563b349aaa6dd54eab0771b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf457a36246e11caf05ef1e79c447271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e74b900f56f457b38c901b683ddd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429105aaa9108eb447b667afbb31a05373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949ec9e8b133191909815779d35044474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3780531f3435f08516544709499d6a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bc76ad619dd8ddd2aea8d5180deb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8100f07831b96047d581dc48360f26677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be06212d8fde34c79bd532d366375878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd6f9ed2b3a8422fc0b50c848f4a9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bfdaa6f8d32d800680121a6674f4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fecd03d8fd6b0268652d77396d54d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd2dfc9a0bcc3aa4113fed550fcbae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b18ee5aab393dfa013c8543b6b42b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bb41aaa527d96ac7e22e25da810d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310d051bcf6dc3d7b905efed0a636e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27050afa20ad7af5b522d94a533f4a9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9681a63a4fe983c7a0c15f96b31d6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ff6d6481faec822967a0c28d7c6f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cb1722c396623a414a80a7717564089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbc56e42b2cb0ba249628b199a741f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d989e82f0a4eadd734ab93740dcf6a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868be18fc09e01c497282323c7f685492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415558ae36c912080ec8d3371442de3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a027026e0905e35799938262efdab094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1b04912cc109a128c9a8451f9d53595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c486e7079d26cb0064053d2f6f7594996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1839c7702f4dbd9a34efbe469ec975597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789980c5e24cfaefb42791a6317dfbe798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b750da71ecd8287f7c9bfcd77dcd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a9cde4936cd256a5edeb6cd8f4162100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fec093b3c119ad1af160aeb0b5ff06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0dba9b752bcdf9f375c87a1f7e25e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e8b2b4e03a6320dacfff94f43a209103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bb3c8681d8fd3f265d64e968d5d73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972b29b3ee599be6dca5ef68c354b7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc4f8d479ff993bdd3eddecc54a15a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b5a0f06aa5eca8f92bbbed20c9cb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa609d78d79ee2b8f1aa60264498cde6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f111bd1ca04ac6576891b7b732d9ee2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b145d21bb52e67b0125d829ef705f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062af66612e497e36b2064239793d0c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b049e171f1c498e6fd7d3c9ec7814d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b63c36d9a2ebd72cca401ceb8f3ad0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11573433a85c69f12ed4a10a37d12cb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312dd2d1aa8097fc27ab9859f16e02e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab6c5b4d6587316f8da7030cc8d30f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab32e0be9224996b0d3954dbd8b356117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2233ce0e523b0ec1176f92ca232b306118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fb5246268ac6db8fd2c7953098277119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea293110919a9deec8f6e5500ef13f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ef935f8781a066e996e13dd185e42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410587ae6d59c95171903e4cae91307e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd72d443e66f2a0a93f1702ab6ad15e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797005530f67ca2cf36feae8420e67c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c328564c9e9e7beae04482fed18d4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d2f6d12aee949ed2fd6baf70b0a7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690df880a936035362cddf5fd8c3eda127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110967da66724e8e953a19fcf4010950128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea23db8bcdcb7fb8fd1473a14527ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d067e1461bde6f6c3edc46be42b21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef897f2715b31df435d0e83cc9cc4ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bf99231eac84379efaa41ec900711132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbcd8ea6488a60794c8d8bf886a32e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0623997cd539021decfbebb228aef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e7d11ac7490d7fd3db058016e78d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558a9a0f181b33bc9d61749b9dd30bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6e98a1126ef0428f7c52853a29c82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaabeae000e9fc0cc6de1b15f666429138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5018b139d2a17fdc8cb9b5ed0db6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be4febae91174f993b054510622455140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0b812a045def212f71a7faae8bdfc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6f7c011129632b9e36a1967504ac0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0172afdca134c46c83b51a583bd75e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b5bdb0ca351fe282449539ffb1917144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac820efdfa05f032224adb9d0fd758e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b881af107890bd686945aad04037d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef035a8b87cd6609adce445200c25700147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606a011e97a074b8fe7c81d1d4670f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0663a9a21a6c9bf878786fc2d4a11d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcf5aa632abb20180b9da25b8d913d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e595cc9baf8c2867c82a46ce5ab5da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c700a7d29e6dd1fbbd6eb094955a821152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c892a4071ff19a2475d602c9de58b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c4f968da7aa0d8f2a5bc0e6ab3f94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f8f4ae73c28932ea4efbfb9636d2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6bbd65e472f99af3cf2f12ba1138c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984099b5bfd1cf8b30e562dc7212bc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace446abf250cea4c859410a411d0d88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62dff4d153872dcb13cf1f31ba4dd0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ee4ae014153c019ba129859ad0084160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aeafb7b2ce5560b720c64b12cfae1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01dc223436acae910512c841a31e6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2085ea5b93162cdd7c2ed25653a7e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9292ad2f615569b339fca54fe75bc9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e310f544a8f9cc3cd44252b135ef6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8011867b2169e4aa8be0192d35db2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a84bad580fe65570bf1be0c3007288167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312f73913b994f479aec0d43842ec28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5405513a48b73259a1214e1f477b05e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015cefc05fdbf7aa757106e58046eba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa667c6377a029a65ab7dbe6f35aff4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46d619d503f7826ef4d67a9ad32ce0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df2023ebc4f559a733ec21a127b169173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f09e2022d912e24c3fb2eff56c1a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85f88ec330fb6d5b4a8ce58bc28022175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4569a01ee16e4357f1fd11341d92494176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd88ddfbef6b613de56a4f0f22e32f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3e86d425ba52c89b71530d8343ac9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d845aa310ecdbd32846015b600e140179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb61d2272a3b479e0efcdd7507bde73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91281adcde3c89bd6e5a2691c81104181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b7be984cb47cc05e06e3eab6e1fd5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f789c74a7eb81a24bdaf86cecf3748183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf177fcf9ec2db9a047f2087af0c97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdde13303b44ba0283230c2c0e9a499185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865bf6db2ef2bcc9acf0dd30fc698f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17447a9f34afc259bfb8f0034b3a78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527980dfc297c6562c6265ddfee18f96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ef92d03a209ebe63486e00f8b30f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c77f784725c28435d815948e018b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405455ed4810d1a2106124ed4da37559191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3716205910cc60360b2b3db601b5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dce1a7b5e7594a09dd4dbe33cf961193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b49032ec3d5cbcc23cb762e79c102194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0246a4fc92c8ab6add7a6393d3122195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776d1a73b684d1b90d9fc121e912475196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67027df8a11b9814f49217b2c9b2a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e77ef4817048921e81c89f0bcd9641198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4912e1fde8fd22d6ad40f55092d4533199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d540704187cce27482d59af1d6f572f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9fbb06363772d79d7b5b62893d51f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da703d894e062fc0cf122c9a82c7b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f3765f1597881468a33c3f8768e56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0572e29cc9a4c10215fcb4cf15541204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653d22026d5ea76e00e21aff1e7bb46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9690e81a9b3f90d6e79b2848b4d778206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130b673f3ce6b60e9edba61ee6b6207207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71a6edeb76d5336d30473dde87aba4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e38647801df20a3b801b80519d11af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b5bdcf8d7909ee87674f1f2a9ef0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960ceed0503461dee33e870c3f529ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786d4ef5b900f14420fee66ae5b7a4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1be195388a3736b5e1dbc5760a55e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe731501d93b910d537406e4b230477214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16672f676a79ef8a36220fd65a7e1871215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2449dc12896a716ca7c7ace4bd48c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41565337237377272f94cedef59b15b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c42a02804ccfb8b26a6acc3ad21f73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55f8519d68fc503dbdb46b68b98aa4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9931505961d6d563d35d1fcaec4653220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45051faf004e2bfecaff9ba8dbd564221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4ed4e5d41d942eea24438aca5c92a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be45dc010fc76b13dded66b2d10d95a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36bbd2b053ce3906634c820babf828224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6497583c943384916d58df02e87ede225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4585cb6f833ba78293ce8fb85b8432226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f41415005db75502a1981aa01bd53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72419b4554630989e887795188865d36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e222e42746835d3e7d03a6cdf4e8124229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee234bb78d0fbfe47d3eba5b4f5cba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929b2b05cad1f481d096b2e7f1dbfd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafc44595728981f87718f839f508c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21966d7cefb6a191bc5aa8c4631034f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91fb666bbbfda38d473207f119be8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55385331519812e94bd662da0272aab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d7d267982c39ae06045430eab0ece236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8716991acc30bf0849922aa49a8a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798370844b7af28d1b2d4fe770494f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef98a7176702d79674f618d3c8a473239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7afdc852a76f2d347b22e371b03464240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61ac7f07e26f5556df664713253b3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83463baedf819c831401ebc23282b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62820b41bb0bdd3f62f8cb827128b5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b75eea54f87232e32512ff8f0346ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d5ce4aee5b8a777df6ed0ff5a466d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8abc912346a03fa965af749246a75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d4412580d275552e65b01360d9c33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321069eb6f0e1b0974be37e947af3442248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a066f18e4e9369eac50ceb88be653249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600390f7fc63ff9e984010aaddd0ae44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825743a04d63a74d9e7a13c1cd1e114251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e000a0f45958da9dbcdda4d3bc10f4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504951890144ad6987295c0bdc4c6be5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25f9880293ab4c7b70bb2babaf959b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5a8b9f271fa6d15f51b163673722f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390de02abb679ab7cfb9661c545fa3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d679d54eca45dc4f13b83734c877d77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559570f5c70caea45f8dc81a0f87b7a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281faac76578c7e4adaed9f1c10e8d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928d4bace05288dba83f537ea40005f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e5e9707b549f632bdc194ceb7d3bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189038081fa0bf09c98b281ac399096262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7668cdcd1e106de26f2e51510175163263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e43e4e4f3bc1763257e8bd53b2ac5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9df3e84da5478ad97d1e2bd5c6d13d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42bf62ba509ba2ce682118642f8773266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e2d7f8d53c47bfce3fb95bdd1b7ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb39dbdb88be95de12c6b7c2e4634d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357aaa2bb9d077a28a2fb1e2f6c40bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cefdb11bf1e0837afe782bf9cb3061270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e221732f42bd77d29350c8820b5c9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7633bef2cf41fb519e70e49441eef7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd625cba201dfe6c833396386867d295273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82f8e8be15e05b1890f281d167d379274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4e73114ec6273da70c7aad4e8508b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf41ff432b611a5f5f3df08c09d6c5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35418346aed8e23ed585f2f86a7fda8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51f733cacdc9a6a71a7abe651becf7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c3368e546c66a86dcfac5014bdc49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3121849f1204a8cc81be69f6756a0e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607f8566ab75565ea3fd37b1c3d64d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbb5d7f52a0119f9a0529743e90daa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f90a80c77ca2bfad3be7a7a2d8c8b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfd4fd95458657fff053f4a12d2d9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffd1e5dd44aae96e5b2559593ab7c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb74de58fec2b6238be0b594b783a79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfae3a100ae51a3c5d4e5ffb3d6a1a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531cf6c1ec2c9f742a49b3f396c1039288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>