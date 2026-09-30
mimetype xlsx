--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967eec7d990755d957de7692de88ab71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ce99200098ab0c6490dd90962ff272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca0abfa294150a33a676160d7765a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762f1af3d263ff3442bcebe340b01684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29395e01e1eea9186ab43042f8bcce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec333f829350e87157380b202877bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3865ff026a94123e13c56a83265757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc72d446cb10f049f7e7bd779b337088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259c1fdea39bb1f35d9cc19d351ab859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012823196fe9dabec4bbbeebdffb630610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68a2c4281d7b119972d889acf2b4b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd223d5f5b6bae257005fc6f62c6f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8d6453d9753f3bb4a190f4a009d3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc531e8b74f117eab7cd1040167e0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085e95f7e471ff97d059adf7146f05715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248f62e5bc9063d649c4012ef588fbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb684e7ad2f12d108245c137f2a95e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00b38fa108d190160e869fa7e61e3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0bbc98c69813da4684b95e291c14119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad51ffad32033472afbbb3b7c46156020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf7b19e2e078a9a37fb8de5014a40821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21532e4cfd2fa2c3166f226375c30022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386905afe2919cc7b22a2725afbdab8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e862d02456f265e0298089ee4b41af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9327769f6b0aaad8426e2955aa72c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eb756d93e12089e200281b99acea226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab41f9b53a0fe30082d6585682494aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb59a9af2c57b5d3509741fc227cb7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d040bbc78f4d07e2da6e05c11a3ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b87213663de922452a810f51d87eec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f1448179f85e51843f8a738c48d4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2c3236eba8c44638593034e54acc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4fa5325b97f732f1bf9f3dc0bbe3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f755a8fdd1ed16fdec00ab44e5817834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad090e4fb3d045ac90e0a8c4967a281035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba156db9ab934e72fb104522501a02436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324450743d7e833eda04bea7ffd261aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbe50fcfde316fd9568369b289a23a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324883d548ab8eaba82f694fe2e2ffc739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a23fd11dc792d6522e592189fbe3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b83a51ee5de6feb859aa7c9dea247c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746375a6bfd11f57c37cfbbe7d4a6df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c12cfc9eb1c8721caf59455f4f278243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa3f60edb8f54606243eef4b57ad8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef059d065307f9d6ef7e688ab345e45945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb91f1ca9ed7d0ff6b26944fcbd109446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81184b312771e7e98b3a998c60bb722c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1292c452abf7d2d1c1512a82dd6b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4fc4bc02606b037c559835ad0c6a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a1081604712296108a121b8eb25cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b93d62e89edcf048eb0bccc78d5c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f069026bd752067d74f476567c7d9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a972f79237c62c0a44c6b33d80f292d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303969966b6239e395f936af8dbe42c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b16401c31ef06e9bd1fb5715342af555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384dac7ef095f343e8549634f7b0dc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051746dcf35930cca74754b3727bf4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77173edc31ef6e9ab557186ee760279f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea445a5965345ea921d24cfb6d1e870e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611fe8ea2d4e35b78ecdb2824e4707d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38857ff3c68581f70d875eead25dd51d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b624795aa5540b4c6bb826f140b59be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5284303b0e32caff36aede6a51b56063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0596510619462f4fa3810ba55cff3dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51c43eca13df97d12dc83019a2cceb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa61bef3dac193ed5fcdbe86b380d6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d28bf3678b6fd0f64e47f2d04c69f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8156e7bd81c1675cee3259ff96a6f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400482cc00179e27cfe472f6f0ed179c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2c931a3e7460e66df1ab1ec5814dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ef4cc0472323b1fa2fda5f43f088871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03312d3ecc5043899fac16b725f930c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380cd37833474ab4da7a68c0f0bbd9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c189e8e0316086aecbc49d2fa80a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcaa63e5f9d3e1fc915cb8a565d16675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfb54b90c2f6805f75fbba26c5c51676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cc7d162ffe21913cebe2754bfadad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89307df5812f2ddcf4e073747d011d4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c10a9f11563f9c030c169c9a64c8e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be90d25c814e926b54ea2a14fe23df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7faee87464a1872400f81db89f376a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3098067861ee341388cf11313038182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75135bf602a675ab2b45ee32a29269b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaf77e49e6138118790678742b595784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae372b23804c74f90dc4a60e7466f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e1b7145cfab12744b60d0e8754b5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0525ad4678d65a340d0d4884e04947787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef44f3791c3caa6951b9b6aa64a31588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ce1079136f4d61e12a1326f19252789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee917f207557874a912b2806bcf6c2e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f30f88496a40e0936d624c47c43bf091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7918dabd92137f132db708f7c59088c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46fa446afaeaa01b43dfb34c0a43d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96d0fbe570453cdc4d2bef28e2260594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773cf25644f71316b1ca00e44d9485195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e3b5e5c35683a72e55a8c0e2d47bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6327cb88cd414bf31e9fa24039404c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67518cfc8a54e255d5ad09bbd101a01e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1993d53da6cf9b54ae7a556148c39f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c371c5fe37d758d4894f678bec0ba9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699de9bcd5bb4358ff84f8cda200a278101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a7cf8d85288493934142c1b4031e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0de37c3bed909a26daa683d6d52433103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea08ec5d3afc1f9a2c29ba1f74ddbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328f6d474ab212e2991410fc1e3c124105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a57762f5ef15a4dbb0be4d337f53f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cb45d815b7d8ae02b4e9a9d1c56ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f5fb1ee7ef081b3b4e19f965b0a93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e6050f9ed16ecb0ce0e4e9c670797109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5388a1a1a728feb1722e682889a65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248267a2e890298f4d3b0dfb47fb2de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadde5029b67559a8fc02837de7e665c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50549eed0f25d8e1330d949c412272b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed32d3b8f1e42f6e81eba53e8cdd466114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf7fef36e8b53049aa84b29c0b33fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b525d588c0f79ebf1b30bf1a454b36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b33d18ca6f32b743f88b48672dcf1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68270fa32e2af1c90f941e44bff6605118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55413ab1911183a7f138d21315546bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fb887fe38da8f8e8f355740e1d510120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ee34c527b352e09a02c4e0c256431121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93940f38e207f17e1d13b6f34ccf9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36205dad648102c2abd08f6ad975c6aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fb40eec6bad9bc4b1bf9deb5bcc13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d5b0290c2bc5fca1229296222fb0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7894805c26b47a8720e25ffd48ae71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ef66312f114a13b2164e3732b81f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942668f682f752358c1557d573da7e9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2207ef905214f2f3c86ecf1375d31a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116849cb014d69bb7e653084cd1587cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca425d137be6878b94b8a384aed658131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3957092073d50d059c800347e8e1c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c0eaa6ccadac0cd325e0100dcbf30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4215e05e35cef7bc89ae35f5aedfb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61c5e3af9fa84d21e9309e2a69cf69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3ad2b837d4aa948aae20689795f3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8aa3e990bee51e063b1f5f039878c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a157b6d2634b55d02069e4b108a877138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7067274916ce41975c90efc434772d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39ad518012367c05296239b3eabfd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4747f2992038433eac6c9651ef7d32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a21ac4aa4c61c7560a5e6615322d6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80fd1dda5ebf9a0c97d3a6bde3cc2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2cc5427346e153c27d8463d00547b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3ae11905a5897c280406d9358d9fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1de683f015e72462fb61ae8e17ff2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4dad9d19621b0bf1eaba3430fa4d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe489e6ce678d64e22c7f25f809858e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473eaa278932803392405178f8437b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee945a28c3718351c6558deac7c8be3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60382713ca65878175616d1273a17b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16febfc25a106c8f158f91a10f1e5504152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2663eb6cb1244b8cb8e077b21608ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df81d69d222ff2da77adb35e5e4b61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7f40c9d0b4f10c3c521249d9a2915155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275066322873312731faa0bd70da587156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f828cf898008e56724d75b584c7929157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa79d4ddccf22c2f88c7b4a6b6d7713158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa700d874abb0d8399949d339173a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec306544b96625e20139b5e9e13c9cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a519009eea047d188e3efdc5b6981161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51740e4c2790fb3337be1936b325e83a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872e48821f08af4d1daa7dd94062fb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77796b704958207449fa074f5d4c58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa2ba6bdf12c538751a28cf6c142b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c955f20ee9190ad51aff0b2f1970b5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc47768d1509f5a1a98f5dfc44713b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c2d0d2d0ef0ab4aa07d47369b66c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562826e7d108416ec171ae8eac6947a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde88edfd0e15a0558543bd4a6ef59b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2c45184700ae3907bfb22aaa65e7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1a2d3e84d01c779cbeecfe97c1547172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008df9549f3c998e0e8c2acc7fd3b8ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775c4818c039ee150684c203c2f989a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636f529c6647665b55f5faec03d8541175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9cb8e76b5147aed58508070e557c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49444b5dbdde4dd4f8907f43d44a5585177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9f51ad55d9df411f0f28d7b289bf1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a1716644185ce1d9802a9a3d45592179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c8ccab365f877967d1182bdf178f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990edf5fb7ecb4d42e282200c77a9db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a2affd89723ce6bfebeb0b94f5dc9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fb5442077822c0769ea52832c7a9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44425567ef2bea0a2ddfe2c38bcd6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e748ab1321bb97362c17d3b7c9f25e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f718b5614ceb17017c5111f20fc5f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f3a838254273247c8a9324bc98865187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2728b6d24684a7d018f3204913a34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cacf18386dff9d93b1e1e1f8d0c16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d120be1a73d38fd82786416645865b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98302e6f13e2052206eb4993595a03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59f3873672f51e968b336abf685317192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19426800bfb31e35b15e309cb9cde31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a78451bea29e2a0c348811cfad6a37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ecc3bdeb72afa6046a6f19596a2e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0424ebb3f01c906d861f56e7b5ffa7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e52c8120a476c2c168903ad451179197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857a744112463d92fb31f7ac1c23b00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb526c24e5fcd5bdf36ef32f91c5a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ea7aa22c30dff238ad02a7e97f389200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f048fb2c01192f0655bdb188ab113201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af450a9429cb3bf334fd57d414cebc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e47965a128806492b32f9519160cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f98dca2e326cdab4f8e95c7855c8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423185879df2d10030752c7d5bfc02a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73281e359d6b68d7833ac9102637d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce601d794db5d9b4a4365078179092a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24d6b57764aa49d8835f3594bd2eb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8516bfac0450dfe11d2493018678e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f8cc4f8576bdd50b3f6ab9e47e644210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba132384cada1d3e1b7fda43bcd7282211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46bdb87ba61d83dfaceece4137c2e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cb342faa2354b20c1011ede3b3d96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749d2936c1e430dd8fc5bf4c4897ebd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dcc722dbc06ca1efb428cd94b6303215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715d9c15622a1a245a3b15b41c52f56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9c89a0fc004eee6c7ea010853ba35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1829ec92567956d723fe3934b6d1980218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2982b0ed421c2ec5845771c5d862de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e77301ab02f314b129804401074f14220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dd529f81f90656582a34eb2eb3fb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbdf447a0830588a21587f4c222e90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3b480afad60289677a37590223d14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d4e3fb4e9e8e5f2b1bec3afda24fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de5f1e08ed7c398c0932319b853b2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4232029be1ee8d6d5080e66fd31f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707e6d00da9cef3ba5b91d3125f6722227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0441e87bbbabcb555bbabada1a9264f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3e1f4d3384c6f45fe89527972117b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800675df26b692599be61b7acd1df340230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4a58d6c695c01ac3b9922b79fc4ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346bd27f2e355a73c9e61d7ae480702232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615da946844bdcbcdec1f977f02e3840233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238b2ca7fc295e97a8646cc717c073c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da09a0f6610c7b0b4e117239b7f1f63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4109383d0a911a486c60936ce9a996236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c7678441cbbe606c40eb8704e61aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b1329a3de32fd88283aabf338167238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6515df03a4e9fe1bbcb99ae3512979239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1191b6e1093b8c963e77b174b87bb67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d7633e93d77018b6e62b8509e180e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa838014fe4083086b1ba181fe27b3c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2003c38b9999f9b137c251ad91843d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5012a24d8ec9cb31c0a58c10dc6c33d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d49f6da5c0303343e78854a0f4c7de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4166a784f821fe32b6ea39eebaee62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870d2824d204d5ef7d36f909355c4a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee2ead767807d1d78f434e93fc92c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc461ef4ae4ae406286e3a6675a3a52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236336bf054756806cd492d3d35a73ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180d20faee77087c87ec75349fc3ad3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dd54cdf18e6f97b510e6588cc6954252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa103445a6e38c2d2963846b83eadbe5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95acf73527b40ea25da03eb6dd90174254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aef4b8a0e138fb006fa6ef671eb735255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737c00face8fcc30d92e3c18b8afad1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2933cd03c1e12122367b3f53c5e981257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7aad3795ff1e8480173fec442abc9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aff83e9808a3e924b95be4baff58a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9913f942db943c1c9b91ba078d56783260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da75f480fd074be970d4058c5d8c68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363f7d001cac10b98aa3b35d1488753262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe94faa90dd54ff3330e276708f8be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355cac8dc7c9c9bb06ce54c22cec1e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd48f78339199561c6326dc02a04f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bd57a03e3e7b9dc86ec96721cb3c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bd2f2b90c0bde3a13fd95790f483a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e997a31254dd170770fbe9bbf0a26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be682bd62c2b9d2fb0a7b7439fbada269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa29827497147ce9106431b92a10d41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f80111dace7147f6e821aee76f44e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ee60735e8ef7cf6156826561821dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff44411a6ba7708740c82b26277c70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762eabcfab421d48c2cf0bc17cf0bb3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32a1b6c13a1ce7a62d27c493661118275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a711648676b429c4b8be07c018f8ff3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee798f677ac309590c34342348ef23ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a1c36df3e8034642822f9d708efe2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8641d183172ff91b395e4b07fde76fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9828e6976c610d71e41fd49f10790c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248296661d43cbd104cdffe399d88e19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce772bf1e28858804fa381f93f1b3380282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203ddda4eb0996e4152c3bebd19522a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5a3a96cc180419b9681db3d5175b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb983e7b203d0a21516e29f8234cfe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc24c212b052d1c9d10be8a8b2e4853286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506ca77147fcb5a4b0cef0b21645eb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392f4c75562e824fb0898a5f595d513288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c4e709105558245c623edcf00a8251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed68a5b5a5d984bb2be75c3aa9336d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec01613e49fc5ab47b1c6ef507856e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4607dfbe2f4fbe941407445d16a1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd1cfbdb669ab885d8fc172bca3e6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074a6c41715552fa078d446ad261f716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b12480780eec5f276cb399e1d2e88e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc069900fed40a33c8b6f7bf057bfa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff44053d9a2eb518c38359c046c00b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5e3cd461f18a12402b75ba0a1227310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3164c0d09f02fc65f99d46214fae5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aed00748bcc689c3c3a59b9f95dd5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb765357fd011a6c311618db15be9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd66a9b04331a96d3f6ffc0be039be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4d29de6d440c62a99aa26d153d12915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdfa7f46cde351b5146920c43c1c5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24358b99cd633913d1d959d6ab7de05a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c06995e481c978381be41f102a21118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05e10fde9e606042f43213ede67b7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667dd83a23e4bc38024caf787207ab520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b421685239af569cf2cd79e0ce9770c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a064914dbc585f7277a1f57947f3e3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b038bc116e71420f11f36517e42188c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae6512baae54168221814ea3d14b0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cccaa8ff2f2c8b918f5d3a93f745fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f339a362dd4126fbb41804c99aa1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326dac80cd87b6708aeaca9d85abc0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0183c6e6e40cc915e9133a09f4b29a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0db72139055b5f0b82061923ed11829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11cfd7aaeee2891c3e5e2c5a04e27030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80b2f8ada8c463252f5c71830d4abb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4134c47cf2b41b27cb018c4e468ed8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427104f6ca188bf5dc69377e03940d2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df8f84c2fff4323b3feb68c8027ced34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d339a542fee30df22e95538409466035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ae3b42a5ee88c3a1a0c5bccc604c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a8a9cc2845474b77f0b66015735d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724de61c086a2df529db540d58486e3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01df8e89ac6505965039410091589f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e685f021b7b8778db2aa3fa271fe3e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd35e6cad9cd7c033c0a7e31d3aec9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9472ab1bd0cb128c0aeacc48beefc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50048b26dea4fb37907285ad869f93d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af37cfe309fe7cbd8272617477985e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7b208cfabf7806b14577f8560f6ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02776df46f6b62d30ca35b63ddfba5f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb599092b5c8b292bb2c9b8dc9b1c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01978b73d2e8449da14e6f884794a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcf2ea6aec3191a1e24a5a196bcc3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9b2a3fffb8125cc72767fbd3d69ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52195d42ca8c552be56d031fef93c57451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418574053c2eb5f3fffb153c4ebb8a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e23850feea9d3ec7369b2fe333f71f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abfa30e929ad897463f8ae745b6f4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a37b4546f28e8a09edaee90f5317255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408838cf82b41452305705a6d74abd6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dda07bc4755c065c3203ffaa66bfa557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36323b6cf18b7783729d165172386558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ae0f8f86214a0598167575a8a968359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e335740b35668bc118cc1f9ce0c83360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82737df0b48e5eed47ff62b9d340cae861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf93a68efeea7da72a91e178fb497ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9e1a8846eb15a777c3bd8cdad850a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ee336dee250ff6546da6b486db23064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8b3ea875ce5b2a32ad187b675257f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4f5a4deeb71b2df7a9a22695ec59666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad399388aefafda708c1a422d6e65f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d639e3f73f3e52fefb05efa5d9df5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b288fe53cac51baad992eab2053c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4801a71285ae70acae5e6d67fa30170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bfee49b9627aa7bb2f0166983227471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ffb88b387e979bffc8a7ad978495472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dca1c61ad356f9633e63d7a8ec196173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84938a6b7614bdbb086f730ee93389f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e9a16e1ca8ef4700f0153002e993575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495951a19ba1fabb9479de0b34c392b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc28ff4c9945b119149835e63e806e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bb77bc8f27b01e23f5c10e1723a4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fac919984d1cf00c1771a6f038ea279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6cf8d7482eddde8568f3c6612bb4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc478c6e24fe3f0d6941ac3061f42e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01ef845d411d273071d2ee64a1939382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f20155e3e17fb7b7d8835030f4014283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32c84038dff321d7b74a4b0e930b0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf3c1b23b00db6193616fbde5b369885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37bbe084e54c9494f1a3991e05f76286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca7f544da0824673f91c413c9ce4b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed22691fcd8f7b0804142f96d69fea288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cb4f3b31b921a98fc142283fe703d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f2dc78e30401e44989268321b313290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543e69a0761a79da66e3156d2cdba8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cfffc03bf9b0c0feb4b1026f55dbf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694ea8e5e93eee8002049362b2b5a7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb62650dffe97c6df5e1ae367dc49394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82fa14423a913d491f8e6b1f860bff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c863af11a87cc16fe922f57ca41d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c8b7c10e962fc7ac5d5b61bf149eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac86b356b140cf89d645219affe8e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c577211a9f95489403fd2a1d02b54e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c4a5b7a0353e899f0184ab0965a60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efae1ed6aa8a42721951eac15f4ad4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0007a65d43b0a4390a86bca891c31be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5331fbfaf553cc936f848e6bcaf4e01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe817b58b24b74eb236922e4f77c80e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dadf5e7b806b29848ac9d5696a295105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8cb5b91c6417631297b02d47c2830106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f38ce8d3b9503801d5bc267567cc1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc7630269a023543a4bbbe8ba4620d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a6750dff7ecd3e0a8ef3ee31f7d8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9a61a6799f4ac13afe14432d33f54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4f22335d240e2d83d685f4389b6bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc4b1dd70b372fe934e8ed539aa070112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b414184eca539396a9f991e9b7a422113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d854c5d0223c82ae7454db1105e253114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0143c8d06c507657a3b2421d04b8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd516351cde4e24aedba8837a16b6f6e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848461112fff8b3c8c47c05668e9be2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7dfff58d67b55a7abf59e7af01da3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ef7e506f957838af162018d2c5132119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20056c21363ed6fcab183f5701a9c25a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6dce6593aabe568912687da25d266121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c27e1a5820d9196856a8b388d3f4c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c13fe29e93a1f8c25bb0d8c80206cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22489bcc849c50c8a1783d589e857fcb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ccec5fce3e35f18702c7860dab146125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae694468b2cd50a3b307d5a4f4d4e7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc832ae8f85a71e739c6dac866b9ffda127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3ac2676fb3eb5952fa3519fe3b602128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf77139390c3fc8536795430589fa71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec4a078b15e6254ac2e84e067f733e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a2b2670e13bbbdfdc41d8a7ddabf8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676884581f3f72f6697d49f003922508132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a6f8e6371f3a800042dd13f21fe81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84055d3d0c6b4c748e54e7697d2575e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f08c9ff67e59f900283f2d81e1711135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6922acad70bb27b5cfa5b5086a72e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b76748cfb4d70ceb6de730c4cf6d79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a252e16f1de26663228ab81d96fd1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa97486e159d1d3c64a712f21b8623139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f2e76d1e7846793d7939055b877cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f4f4df60a2b0b4b192bc5f790786a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089a3261aece187aeaf5de55db27247142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab2aa0a9618b130cafad820f62cff6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdabd996a513ebce5759d18863456d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f5100aa77c420022028ab5bf038e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b48b2e75b89818b2d50029e3b183ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242d5ae7e60cd0706a9e316870e45a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f6314339b0cb27c0c2da2eb54aa79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b2201d567dca34597459de080df6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a54b1148c11ecf1680e8b21c5c8d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ab8b4b275978651eab819ef92e772151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de04b934319fb4fbbdb0a354aba96cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3028217d8c84fbb5daaa999dc60abf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d716aad4131fe7bfc387abb1e6ddab9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7954b5641778ba7b0895b9f777605f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f445aa6c455784c1bc8697b45ee4453156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bc7883e09fd876f7377548ac0ca37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d593860335029237082b7a7dd1b8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2de7825f13c31592d210ff0a453728159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fcee414ac0865effb6e08cb447e05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65aaf93dfb224450de57e9693372f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3bcbff901689257f2200a0969a16b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09abcabd1693abc0d462b4e1acc9ee8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26065fe2d70bcb6f253ebff34e2589bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12b458ec2c0ecb1014556d1a158ef3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638ad2a8a92b592b651538137a52055166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69893dd31396850a2e05b753fb42be44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860c4dc64f6c871a00758efd1337866168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28104335736dc48591a8999fe9131b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cc64a4c2e3a8879caa9c80cbb72b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192c894a6e7587ff7c958a844ff3d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022db8625a1af39cbb0b89ca67859b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309226fa90837d154cfc1e51335f2951173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86236bb8d2c5669c43a7139f622cf5c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f764d5aa65fa4188738eb67ab6d629175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4ee104595acce7ad9fd6475a6147f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502132cb9d91f898366ec878325e3a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff052a78986669c41f99d922456413178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a96d8ccd1dc4dd049bdf9a614615c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6b7f1cca39a719001a8e39098fe50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59349a975d9b82f7ac5700098a411b21181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb286db06a831403c6ce93d0a2b6932182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e245b06e1d50734a2ca300ce7ccbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e54ab5472f1952047eaa18e279e13b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c5c7378549ebf3dcc5cbb07b07f06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d5c4934cff727e856a85651904c15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865c80e3cb4eba6fa1e174a288c1b1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caef6c9ddc2970c76991df961322c22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bc6cace1c48f4e65a57cb72149f44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215836736f385d2802556907e499bc8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41dfdb229702c5196b898f8db19f36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77841d70152e880be3ef7d5db10bba7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb77a86c5d268c7b4449f73b671d43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b9a36c4833a6ad645f5ed7941a8fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa66ce26df7817f16f3990d788cc4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc53166a2837af109b7a4e082943c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a7026cd6966c0bbcb69cb294d7bff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88255c926f843b508b282ecb7b53399198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa033b8e5e0f20fa7ea950342e447199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dca7335ad0c56cbb5699aec197888200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299d27888b3e5cf75f795d3947b8fe6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56d5780ed25ba5dd71eb671064eaec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133186f9570bca69b38af98ffbeff4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a953eeacbdb12216d7df5221cb3fb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21116b25662daa7ab4434fa7aacf69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6cdf33369e70232a028aac2fa0f32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4432a087b601e589cffa022d0c36971207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517130e4d793b15ab8e999e85f5084bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c69d910900feadc637e10b3354e07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803abf5b3dcb1a4632b1b8b8dcb7fe3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a514d2b91904a37fd184b2d680ca2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22356a9ccbfafaa17af22458a7315b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a523c71f8d8ffcab42d7a86dea5a00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4aeb1fb9463cc00b1d6de06834dc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bcafc98480059aa444e7b8d383dd8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877bd5ac84980ced412b8fe5fb745e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b7f2dcb278b8c739053ade410f16a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517909878bf06395b35b2b24352e2cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef1309c1906e8181e115c072421460219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32ebdb42911e422a58cb302faa6e6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbde3720d406fcf34e43775b61325e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a1f3c539f8ef6d29fb88cb39b2cec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44dfbe767c5f96c3b90511067620d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0bd42bb208d40baef2f3e8a6cfbc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcc95ee6bb4ad0c6fa380cebae4e95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415d1722a51ad8c53ee9d3838f1d9e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94568bad65284894b8116fe0f73103227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ce1f94b742fd3cdff8dcbf75aaf80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38aa61e69d9ed6eda1986a44721b89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215818351fdad1f96b8c12553323279a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186c3ad4dccbc80cbb72259d04e5690231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41b5e8f8b9eac1ade6f4f1a030b0f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69150aff467df23f8517585a74f8e294233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1107b07ba0552deeb2e692c17b81f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4071e601a94d12bc61ca781761f7c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59cf55eafad3ad4df2469abd2e908a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1be8edc4a65b568c13de80331d4d55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb77aa24843ab29e8617fbfc00de9ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47df8aff0d363e033fa7c24188d5e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e3eb61dac046f889480b3c057212b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149510394cf2dfdc19fedd2adcafae2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f408cf659422963d5fb3a27a6297e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039169a65b56b9004117a14eeda2403e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dc118b401249840873644e5e0a53d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d886c11ef7085956aa6af8b0bb78985245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eff9774df0563e28698a13428c82d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086038d289d6f2017466ad7ce5ba9b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75431b5265ad4df5c0cfe6010eb5467248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437554813848e87d893d3c824d7d23e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573d1e77af14c8a6243b0d8a81e5dda250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacafdbba365235c8275fa51c5348383251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60751332c7d551527a9b449c729db11a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b41e58125aa7d3f4aa72c5de5b91e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f988d0b28d3cd5ecf74b7fc32ea32d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b66258604e9e5488f29372001992a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30a28832841468e11ac775ea737619256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee748b106dff65fabc8daeb0285d65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6fe80d3b68ad9a3dc32ab37dbf5f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaba3879a2097cf461a83d6d3eb70e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d77e3e155083fb4c620cd57f2a44a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2ad03b95864fd349e6dfbe7f313fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb488e8308cbe7946db101892c432e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230cb2adfd3331a3d759e7f71d8c1fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5041dea0fda89ee018aef788ee9e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98c4606a7ad5298c956d1e29d10e52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41482e4a7f4df9e0888d36e45142fd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061d7c8aad423e71a7c2b7b848f5baf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d25e78162cbc8baedc9cdb35af8432268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a151793080247b55e91bf470c7da2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81a13a0f834d495025521aa0c1598e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfbc66cc9ae91062e036cd73449813271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091933df6f518ad45aaae4d954113497272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f2449b9adaac896776bd7129f5e06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a86663ccc9e7f291ba67cf6f98718b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6df354aba781dc60987a60d2bef11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc7ecdfc1e57468287b6bce561357f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906325ab7761fa6b4061240ec532ebdc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc6b99ef82d07ad24251863774f905278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b23d200b01dfc657f54e322db4fe6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cd9e924803e7c040036e092d80553280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321575acbae2fef84ba2840c719f34aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299d89eeb8ae3457530d4391190817a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf74e3baa66341d6076c56291e4b49e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143d231c1eac3085804b136d0a77556284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175971d05f36f380a6103b5abf215a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26bdbf495491e9907d3d4332d5b9cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea14c211efba5ace71ee4da20d5952287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3749c06c4d91f36c414ec7b5b97e7a288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>