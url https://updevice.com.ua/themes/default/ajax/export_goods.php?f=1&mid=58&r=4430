--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cc3676c540dbf3b97a9447d3cc21c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54834fa4fd0a7c64388c279023099c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9814a18a754b9a988abfdf1b86746fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f350f694fd303e741e3d190c4fe1244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629de383e796656178ac57f23257bd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f34ef1d43a470f2c3aa20854ae32996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377a4000a57cdaefc1320bb60f0b9217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8b1aba3cfee8446136a0e9bc71af48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc577cc5404b4872098805c19ce32f469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab393fcf12a373f5d22a428b2dd47a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98cd49d290383d89a3500d352fa8bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea94ecf25e4336d3f7084eabc5f353212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbff4cd6718b0437b881c699a3d3b2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901f5b715a20d2525b63fc2fd8ac8cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bf309323ba1d48759f38bba312d0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53283b07a5e9f3c526a91e192470e1a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdeba18c0be70ecd35f2af55c643a3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a130a815e187e2c0ac2333f194566ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25abecc6a90293c7f813990e42a058e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4efa67b5e4e39455858f12a79ade3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9a21743b9c24f62535df90ab7972321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dbf4a8d8de18482f7ef54e83b013d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcc1a7bf6911d80b73a46e8f31f61a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73a4877526cf1a5dbe5af941996bc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e6b02c242dcee1e6a0d0fcf57257925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4be24678b2ae14988e4b75a5f800426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3bcafe63aa123d146378d9971689f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32495888f522ff2d80c78ca29fabc00728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed575b9e4bba13e982bf1f8bb8c6c35829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0382e97df1273264a24b424fa7bf730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dbe219d97e56215cb4185f8c6b31431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7efc8cf62e4d950aecb86ac4fda81132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442156496baacd2e71881de66924f4ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d56a332918b17324ade079ee2628134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba3dde13d400a282582b0ca3e819dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b33964b162212f7e1b04710ac306d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb547880091f36948d50838c1c836a1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba770df7f328f4cb5e09a7ba43f188538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9f76f44cc6cf5ca35198e0c7798d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7677b2a39287e6b199dc0c22c0c0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aba34b97f782e1af20be792195345341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999443ba7b2c43235c765377f1acd8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df1651949e9d622334162c21694e3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5424b0945368275330ccadede1a4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd78aa9c923e5ed197acb44657a077f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e641f290bb38d3ec2dcd9b938162e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a08953287a402425826790cbfe25447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef174107f4509e3c7ae625bf9468c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1279f1d4bf30733dc79cf80833468049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0450ebed11d850ec804ba416e467c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e26ce2530819c4628f76f71c03aa4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68e65319c8bb9d94e0af5ffff19c6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dc79ad2fce5e4060f494af4ce78ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981b2b1829b6c51b82456700101839d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc14cd5f1bcfdd505908059108754dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031050ecd4ec0a09997403ebbb60a0ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d8783156dd318474b55a27cf1b6da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b23b89394111d807ebb2085740a6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d210f7385d489948aecc20c43cf3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c928a50e4d97a1b959f58a461a2b2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51ce571fb4ac9773b5fafb588a2b1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73242a2d1a2f64933b8baa552ad604d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43503455b08cf1805bf5bde49a59676b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31987e5ab44f0b051bde43f19b2b1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e26965e7241ca2f556edc493ff8bcc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a791a847df373f4c8eaef9fea3f87b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331300d7f0ba1d09070fbd2535c4006467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852875feb9039612cafe18b9b8abe4f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f165784b484095ad58dcf645e8b2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400837f639a76ae1f0b41cbdfdd7b24e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee63fe4c2a0ba4db0153f1c70bc7f5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea35594b1863c1e142eb7636bf04c1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623884af7ca48bc422b84d10775f40b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1172ed43ff4e4e9a82b334178351c2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e92dc72a6b6bf3970d0b8396d786e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba8afe35388d456cca6c28316ca93676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe8c87009683c09f79f6722890ca2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fe07d596127f48ff20d320e6a13b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb16922d59082c6911fbed8aea198bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1087835595032a199db617937445a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3729f8b2dadb8fb2c54f4077f0a7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924a9124001894fc174bd8987a6cada82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f05de980b2a02ece9fad08bfa8741b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3a116f0dc2fad8cba9ccad0aaeaf484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad06cf9933c97609824ef6a8c56d0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c82e07497c4b60e93aa4c542faec686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09144a2ce6b99de161720a54ef085b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27daa132b18d87200b09cd74aae74088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccfbe83797eb1038455e732f646ec989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5436950d0fe4c5119b96638b735ea8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54550b4a6ca048d3bb979bc83df11b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650bff55b613eaf0887037b61211d4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35279486fdd4eeb7e11d77ce7213515393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd6f4da2417115aaebdd218ffff90f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf48c9140786756d01f0ce5287f5aff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3a9e1c9f0c7448ef12d023a014a9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a6d442b0990e78b90338d8cb2a1cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8ef3ec10830daa1b8e42462ff680198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d825fa688a3621a9f679ae6d960ba899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07c368118ac7dda952ce37709a1b23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ab00eb65e1b879401311be4a71f0d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a52c7630f9316cf5db1e4cc735b050102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb95e07dc0f663c6bce68359bded060103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83209e67a0edd47ad2cc055d0ab4216104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd7722a4b2550d1aa57f059ac22499105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e108e60393a9e13a8ac3b8783a74331106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92ae8c53b3afa4e6013e00b6b6a568107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a93b6064e6201d24524efb7ea0764108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933f75d6f78f066cd9589a25ae1ce55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479eba4d891caf920418d966ecd809b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4483a3cb0b36cd6387bc0de52d6ad3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24afb8ba8c19d94908eb177ad9a4a8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55af8df64dc4e7756bed8608e98e56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abd8277b6b9bc36eec2214172f99f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6f6e356c2a60b078f79f9ed950699115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03502d5c99f70474191196e054a2c3ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c858f59fe114a742967162dc444eb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329af779e8e18ce48b252d469d0a14c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37308a8206e733c943d2df2c7312af68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c15931279c2a6c2de7b3a6e0c943f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a900207fae092db05de191aa28a145121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f180e01e5d5a38d8de920a044c09c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054a46793cd7bb8f8b094c62046ece7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f8580054124b37e79a3d61449570f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742c878e15733dcf2acd7e2e03dc087125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b893acea97e6187bb53df07aad67a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e896823f96c7d94270f97d4dbdb3d58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cd62447537cd2ef5d26c4df49d689128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bdc639ba570b6f6354c9264796444129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02de075885797d8f94c0214dc3e060130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82222c18ec78845fb2175e5afdb78643131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40094219e50f3d23b1db78ffeebc96b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e2f5e7118e7740d5e2210aed98e56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ba1b8af0e0ff55da5ce1227e3ef24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd8f4a460d7d1f5cabf80474962a9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbaefb32cfa060e979dc6309201933136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117df641785f8fa14e66ea4eb38e9104137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007bd7b08de3415eedc1ca72e643b1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2b3fc218d4644085f91820606697b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac60bc010db8cea382529c09d85a09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cada2cd1aa325f318eb68cc35a762e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e477953566e94f4dc7df8fcd2fca805142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a8c8df4e43a62f9e477c7b3b102dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa715c5fb2711742a80b125ff4fdce10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2971fd7d5061f9a3ea045722e915bb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d42e3a7d3066258bba0800fdad5fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787647a38cfa3af27029090f61cc5df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50562a0a0f644ea441ede3ba993c5d70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbddeba4528eb3e1692087c71a85862149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc010a5466ecf12e9fbd109e4f3c911150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cb7725824849dc0f8872c09a85065151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db8b42e7535e6a663e946a1ae90d0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7085e289b90924393ce48ff1891bb2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf597d27305251de8724ed32986aabd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cb9404f85696642c35e241587e959155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd82888486ea727510240de12a51bd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378fa36e79668b5932d2eff8a353cc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd3e16545a2dab3d233f019a8b2f1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d9036ae2a5f8f0da498e5897fda43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fecca765803cbfd8cd4811a65615e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825b29cc5cc32e4c40420a42ef9f96c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005421b9071af9ed528a164da476af96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a171c256d27ec0a82cf3522e1f150163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3c22264ea00f961cf955e4811b2b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0834150aad04fdfa1a2060b06f8ae6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a393de2fbd8843657a21f9bfed149166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b3e2db0cef329c4d9e3e0b9527a02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1b4c79e688b8165071c9da5287dee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a628b4e9fa3af859399f11654a514e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eea43399737fc5a649337c5de8fe11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8936f34bcb4ce9e7e9975d45b6433171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b7f0ee83f775f1ce87ed91a0ba653172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57116a7e44d55e9745f9449e0b8851d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de79ce36dadb9d32180dee8b6c10c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c334da04c5ea04cb7569a1a1e115d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02f104b228ee81cd37375895616cf3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74200bf63abb21dbbf2dae7b43abe85a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b3ed2d536a712bb358080e2fea147178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c328c0c2b3f7fe18ac08a7bbebfb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754ae6b64dd3449e16680a2ca079e0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485b99888cc3ee1bd6eefce77b15820181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fff847585ebc02d97cc62243d30557182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b96413d58ec78235a71c26bb71e936183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786832e997fd75d6586195e55f607203184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e4b6a40e3d4a1c3f8ce878c00d9af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15345a020af08187e6fcbe65542ba862186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674e39f03ce1306719257b5050d107f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fedf4ff8c1fa65ed68c8c59a8e357c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b91cc5e405b0d27e21ce62c8cc02c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dba699bbcfb8d9530c149c31d40c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbba7be9b3327c06edff92609527f50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0f9e5fe9e2c5978e3e2767c32d0b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87038be0f56780a64ca0aadd78c48d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf97155a1bb3f2618ea049f22987ac3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546dfcb5a160bec495ce7c600c5a237195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3197767eb427051b1372ffedffcdf7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364cea457f4c637692a55a521f73996197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c6be92e94a1c524b0a4ed97beea6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3538de69188617c1378996faea2bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3618f39e7ac62b590fbe1718261d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08179e848ceaf5856ae4cd1a8a206462201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bf1c914047fbd9f2e2a765858d5a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697129498d7cf9eb92638d9b3b1cc78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdd00468aa6eebd8f7494a53297a41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212382cdbf5f169bab5bf79db41e6055205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea14d97826319594966d91730189a72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c05f897a4f9eedf5716a562147a03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42c79b79b30ac767dce619765c854c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67cfd5d6e4d92fd88526492a1c0ba6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6bed0394288ae3ea8aa10aca13fa1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e6cd66ddf528c1e65a7edbe0d63e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812420de87cd6af5f06f520fb410b1c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e11e8fb1e6ec888213bf630b7af345213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac75563475293c4a3efb746c6e18abf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088a78fc8c71cf47facfece368bb1d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd98270008eb179eed7a6655b3fb1f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb592e0253b32f662dd987bdb3b5f15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415dac821d077882d96dcb6c53ccbaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6237c957e03dd5ec64557420a0c541219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdb1bb071755679161571447d48531220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5254d8d4d198e760412f4e4f646722b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f41de578b6843d51e502d84e6a2aa0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248df2e89ce2bd7ce61a2fd5f570a2b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4ad21ef2638bfcf61b66a8730a9df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8363447b33db53d37434ca36d2fe83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32e8574653cb69790dcda584897106226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a91ecde5a25d31bed88c3a53cb663227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e84c212f5a5a1c4b84a7a48eb912fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458c1c4ea260c50b8a56708d0260340229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01f1f412eea4bd2751002dec363e74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9969209e44b8499bce6491f6f7eb15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf95378de45b8c43ecda73c26b733d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4361fce3d6496bc7689f4130c6b95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34970b9dfe1dd4c75c4ec7288d9d8447234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fed5e967c24ab5a0435fdaf4e8dd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69f485e57f67a39cef36675133af24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c6ba1bd35d140f80da9be543469b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a50a4f866b6980661a218d6f67b5be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad4507f64c1338504291f046a89f5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2e91eebea93437928085209192567240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c95f3b6e00b5951f4cfd410b5136d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642554caa2102ceaba4474aa893a4c51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544f6c40945f26e6baf13d3b1d5600d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523dd5a7ba760bc3eced6d5d245c9ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e084197312fc61572bb7a6a52887983245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57135addad00b1c45c795eecd4209c13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198283ca0f712fb37dd0a911bb811af0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f38a09fa2ab3c862e5519598c13b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a727bd672d0a0dfbf31e922125bd5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74bd33c20aaacefbebf4ac7953bb60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58450ced2c638b2001d37a82ada30fd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94040224b515da13f85b72d040d15f3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffd24bfb36d017305b797d186dda5b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897999ea1f3e8a67b4b18a5ee4a66069254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc00429606af24e3904a00f9dccd502255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959be6d03fb297c92891b58713b3c01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a60197143af9120338206ded6718cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d587725064ba5a81fba50a56c2764258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc374e3075589a144913e4f5468774ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab0686db50aafbe1aba616031f2bc1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd53501d226223df30d3cdbbfc1d3fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cb0a3f3a6d7fdd2ccada895e2425f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0aa06230d07a2025ef380beac93d42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f335670adab8c218896ec64fb913270264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a111cdd45b65e4c66805fd968202ceb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407280be73ac0e3225b92a942a8f294266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65e8e7fc8ad5cb016cf51bcff7c19d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da6d582be3a091a8cdfa8faec0f254268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a35117302f43426282a5d7d0c7d941269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59900b5f5706fb3882eb34293b5bca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18589e01f787a70c49fb2b08e580505271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68698db4584906f2e651b0f48b641fea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04c334d5bc37f55358d7693b5159f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da024613a44010f3885ad589e709d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3004e2bffff1281fc263fedf42ee3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef45bd6478542942685cc769f6bf85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676b3b073ebdefb4cd83bae0e349d64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee23c242fe2e54ad3a2e5447737badb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90781b6e58ff7721ea862e3b840475c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6ece183f1d4039730b7c55113eedd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4507eb6505a03f48309fe3a0298e43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c4f6d40967f2f7cef8d3b40666db4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9566bcafcc90dc103d5a41c2a3230283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6443c09909efebc43c13ca8db908c56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1416f3b7de698becd2e05d83c7dc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3699d9a257338cca9cbd524d36589eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12620cbb7298c6b9407ce1cd0221f01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce1c234c5472f034a27c5af686ba5b288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279bac088c9ceaacd07d7a5beb617f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d18f8cca19831dfc855d41f01dcd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804cddbc5caddb049fb194033c8c8653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138df3390b2fcb9aad97af2f837ef93a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854194cd0af61325eda9648219507e0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1e3efef61434286203e928e1082836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884a8cbb1dc0f3e0a9bb3b7d21292197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cac9bf2e01fe6a67daf7c25db59738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1daeb84a37e011b720b8f1c4554ea39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1854ff3ee55f4574efb6899854bedc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c82f175ff549da7ab0dc57108c9fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89035b2b03723419159a0d0eed917a6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0880f4946899c1c1211b5b41db73913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdda75d72c7447e20a164c4058c639814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc51fb954477fdc34085a465fc54b0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39942c6d308ba343321204ccfbe633916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03996e12c618676a15a6484d3992e2dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc147726c826f6db31b5a52a4a1051118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f799067467e6d132c19aab75b2bac7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0df14bfda345fcb8be06262d8fbbd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bacbf68ac9920057fd193cbf18b6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c5ef0f2cd91755b97e46a37d4c39522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58833654ee4a12e8647bdc7b466dce8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c40852f4c4917445cb6da2fafae40724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76133ddba090e7154268fb26112de825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921d3ed172207bb9b3a3fc36c9f25b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41661c1ed11fd17e5cc9b78c575e9d2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab61ad9a722238752bf68a87d354db328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf8003819e7e6ea10be48babc8d4d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acac47dfc53993d6fdfa7d67a6130230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a97e30ceb056d1f6d542ebef4dd7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed87599b31e25ea8325dea1b0bf887d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fe29698145dc37db68e3c2e82ec7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a49cec1403c182eb7579e37030532134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd49f7748bbb535e71bff80b862a6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebed9bf601ca034a8318785d9f4d6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25116130b7aa19abda87f41a3741cf7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d385b7fc8eaa7a7b5b2bf4550a6f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cc10c60452e01b5bee204e6464b4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa289a1d710caff2e27e1e54b5688f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427f05092c1298bf04e1983f71d2ba841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9c17c635cd1f1b3fea0d6afab9dca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02fed7915779c71b779b9af1ab2fbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c694691b12a5cb033c1af6ac3921c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbcf72ed053db8e412f46fac278e3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5eccb62aa247a77fd66eebe1f2be046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850318c58d50075258c6efa4d0c181e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611d08a270d62741ea8119fcab1d42348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3528e02a400c7634a566ba4f2416249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2405dd82bdd134a5c240f1bda434050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2bce87874887b2edc303964a44b0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3ea3d41ed5df8290ae8ec6a31c83252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed7fd9d99b4936419e9761c798391553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938633f1aa5dcf154876bd47e9f4d5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f656c150719010f839b58ff953fcba155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a8f6d53ffbb95e9aea788b1e9618c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88840f9650c88a3771f5b7d523188357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911fda18d0df40466d13200c2cd098558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a483b9a91b5420c620d82b7a969574659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc7f8a0a4010579dbe75019bfeca3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad07b72734d3d066192cc76ef7578161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97240138b0da33e7329ad2d120d715ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343c589f0ba2b27b831af85694f72f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76545f314cb138da9b34966197501064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101f149309122983fd6bedadf6cd79965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787ac35beb64caa16d12b9fb17c556c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14328d002a49b4f2af2e46e6cfca1a2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dd193364f5cebb6a8a039bd809f8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76054edc961084b3d00386899be92a1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b16c1448f6479ab3740236681e328a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148978af274f68f052cda89275bd4b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa1e41be483b8de96673683ef3ad6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba73ad1ae66b12a6fced0e3d8fbf4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c0ab5f9d270fd451c1bc9fedf5c6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15c9c6c8d503a08eb6afee5c02589f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679951f842da1e9a5cb1c181add3ba4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c006c75239e508738f4aa0af431a1a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8852aa01b2c2bfcf9212ac1a6ac093478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493807024aed5b6d10bb69f9c9b075c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1d2814776edc314690ea74ea136d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff88aab01100690bdfcd54a0b1f781881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ebc51dea7411934352e9191acc86c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3dc5950b7a056fe86450a8279059983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc1ff17d8168fb0d95a77e9b53686684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3092854ad1981bbce6fed2671e527e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87ec5c2fb570ed4636fdae504e98db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5816cf8aa4068a9f076030f53ddc9e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7ba88a64109a77daa8146f849b16788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89760e1d7c46bffc9417dfb942b8b4b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368c3d33983c2993948de3890a75fa690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e889809da61bc432ed8307b80f9ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b6d75fbd505e02e7f87beba2f497792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184e97bd55f282dc01f33867c16f22993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f142a679144c9c0d8321faaa2a53794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ecc0bcfe4fa591c3a94934dbb8c1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b451a2d4f7202f935bb1541e9748b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab26ea605616cbefb7d79375367189697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bcaebd3d4e60aaa3e9cf3393f438398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908e928bd24e0e13c0a677987c32bc699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0b64a61bfd595958f83dc4b6c95e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dffca90169d86c5a62f4a54dde37f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec15d0be715ece68435ee697ad2b381102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7df4c4e6083aa86d87b3362987880a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df918b4be3685469db6e5f6c5b7b66e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187a82eeac1521d0c819ae9fe9f248a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6d4d264fb04e36e2822a215a3375e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f250e365c3093d291b995cfc00940107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe27c1951bfc1dd0981f3f8b0a6a9ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060e887e5481c7017dfdb297102dfe7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff0f7eeae8694a20632f7981f23e03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140d960f113e2f66e76a3591dcda946111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e5f54c0f50970d5eca69d6a046acb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991979c33a25b6209d5f4240571037c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda5017df12b57077fe35ab09ab71c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a2bbe3ddc96c006b0e99b9dcf0da7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210e7586ea4d5f0ee18ffc809483754116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e088b6a85a30a60ad968cd0fb0ba64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726213739c9bce5e87ddcf069419e03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b98e3c0620f2adb65714dad38e4b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c3b8e1089e36152d520c6500fa60b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba106ffab2e07c1c21d5a3df6be46eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc896bb2c292286b179d7ea1abdd81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd89ef2fe7d6e861a4417e3df296661123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b1e06ace1d9da9d214cdc0567513d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9128066790498adfa9115a21b7f4fef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e34e441727680f762a7d14fabee423126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b303fdf200b0f867387597acec3bb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ed424fe5e4651206e7da5df022783128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52edc4be1a4952704fe2d70e64d6da4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54280ec65830d8c51dc62b833b29c072130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f8adeaf0c11d22c34110b0585f7c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e24944b3d514ce12b2ef7150b6e6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a948fe199377902b53e792a28aaa6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f749c8c2e968bc083f06e61a5fe8ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2ce880b40a4079286e1d28e7feff7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729442f509f7485540530b41bd09b38a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f75857d14dc2a6af6e58323fb54302137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfcb45976a45a60bde6a000f25199d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1332f6d55e025efa13149cc03906a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae5d7f36b62e6805a4b00792495930140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a51ca80c73c5dca561a5faafb1d54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84466478486905a057c5fc368216ebc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1b6326a37ef86f138ffc148ae1f73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd485f3c55afc729b5bb07534b0fd98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672f70d71cffd303da6e186f574abb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac0c32fe93a7e98e660b36c9cb4e33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856834c68d484a9de0d5e3ac46150fe9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a46be86e70c86002c33cb1874992a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c88e3f7e03a160d4961ab2ef432aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b7a64976762a0c86d38afc9306d82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d4179cbcad90c53c538441327146d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11560d4069fe1ca9615dfe0a5db3b923152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3e3c83a4076253b8a5f576847dc56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3865973cbcb74cc4e7541dd0dffaf5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c6a52b86fe2b533b85dd2dddb2764155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb62ed7ed133e28956b78b1fca8347156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a5455b19291cd46bd9f52bb6b6034157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ef3c8b0eefaa6393cbc9d5bfa8199158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e7e989cdca9b9628fc3b4c3422763159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da917f306666a755feb359a12c0982160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03b862c821bd4f17db672882f2877a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd4152a50bef73ad924616a9099208162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c354bde42e5ace006bd2bbb6ba9be5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afae9c3a35044d5ca88317dd82d6f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee22a71d6d356de3622c9f4622d6be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0569431bc9c126af7d10a86d6c2fb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462410724c1b42601126b26ed66a5a1a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba424b1718052421f4550934a26e9a2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bb6c4cac5896acc9f70ce51db7eb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ce004c7e0c3bbf34871f21d76aaed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb9027f464dd0daaab4b9f58c1b9cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec13db6ff331cefec04aa2a105b333172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdccc9f8cb79ee00bb63bd4b90f0cf7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ee0e4831f163d67df29e375e12ea8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fbe4996370b028db23d2932d7501e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e303933d2ede1b034764dbb3a20e42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1e415e6dcab412188160fb47dc18e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfdf81372f6764cf075f8ea8b4b622178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8ccc1b236efb89043185a66c3f2ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4c78a6a866cf98699fde1bc8f61df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272b09970be23ae7bc9dbff92ec54e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227eccbd7a6835ced56a24e3f7a43232182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b6a840ebbed131bff9a738fce7415183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a917a7f41079f6e63772d15f094a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c72e78b30817a2a22fbe936f3d697b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3240fa1c3b7dd5d5933502456abfe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e51c5ae97bcc3078ec31d2b5f5359187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf91dacd8349ad1a4ad932deaa481fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ec67da3f6bacf696ba765842f9a4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced80179e7186518fe4433002c1a4e90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822322a40f38bcfce281dd255a17b2f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cf13ba9f89e3ea17c99cfa64b6fad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357b9bb2ad16eab700afe05ebf003ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37affe2d8e3fcf533ec32ed6c70e3f82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec358d344f7352e8059541c20be720195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9abb64c6f47b383fd6e580e04e9a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5779c5b728d98b3e90cb67928ea7d8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ce93785534d90b579b690bb60326a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380d92440ef8f4e94e1ded852e96970199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a165c426cd3f6163b8be5c1403ff90a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf2d182f3cd177bb49448fc28f7504201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c8664d47a55cac2282771b4c22945202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d945c3769accc7765d215e3fb1e3d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608835529f72b118a10d6f3864127f93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d6cacef124c4c15a82c7c24859bd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbae43bb7abac69bcbfc1e1c79a5e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f569972e900e2be1cc2c2a71831bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e70f0130d232c10a0dcca93e34b0f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f59924f68c433140109b532a5fcac2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a509c3268baed62a47f04256ec3902210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3736282bebb913f355e02a55a843c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778c44d5b26cf66c5a3ee1d515d3881212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf025a3b48c05abce367ccef3476dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680034952583ab196b4e33202cf7d33d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2c10298b1e290e039d3082777e71b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9710334b879a64c4cc8caeffffbf8a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a347b560f48d85466627f7b7739a151217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a0df67543401ee3c38013834dabba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fa97937fa0d063b0fa038421fe0c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15199a85318f30bad907705369892c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344d64f56a75ed9e6abc4df23b08472221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978e5f6ccbe736f69a699cb881e662d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a512a9a0f1fe68d7c7e96b360efd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cde24be7f04d79be87da90b31fe93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be61be7b3e68e179fffbf8ffce9823f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167a52ba8ff70388336052f98e60c93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f58f07f220f6530be5987b2442939a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b10e5d02f5bd7fea26c0df798c7a94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52303fa79bb4f4f15c486b04ff824f09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a57bc5015ccf2f547903161c39c5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a3063c5db5ddebaf86d7d7a8d9243231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292e6c4adb7bc4a7543313d631e5089232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5710e810fed8c1f0d0c9ce08c71ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829fb4677c57ea17d74210f7fd0bb5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7954997f6506830ec687addd9dbf5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e1f8431ffd0f652d002c457363aef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c740a1c5755f746d021559a86e8c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844fb3b770f551a6e97807356e526dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e86ba900a50573060fdfce3a84b8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97210e44cc7ff51c5bd33e4016663a67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f68fdbe249961aeef08799373cd5e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa0c326044643b2a4d8a67d47f2059242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c696885d69c1ba7538ca8307b157db3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea8fcedf1cdee19cd318b64b5e04a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1cd24486f2888785b0530f59d1206245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7487901476c7f23d08e596a8d99ddc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77722c0c546287c145984bd10db04f20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa012e4d6eb397264f94742f74c132d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dd9d56a41de3108cce62373049a6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a33a207fa5a8bac109846233d1b05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5453da79d0bd0104483e6465bd545c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10089c1b84c5a93229ed02967441ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507aba64c26f567983419a081517296253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c1cc37e8bafac4fa8e9da3e694f63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f3cbfb82b53bbaa99652158433cc6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515862aab36417d2f468661d54c6fb5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57204ed3f8ee7d92692b1a424c889a74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f077d1e6eba7013f88ccf0780e0b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42673c0def369638f56679eb200aae94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41da3a6251af88341401ed90554c603260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5476d22b72f5e1eab3bbb9180ae09ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f89d8b1cf2a26c2a9a43d3ca96fe44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07203b53e78b78703d3d7b7fd47c0e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c604e0ff4bf534399ceaf2683267578264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229f1b36087fef1315de9843b0500b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89704219e167ea064054221a12f0519d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3642d132e333711fcaba29bb46c8d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36b809bded5d7664c70348102a5c7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86b7300c1c3b9b87600b25359f8f3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2fcbdfb6cce522c5e40deacaf67a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43a39ae9ced3ee5115a94eb02e75fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf1f41ed9f50531bb2ccd7136bb8ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7b0a3e8179d9e0326f40dc50ad2b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4e0b9501b20b6fb2d3666f00d0429274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fdad6654bf8a5235c77d6deb2b709275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47ef28f3a55c49cf0c477d0d79cd3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe812681c28190857b104f40d84e7c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedd61a7f16e952b63e67b3dd106a7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94090367ea4a3b6261cb2f7bcf9b6eae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72142a892e3cdb0e3399b652bca79c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74756068eff2e6aa286c2923a227c8b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7a8b6850ea23c271a76abf914ba7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415f8369e3915eadaa5311f4aa3d087283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb5e8de64d4b5c465b0a8113fb6c89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cae8afae78a4841958854ac5d481e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba234f0fe9446bbf2f18df7bfeecb9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b192352fa13b59d0b7ad4c3719b3419287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f04e778501c0bd8b8f3e9f16fdeb88288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>