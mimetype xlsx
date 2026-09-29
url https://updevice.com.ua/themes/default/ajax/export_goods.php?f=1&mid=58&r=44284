--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37853ed3f556f0ae33c60b1da8a1f031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bd72f7bdd5e86a94aad5d9e6f7d462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186452d4b24918117babf677e3bcfcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7048dc37cbf645d9afaa635dd8b7094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654c2e8d771ed79118bcea0928256715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6300f091948b27a95cb0311bf628ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56404d83505870e2e8b9130efb02ffc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af4c67ea914a35d3a9067fbea2e4bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac37da3e6c9012cdd55157eb55cd5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd784b37bafa8be7eb805e117fd983410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeb1f6e3d6e82233e556c65f2405a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3a51bdb7eac45782bf52af710a31412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828e27dd13b7d50124aa4e982b140fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cff90ecbe1b7d54bc8938e07702f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ad6a41b7ed9a1c5062512e3c4858015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2105618318118b3825c192cdf8320a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6268fdf9f3289f9ceb10b154ba383a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6cfd4770070e32dd3f06c9636ef7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54905259977f151c662ab9fb46e13bb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0a87a8b1972b61cbd113a497b980320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e642044191d7babd66ce28610504b5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fd2c661c882d4efe488082e61bd9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009a600d2bf6c79638c1a46e66bf32823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec763f819b627f217f6857f95691b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b32ec83dfe9eff98753854591554cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ff58c4cc1b221cd6f30435a880a2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a71567c0075219daab22ad4332f2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cf50f06a41c413c7195e049771ef828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de893cf515697f88458bec9c4406d9f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d688befbf0f114806031442d4f9c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ab6b5dd56af86a3a5682067a8945a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8432e7476c45d680809913e52314a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827296d8d45ab20c9141f4a0b70cf5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fba414a504049b9e2a18e1bd32e0f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617345b684c9f0150e1fdc92d03dfb3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8af501f65fa982514e19b1d880dc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70550f70ca598feb20200b161a6ac937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b98c724ad028bebe5eaca501f863438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13969475c11ebcebbbd58fc4787ecde339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a05fe57913af2962b63297f97e94d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fd7c493ad5713dcdc8308796fcb7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b850e3b221e841b2d7f5637823fa26f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ca98f952eeef299d1b342e4dfe66443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a065c3733fd4e9d9dcef1f561d41644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ba7e25e521f6a8c987c1e3d903cfb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b219d6da106e60697e062a39d20e4fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c390c53badf7c19c26a2e5c8542cada47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df938c2a6ec5c473da987217a958df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1e817dd4a8cd3a444185fd849efad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94667bb6cc2aa792bd3c72670c919ccf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dded61dca45fa36dbebcd69bba06ea351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb0b5b4913fe920cbe89d67197d08b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c551c5fea9227c22658a75c534f4ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33f8c874d67700bbe20e358b0bfc7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea034515c7c45c37355d5e402c6eba5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4761cafcc1a50c5f52003947b66bb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78208074c1318d8e6a39cc8eb22140f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebce8a86b54040c93894df1e1dac4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de95fa417278fa5bc1f1e1091d880da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa773655745c9f33d3dcb20394f80dee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb76d72341102de7fc4176101a7ecd861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afd68f817debece46830bdeef0f2b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da25588adf62801a1c9ace44cde14f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa263482fd1d930ed3d4aa1255d67a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e35ebf0af3773fad85e393d4f1c0f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c213d7ffc8f569d3f45443f29ab1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9b98dd9de05527980daa69c60304867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c3dcfdc9fc5b1f8c964b6843ff14b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d388f1811f78c5a448d3cce70139af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368ee275a4fcf49984bab5db4ab38ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7495924101e5a486fb743875a565771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a09be1af4bba924807a5279da40bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aa6d861b8d7196f24d36178d6134073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66776fc563a9aabc8c4e7cc039f7409774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731341ca1a13cc4bf8f7961e098ea7fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5593bc5324674331a2f38274fe8f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48da914ff3998512decf3409f8679877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc13d78bff04c9986e9335bef728b4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006c67637de205490244b4f6e4ea12379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419bbcef1fc70148168c229d2eccc9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a68cfdff4b52b24cbf9d9583bcb2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bb44158954ec5811d0234af162baa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9d0c44c93c2a659d9d3de831bfb7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dfaf96f6dee00b74ac6e358337bed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879bb2664fede585fe262e70812deab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0077a18de88894e1049b5df82b49f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6f891f439a30ade4ea7044696fa3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c92dd73f487c7b39d65995cd84b73788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272bb4214e343e30bb2094763b0dc5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b912af15bb24568d8b73c21afa98e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8302fa0900c86e09aa18d74b1bbae6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c465030e456b2b505e5f4463b247d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942c8df334ba97d15189ac65e2cc88193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f33f914599b34c46500f13fb9e2f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f4a089ab615593cb8ace92d91e6c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c9849af33ba722b1a1b956f42716b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917556f6f83f67ad3f8c4f2e8edfad297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3f7e4eecd73d4545a2ff9be5b073998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98831b360520ba7f695d2e4a2460fb3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff7aedbab3a7d23f15f4f654a62ac4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c569cdfbcf8f273a5a73dd7c140a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9e442ec1162be7238545db3d4ca79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3699f9c9622434096b6ab2ff62d5b64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e17732fc8c6356835ed911a57ef67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6d7648d09286b347feea12bd8fb3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd49f75cd1483497e9a4c5087e5f8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef9836331278f1cc26938ed4098db4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbc04cfb9c40eeb52d1d06f1ab6846108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0beaa244d7247aa9ab3fa09517c3c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb6a6f4d824193f4149979d6014099110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a423ba53b6fa3c34eaa0e18ac0dfee4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ecfeabdcfef211c219ed5e560a33c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af609812721bd7273144a27238e5be8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69df5b386ed618155a6193d6e53bf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab335f7d2504eb64b7da4d82b2da57f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622bbd800a3eafaa5f6b956366f313d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0e285ec6743914dc491bd81e23075117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a331c7e4727f03c5cfda974fdfe49b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddefbb8eb765c05817903c760cb6bdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9234c0626eb730da102bc05a25bad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123464eb73ee3f8bdc681f8fa2104bb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a253b8de60e2e1df67f1cf7bfc855f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886ebcf7a70267a61802a4911c028da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e14a0050295f99d10b1a9ee74af54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70b696694461b935208f23683ef206125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550b31abc3a8a2e8267430ecd965f32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5420d80b136f74dc7cf33e2f23190127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd909a4d97bc97b41ee00737c3e2e118128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a82413a66ff6ea4751b491d94ead74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006413d116be7e5f55bfab24c864208130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539b3a21590f76c5c104f050465c992131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e83389994e5a04ea132fe55ba86a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca096033c48634cc49b2f654c8e8d771133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369853d97dd097489af6ab7d3e7b961d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f478301676521683cce838550536dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81cc63aa04d520f5d963e4a011532d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b828889c680c7a9442a3021a7405801137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabeffb57cb870339764aa3a4a1d741138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b07fc0ba4dd42c8fa822ea5b1aafb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c0e292a619b7810d1380c8c5c37d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f05c8d8653fdf62bf2f4505658508141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a661231dfd1b17a75088da0b542ae31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ffdf0a9bf4de580f4e176af1f44f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd6b6203c2b936283a2c2dabcb228a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2bbf6ec63c8fe32ee429e6fa0ccb6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbef30467f34db29d5aeda1a6a1843d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c85362c901f1f4531264a201f9f02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2b675bb2456318f3fef0d7ccfc681148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317d6c5eef33b86ec7024d52d07bc0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790052e3466c2ebfc7ff27eeb30e8f9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1ce91d96f9cc2de4fdaec629cef81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1b43663767fd2fc0f5e88e3e6a365152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e15ef87db615cbf84ce4eea003c0b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e29b3ee85f5e97ee2f314d53ec1afb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7a3dc48fc0abdd17c49fb4f717721155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782842953b7c3008bcd18f644fd6d42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af50ea5d4d8551880ae4ae050bce04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731633b88a6d04243bb2b48e621e49d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d824fca99cc27e5a3d266385b7e1cd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8e6715aa68081a431f893be6583cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8567221ac3f4721378fe1f68c489ba4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a73b0e5ed4b7e6cc7a1ffb80583ac3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62248f5d457de5468308773b271128163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3e9315dd542739b33c25ac38e4c0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d871a00f81ecf979dda9c27d0236b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d92cce8794c993cc8b3e1e6e8a63e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3b563539b60312b69235237deb4ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdd9b222873e5f7fedc28b9bd0160e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465846e46d48bcaaeec922f42a0499e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54628c7bca5a6ed291898edaa24e1d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2ba8fadde76781bea5e76329129ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d2220bfee8bc62c365886ee30217b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03729e6991275ed0591c4f89628a452d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7d4e47cc9a7929f09ac6f5e01e36c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42440162f3bafd153c68ebf1290762175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd06b801c35494279cf9fcee797a898176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221f24383c651869a013b53eee6e473177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02cdecf6ab5c9c87b11b72fffc81b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748e65735aa0479c15cf4db6e7fb420179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778b7a6f16764d34e1a904e1ab4ffbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b95125b80547d462aa2b7a71c537fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159e86682d2ced973607a1d8bf260c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3904f88830099bdd0a029ac8b262a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab770cdf87c33f3776a88595caa7da10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ec7b23d39b8034056a9aa2600b557185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d6aee12148081a8e919ed6a6038d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bcb91a7a6aae64d6c36707e17f3ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34f1233a9854df4af83fff34cc04d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7346d48249d89a19c17da66c2c21ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d969490143c62ce5763e1e1b0f8c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f6524787a9e176e0d929c8734c95f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e5da9adb8f33a5e2fcfee86204f45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620966a34abd75974abac1db0cd5eda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b250a89b85918cc7f22414c7fb80b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc78df6f6a4feecf9f90e3a51f1496195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a55a83a96a6f48f1ab035f680721c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c161aefba8dd3982c0b971d602dc4de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cfed1b192b9b4589cdec0231dfae9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a869943780770d42f9fc416f2feaa4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dbe957dc2ec671fafbe22a3da901b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5c2ffdc6d37b3f982bd4b774efc53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf112b9528af71fb839239774fd7949202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f90027d9b87b20ebff42f48ea2ff8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadd39adcd71654f9006657359d1324204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f52fb5afc5b72bfaaaeafda7ed2d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6883f95cd58feaf43a352ee07ce6d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f6d943dd802b631c985dbc014a5c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff27689adfefcf1abf0a3d100728ea7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81df5bd83b7e9ac8fd608df0ad35f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e095bc0f6728585eefeedb0bdad335210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014b6ea11ce40683ed28c1416cade95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb99226a6b547293b2231b19e4d1904212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c3614f705a478a84e316e29ec7011213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08df5fb529c57ee895be56c9ca0ba2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8242bd58322d4119816950cfd7e2f19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514589f17e19d4ac810095a7adb6f21f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f200519dcfc93b7f734d8c9c15ad6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ae048e1fe2f0c646e4a470e3ea86a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eb9fba633637ab11518508d26a73a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9802aa0c1de4df68a4f8c7b8bab4fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970267bd5038f8d2b5b98df6184c856a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6816f51dc2180c02a863542293569222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad01463d5afafb9df9354fb567c2caa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d1613ab9e9a85e0feedcff14eeb4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163329a5a7aabe44e5e09e252d9fd7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771076ce97e1afefb6eb2be8d8226d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27666c99044ea36458a7dcf5a98f2931227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb5d0fb6538f02bc5315fae27d92c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d39515932dc4eb82f15bcd55a40cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee721f3dbc99005bca1d18d08ce464230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3780a405d03cc70c52f8d59388ec3e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac7ed7c9f0ff24441a4c8c605d921f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be779b77cb18f279f7c5fdfdb26ac7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bffa1d5d96bb68cc681b336c40203234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a9fd0817383767e22517207b2a27f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8855c5561ac7e3c1381819b9cbfe7ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12d40be84ba5a723c29d7492b75781237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d388437b5c7f7f64661bc4dd12f4bde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc37633c79dcd0068fcdbe9c3f505b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fea22fc2680db4720544f1076b30d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd8c1632ccc26a70ca0b08cfb9b021241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e03c8b8d90b8edcdf427dc26947de8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26995e76aa458dc5c3824f55e594e855243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5b738f824549585af056f8e925800244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd732ebc152110f2659d8d363a3ee3cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca0346e317563e324462440bc38e9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e543e3722b33113ac0ee219784eb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c802cae258b0ead188454356184f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f1100f1c791b35777c3ed2f764295249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe673ae9cc7887df1fd8250d28197a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524982b4a7aa0c70849e978842440665251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61931c8d15c5d615f88a0628ab777ea6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e303b7add71b89b53f51443b98b0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e9b5c44811266f7597f4ea97d278b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668fdc31806bab94cf97099b7d4bec8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94999932c4c7dd614f4d5b31ccf2bd4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4d5d386c1c32a911b884b2199e488257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c34fc917ce816f5e1011915d9b00d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a74f5253a3ecb6d9fc4e016659b073259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1464a2d9a30ecce6be6b9ea35b0cd8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cc66ef9cd257bad1f2fa0947c28b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd52e4b9db894fbb0ff4da4a3a90c02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaee9679bc3d4e1bd12d2a70aba9175263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e011b56c6ae0d4a7bac37b1a2b5a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b813f346c8924361399b32268b1da39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66d5b7703f1f0cc0d6d9fd929554c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f625a355a0ac97b50761b9ee60067ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fcd87ec8ae96019896b13eb7f8c69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02149f255d181fa541d60f9bc81422269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd3f9dc5cde476188d8d2112be6ca9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62355988bc6c58757ea70ac1bb076526271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea2f3425f1364d956abcae84eb3cd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140a58aa73584d2e8ec324dd77d9bb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dd7df653237032d936dae9db89193274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742faf1e24251fec4a51c89e5171d83a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff088d63a122cbba53bc3295f8295e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57bc664474f85425b778ffb952b6cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9651bffcd4574cd493213b57c16a1fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca80067a3abe9da16afa3489aae63d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c2cf8c067f7ad9f7a28beddb0ce45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa666b2c67dbeef13cd5737650aedf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821172b8786cec81c78ee43ea785914282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f539d6410bc59e2e9f9c7501a18d06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f1acf412198c43373db6ae0300a87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ed5f0ebcfa389c28a94f891acab7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791e7f6fe6f3992fb7d7f422de73eeb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffec3bf323ebdc0a024821ed028370d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831e6305bc8b5b7df2e13e1c363356c288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cca033df46aa022a867a63068a9a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95bf8a0b845f0877d3c291319afbed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534bd6f00f85fc23494c0109b31734d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c7eec494767e3d29334bf60744b8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468edae6e6e82a9769b0d3e4d68107d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5560c2c2fe260aac695162850ecfde6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f78ca172c7567ab75376f4369ec607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536fa1adf2fd03d4fae0aace7b8b0de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f2270f7ba5d0898c191162d658ecf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1d0156621b3e25f992baf2fa360bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a2a543a84617264309bb0d3dbb93e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035847d967ed5e7f7e3fbdf5da3f9a5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed43fdc3c05f1d6c623957dee2181513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee0f1689357c02b25abfed87c5406914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb75ba22723b40eca8b688f3f529ac115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aad40ef0230106661bd6b368f2044516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7ccd443a9311ae9b88591cdde021417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda5e483daad4f91d31661e6ff23f4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eb4b32ff0ab4b0e00bc6c9d341aed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34661c121b50950234b2faa7c12b523520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062b96e5e274b10b108787ca625b73721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3d7542df9d8128257af5031057d9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb07f3be519349f50e26a9cfc3e3eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcd922211c484ee1d1487bdecfda5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11855391610cf14daae29e19e82ad1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25fbc154ed71a7184c46513de82bea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f04b5638f73d50c4fd9903dd61387227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699344dc81814defefd9ed2dbea04f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7d9f2a446470bcc507356eb18dbdb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cd8c0e65b29d3c4c0102153bc25ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b0e6e2ae8f10b0816f633888c909d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508244bdae7a6105e86fdf418bfcf8b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4500a702e5a5d6cdd7ab76b9515d76233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eddc1a7884de3430212976397d29c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c5cb7f696ae3d42bc598453783a7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7585453d42f919c34714cb3102aef2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997aba0331586d20af597d98a58f85637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99735087ec5fb77cc4c6988a75d2425138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3f2bf33de463a6cad78d582ff922a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f21f60ce2bdfbc00e5ddd411bb0c7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136961c0a33c2c1d1f73239766cec6dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0faa89705e13d284899f9cf61f3d6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f218bc5092e30a6486e96d548693343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab4620e5b2cfa7c2af2068df4cade944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0cac63d61fbb890af38f67c23f22945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5dbcc528a78b15abe32810045bf0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21402038de296763632ea750f86287a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e53ce85354983de96a8f4f20bff4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de6054206436ba67f802e90288156649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4e52258589d5f36fc1d2f1ef5a7d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691393aca1c972b1e2b17286449020351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6bbb5c4dba531f3b14928fa90de3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af996c9095fa963c811664e5cea99453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e68c265da91533c52dc78654db8d1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df92ebfaf9b2deb779b2f5b6b3772055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a141b96cf8313b836750ac5503ec02656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ce046963c606e8a1d6877a704d93157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177b8e273807c1fffe503087d29681d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa0e884f631e357fd3d8753654673059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42183811c3a6cb1de8445bdca0de5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3f252bf22996e363dd082805227c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b178d7e2417dfc242df0600c4571e7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedd98b14066ec086e2d54346eadbc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60755a35ecca2d4205d242a8430123ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bf7ddd904182e45e356d5d26f042a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f82f1f1e871f3562496d9ea26092766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdd4dcf4426ffaf8bdec2ac56f044e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce7978e5a860a71fac2ac5c9115d9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d573825a7d1d22dd1f9985c5742409969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4040f4150b06bade3d12bb5afa8f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01f55916778da21933f6b07666183d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7a32329719a0f76a0ca31f0f2034472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298a4fdfc412657ae749bb4e2f7514d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e005be5040dafd2aed20f2b1d7258e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d99eed9cb8a2847e25f28cbe8c5ed775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809170d95c342a9120d7c110ac65fab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661df6086f0d06137129696dfe48bfa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee630f21bd5f61e7ab8ec54903d17ae278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32852382322944684b41499515ad97179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781cf2037ad9610844578479d06b19d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ca27866125d007060eb148cdf741781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d46e96c63e45f7df65756b7dbf7d4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c30849229ae7e17070ca08e359ce183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d56116d942cfa7087d5529c0e9f1fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae1fa005d061f74cd72cda0a1daa8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55009247030c9ed573c08817d6d6618f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52112a2aee1cba8a1588603479905887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196bfc23d11be13752d8d29a9d4bad288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a423883776d3f20ab3d7ee05dbdb1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98714ce07ce6fb9eb49fb7a871e11a9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4408ed53ad6ea817c8b6aec3366fa391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfae92199aab8fc0af571200e044f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aa8151c1f667f5eef114b550407bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4988d71cc68a839f23f50fee412a5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81715c19507ec74512016c6cb239da995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64245c22c80c93b33b581f03b21410996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4235f198e5da22736625f4c235de8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e14e9a48adadc60c6879fb3b7167d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6456b039790eacdec23e89c8a84d42199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97251de4448206acc1039799cbb09ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb775a644c5bf761a2ffebeb90b9102101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e49f4a68daa76307ed5d20a0d7fbb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16fa1acd0b2f499dd5627cba396081103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7458abfe52f990ab2a1594785a3800f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c32d62d4455aab63ca097bb55d320105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955989f770bc901b39c01528f07c91a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cca54571eaedb8db5871ff271c5a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62a25003efa88b625368550fdbbd63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024f408d535e6fce1163ad26125448d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e2cead59d8ddec34fa1e369662a00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612b68bffc6fdc10241b6d473de8e1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3a14edb386093651cc14a21fa5914112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a035b8805459c5097628599a4aaad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f2cf2500b93602c9438b4fa49ff87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ee6a480e57693962c7a59c56ce399115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aad25dfee5effa7ab26b170f3f225e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a08c34779c7bc445cbcc7e49b9b523117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910835aa164e7c9f4928a4f087a341c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ed20bccf036e8f039c53b44354c4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13446e69ccf63594e05fdf57ece055120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a191f8db96932dfe4794ad836ef7f53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd076ea10bf55305826c61997286c5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd69d699f993f78641153adbae7d56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6536f2085a11275a0fd9692453c481e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab132cde839fffff808f096dfefb9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d55c7b6bc0519c96522c6efb31ac8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79d07bcb27a16c20068e2651eae8ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef77c192f7a609c27a7b0d0a0aaefd4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834c6c801fff5d2d8cff9b2a024d2bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2c44d7acbb9d702fc416e4aaf5b10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ffee6e0ed5273ab3d29f4fd46a362131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a42ab9881f093cb878ddb7f017a150132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d8fae5b104fb61690c641fbdd815a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65553613f5b6c72e0c7b46f15a7ae355134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52769f58672690b48de1b0a7a717374135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b13e099e43c5caa6b40dc7b3a2bf51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871282ab9758bbfa65b9953afdfab74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bb34cc26713224c43808a0cdfdd1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb23fea2f9244cd32900c87d0cc809139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e431ed92a78666ae6ffb9907af2659140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70032877eb1b976a9f21c29ab0404e73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39cfd9faead30824240d354bbd5239142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b354a5840a95e605bc934c1334bc22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2589ebd05e66354762f09327ca2df4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8fd9428b42633a20304afcbffeee0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a369eb1564a529276361df88075c16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5f0ec8fa9a30f696c8fe31f8b6bdc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a16c4c5746f52faf08378b32ba7be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e75b93438e299d35b907956eec498149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343c0d4b01b9fd6e87156e83770c56d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014927a1c6542aa92e790acd8de0c09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68781ea964e1df68d69784c5360e490152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97601301f33999c099ffb537df80b691153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65cbd5c911bf52bc24ac80b083149f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fe13d11acefbbfa6e35e08da30979155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9b0916e224584febf51a05db8bfca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fee4b5faff0eea794d12be761f912157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725be8bc5833c6df0bef30586a0095a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecbf29dfdc2b3100c213a33a0026b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91171fe7bdb566f08071607c79a03234160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c5fd89f91b2ec66520387f91dfc64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c27c6dd9d26883d965c002b8ddc8b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0c45b783f5dc7ca8101f0b4aaaeca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b61089ec38917e6ceaebcb36b45f1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04114139b80631260c53e66975fc5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02da0695223fe894ba76f3c7c213a5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b49f7668b95140c413b9637eade1c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5d93e140ae2acd7078d198b39809d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a737ea6f8a5e4f3b235158dbe313763169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a467fad83660d3a7b0630a40b8ba726170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714d352ca3ec7bcfd377e317e0ffb65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdd8051235e27e104eaea3bad1b6cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76594c5b46a30422e4618f1e03d6664173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46869cd71ba5aabc741153973423f0f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd42ae872d572b184d683aaeded1809175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83ca003bc14aa4fe1cb41039b02285176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda4232dd0c20e8ae6b45e3f745cf4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b262beca009e6abc2ffc16c2c569c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bac563e03cb0c5df7d549b2d81a8a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22b254131f8bbbd0864bb40a5e8b0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aa835444308d0aa1f85f31e4db59b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caf8cb63675e7781bd797728949e66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48f7935b9bcf3e4455eff684c2a88d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2506bf0e2ad34b81e815073807c53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cb32e8a0bde8b1b7920ba43c3ac5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a956aa576e06847cc60cc5303d9be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff427772ca0d2ed1c8fb02ec3aaeb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5b62be49744370fa3f166d5264fb4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6382193a7b164a43c9b890cdc0a5536189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddff16b8e65ea1aa73a6561bd15f4f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d74e7a88319e08de550a03c55155d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4e6130df9af4fe42b6063f6db6c6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668316303a305af0008b7a8555260297193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a47c8df4103f450d3c1b9e8429dca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f15b5e2771cb66bc878155cd17c6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1281fcd30f5fef79b2533626babf8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cda48f788672cc3b6be68f999ff432197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b7bac7a5281199b3431eb618d3568198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c86a27641a4a32402403b47edd585199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1dce24faf2cd55393e0796c57b87c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb869c24289ca39ce9d4c49510d133c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f655f78b38cc9b4743d0ebab27b18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c2b2fbccc823382cf8bfb256af208203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94f38454dc648e0814516eb119ad28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f87adc7d500198b11ceec247a56353205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca2a1cdc60182939f47c4a673c354e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d29e4f3ea530ca4ecd4bc436904c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87a1be203b985a4e04f8b946310e6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5947700e0e8533b347a7e9db662dfe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00a2f16020b748e66ab2a09067938e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524b0430b9bbc6b571f5c68ed4cff78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aad10292536a507d9b48646f805cf6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca8c125f21b524e5ec4d05235b0e8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bea23bd3782fe17da99f088798647214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb81245b65f376103cbf7342a9b50e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8ca755186dafc817a5fa4e16c4089216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dddddd55ea201f972db95eb0b52c05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e48579ad75f72c45bfe68fa78bc61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee3beb0ffde89166101bace7dfc5e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d5ea22f43315e7db751b3de21e7bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901c1234400c5e938c4ecdcb5672cc1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416fa0a93feda0a4e389c0f79563c5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab1f31fa0ef303b7a8ae3a26359150223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c98658174477a01b2961c0ad85fc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d205366140aef14447db991b2b3e5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd8aa21f304671e093e6d1501c811e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02d491b7d81b4a331c987238145e5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b297b369b11d47b08a01594dda438c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c01409b727afaf7903acbec5df72f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106d9d8295b1e944bf9e9aa2c0135bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ffbdd5c585833896bce1ce96eae53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf6729138d314757847bab2aa3ac6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed169158c6a70990f90a4c858e3f5f12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bf194bb155612b91cb4fa7881b9c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55893c986a6088b9943a49e6d64c455235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412933b7f606e130ad433d9b9b5fc7d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bbd97af5d10b3e0c21fb5cf1f2675237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09582d14f909395f23f7c1017a1ac69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b481e3f7a1c2c5f9263b9042c2869239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159ea04b56a9ab8b28364dc51984c60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592b03321219edf220fe886ac277cd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daf93843772838c611a9e646b7dc65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd5e489a676f16c7a8f8414cb09ffc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c2906374b7751410ac1487d6ad923244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ec2587dbe29e78f7dc9264063929b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d446d91d2edcf3bff25f92ed28a88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0a8412081231e961bda8c8e7013b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec651bd58aa04100271bd8896386523248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc7b6e953315e26c0f2405053262be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175950a4813e876339247ce6ced916dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979c04867de17320540e2ba8a994a19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2073f8edd8be9cc229141146d9f75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c1383c6b45e4f46640049fbfd66b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24c9a87b4aaaed9d8cd501322b0cde254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1500c657d07f6e001609d5fca54b11a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40bd1aeb579905d42732603722dc61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878a533fc0896f17a44f97f0e6496eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3ecdf836494f719de0660c96ee4b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0ac626bed6c447e449cf8f07bf1cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e448e9ba9115f8b1b730fa3dbc2870260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3c53491b3c99ac539beaa702a40be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e61a0debc3de9109e2df7c48ce7228262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d609f9ff082f979e86dd32debdea64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d5c44a26f54f336dc75583bf8a2b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb45a63c72fb2b49851ee74e2186a91265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249c0b1ec82afa074863251d687d7bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5b21e03c905beb70516a83568b74c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25df7747959707587258219fd9ee53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e11a39c3c7e504fb64e4d3b245d44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ccee46792372fd62c0d46fe058118270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea32063d6c5f0684b2451e55cd02595271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68342de8e606a124c2214b79d3f7b57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ae53d8538f96d793e619853149585273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38fedd5e48209a777999afbfbce29d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2624fd213e0184e39a52b22a8b04620275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23710fe52ffe6ee04ef50820935eebbe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8970d23fca5a6b6a3511e50bcc96c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28e9db8655d61834748ef5dc84c629278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe21e0f469d37dd71afe1896bc967a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405720cf489c6f0f9916a8e0e36ce3ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1d10ff0a3cc982ba06c572b8d2e3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd655ef773f60e4f80c9bbb11335fb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec01a73b5dfba2792f89c0c2ed83bb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d5b15d203655ef65fa3a5be41ffaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096de9ed456df2b20a15d73452286f47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691d45507bcd5295da80bd84b17f397286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c0e3fafaf4f9596858ceae888ed08287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847638f2174d54a712949e4b6b5abce288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>