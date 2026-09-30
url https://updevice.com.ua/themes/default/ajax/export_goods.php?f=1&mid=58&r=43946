--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bdd65305bdabd1074b5ee8e8bc8321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0fb945704cdff7a6d60826fd5c7442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a65aad2c3c0b1c5a8f12b60eba21ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7c74955f4b9d1e1de6cc696af727d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846e0a841e6237bcc471b90c6527eb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17203eead5a7de295fc048712b9c836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547d3e0d3e045f29b4dd50c29ec8d507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9a69f95d0affdf48c982cbffeb8478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8850dab52d8e5c24a2fb39c85f21e129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3b27b75716ea0da780d73a40c69c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6225fca5eb023e79c278cb308c9afb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662e48a208bfe624a90faa5e07b7e2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358aaa9f3aafdcabce30f131ff6ed0c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc288103b6712a5019816f840277477314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf30ce10616e8a3df0aaf7e49d55b3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789a3e357352980186df0fbb7889d8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0a2e90f25b00668e0595edda9b00117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103786f09ef5f27c463bcf70a18378918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269f4df556e3f1a4f0d6970278d3c6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdaff8d7c069deee9d0041299ca24c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbc94b8a0508d6c6363669e61479a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2276892c2330eaf42a9028b7ab7819d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c541e02277d5b96973168b6a540cac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0844ede0f9e77cb7382c514fd69f4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69659e6f799023bb6c91dd1bd3a8d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93183e068ceb0967963a3c6fd59075d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cd854501d0217160afc62dd8419a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7862d5abdbeffa528ce03f3b104b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2cb3d5ceb8a34482bdbdf322ceb3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b96ce1a0bb8bd2f4cbdcb985de2d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a5a4fb5f864ec163705173ffb405d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa47fdc0dbf3869829d25cb5cc4d18632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0d2e9c1ef45467f752bd990a507ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b9764298ba12065aed702312698f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1c807615e8576085f278589b71ae535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b95d0a97fa7c41f72f3b11ba7cdde36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880366c4b8bad8885439293e70e7437737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203710679177daa1afb765d03a6c51338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6ad32d1a3004cf388422bc44ebd9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836adca5b6c666c66dff16ac6c2a4b7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05bbef060c429bc0eb2549812af7a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95882c267947a5a89dc15ffb4443ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e82479202ad60870eb2369d454daeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d9b7e654c5c41d9603d73c0d0c3eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a34fd6de183789ec6f9d9c98669cb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b37d83bd898d8b63acb5340a3a11c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826058d1c2aedd881636cfe5df0a308447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948edf13735a9c5b5fd3b2aa8fbc53948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f884d6e16d152850b287bcbc00338449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9304653ca816a12f8d8092d590efa550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5072c79a0ff2f4555e3226259dcb0e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfebb892df43a1342a79d6d6f9651f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8724670b7763bf040dbee50d3871a0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d48014bafda9b2f8d3db80a0e4430554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb81364403f345d2f96505f21b29a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2fcb793f3d21ed45202df5f33fa4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55096ca5b25b0d3ec1202e97aa427557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1616727b2b022a0ee0e28fe8d264158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8682807c06c29101723f50f3019b6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d24f6a9fcfd4c97faae045fb2740e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46176b4a678f97617258e34bfd27fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0552745d56eed29ab1ad70b0bb1126962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d04e528b5e7293cd85464200588ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738eecd0e1faaca0dd4ccfa6ba27af164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0832a510ba0363c9dab114f9f018965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d8330d094fe45fc607939eb0e2a3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08d9f3b0896beaa1a37812a4ef122667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72860bf03515885ac73743a4a9d857ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df9a5faa573ec6702d93da5206509e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200f7234515c7486428202361d9940270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb724b8ee6e2a2b7a8d6aa598b5dfdbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40eb16732560b57efca7114eee5871172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36b5d46c8f5098c2ca40967ff9619773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf83ce64c5fe737ad759551712df1e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3e3bb82c017e8f1ccf1c393efda8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a52475ee5d651bbc4ba0dabe0ee67576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4a8571eae7afd39de3dae933bc0a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439e128d368fa751b2ca251dd3ba31078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38fc71da5a711159942572d74c702179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebec6b874f78e49c984f1d6066115a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb40ef0c11b7836a2290772a57898c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee2583ee6c10899964cf04c5c6130282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bace70101c465a1ba533b74774515183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfe7881f13b6bc1e1755ae7b3dd46784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a0735e3cd068c223cfe684a72e45885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf218508e27e2ea4731a45b73960a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8a04ff871bbd7b96804bea7022a6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b1cec9385063b03e9ef8d1914c1d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85daf58566fc4e116dcc66d395c3eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d209c3862e1ef22013ef7328e9aefe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc23dcf5c86ebc6520630443801e2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fb9dc80b0e3f86b130b4c980364e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc86451fc083300d495e8a6ff8f761293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81250ee28378a48ee77fe615dab11b7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18b4b891d31fb4b6098b92c6e66b3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ea6987a3c1cdbe4417e8408a0e12396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34efde1876ad69b2af1c7730b6735f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b0d44d57093f62375d11e9d79aa2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8217f568cd77d579097265e05d398d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34282a9317ebdca0ef844e6f818d87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693477872425fd2dbace158c9bf28dc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a325995deca2ee297d122104ecfd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cac45ad4b04c6927f57972679e40cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b973e0303e464fc9428b8a8163b69f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796a2fcf0d7c936ef6850d50db690bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ebb4be2fbb65f42873aee74b22638106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42bfd013dcae3c736e4d566e22fb30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e19f3965fc724f7fdce03c7715ee2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2318245910516c720fbec913485d66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e88faf278c283632b174f47d814ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7281439edafa36c91d4b416a40fbc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73467cedf2112906ccfa4569903122112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc1da3fb8f2d6f7b70803bb3a08491113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2e5023bb1d8b3c2984b29513bcd55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c6dd1a0ccf5fb190c01cf897d0cb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43ab88505a6e902ae4b90b50ad1d05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc51ed2706fe90c1b118fa91de65a02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1015f42c346ffbb1b55a98f6ae6e18b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97974055c4e02fc924a07ab2b631a7a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828173842902be5fb05b85e5d6ae57bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0371d63f3f6d77356373ac913ccbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41471733f5c6ccdff43ba19e9fea97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7993736bf7e8017613c41fa3abeba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ac2112d1584c87bbdba38f9d5917d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb93092d4e384f73f43851865de9421125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974723fb62c26ba6ccc71fecb4bc25fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d8c4e296ac73e7e67035287408579127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9aad74c27e31e6d6e02477a1b92ad8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38607ff223887f4fea14e652786e6832129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992e563b5ecda3f70e62ebc464df875130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e16c0dac461ea6051339c9509ad40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cf63c00c2b910ab77c9988f2cb4df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e95b5aef3c18246bafd03a396db77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b772b1392dd83684641e2d24fed87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64d46d5d23f5469cf9836dcab92221135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d080c008f1ad5bfc13a0154da21906136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50026dcac28b19a7e49eb2c107f23e64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62cff3c9172dcdc9eaffb8779a43a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43eff144568008893a01c34c724d637139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3fc031647d3ae9aeed9a90314e6bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b082be8cd142555a459b3325728b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97912dd99b6bd90fcd5f29958241b98a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b66e4d09f6fb636a46c4eba58ac12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f7a5b23904329f7bdb424aa1e3736144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e2462544c3f175007e300edef6fff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a324c4c6d4f3eeeeaf5323f0462667b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7a34fd6e6341237bcc4a627f3a724147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750b7cb40f37028024eb1ddc91731e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556c460bf09d02a101a0a11684d5edb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d096596e8fe6919cee7c4f675d37aa0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f117aff22367468bc94fdae6dc314151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3af9955269f61efac9dba8d6f6ba1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a3234a183650132d1ea10bdfca40b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08284361c33f033eba013b545d1d61e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cd07265792ab20d7987ef4d737839155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e87603442c66f043fdc8f0dea91aef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6be418845bc9e3d5557d31357318f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40b7f95c881a88f35fdf5631529e77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d8e280d0fafd9552e3971a77243ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847060a8b14452e010bf13033a561d5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fff6043c0f8d1e5e532f768215be49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abca3bcd0d14387c3179e619c4ec53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099841049a3d1ed07e48cc522e3ca35a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f82a4761bf8b73b566ad01f2b96b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83a685ade71b322cdcfe434a54fe8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91142029fe4c26e7ac3732297fe7c2a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062444c2af8de205f47a6de6f450a755167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87a45888cc4a5fadde209a7e1df1ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd3863f4c01edb7035ae7b69b0943e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2c086474ec71627e568bd5a189ba5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9ad204b81f6b90e87d0a2aa04172d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429efdb3bdb4068cd6f11e2c43c0e74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa7952055a7483ea859399f04923b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a9f96af3c43d9478ff14d39218df4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca44607425ab9665d638936896ec09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddd68f342082b2758912e47fde801e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4846872c03ca4454476978e57a68dd9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ffad12dca69f87a11a8465dd4a97c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2daf59fd3bc72cf0279fa14de4d9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3ceb10e7febf73787929327413536180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96b6fe1e165256ed81aa3648971ea2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124c8b239f3a6255ff258328c5010f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70ab3cdd331cee2a8523f8de2a180f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ee45b76e2748de8c15b1209336a84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c10f3404fc051c3fe85bf636bf1dff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c9e416c671fd9a6a411e7f5370657186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b533ca14b6a232263485251bf2842e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e26741f730e0e69722c405b4c4c7d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e29c23edcfb7e4fcdf4d28c50dc5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f1ff83ee056311b9631513561a355190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5302d684235408c41103b49e1878312191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8c2751df9aa0cb45f61375bd9e4ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79858622443e455b3995ee717b8e530193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813730c75478813e28ef0f51dceb3fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad88765b7d5d474fbfa929520a025e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a88ee98911ba57bde38a508ce0c88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414b6ca9bd1d98239251bc3bad45ae6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa79704347b38fb9bb080a649be86b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103d43e47bae49c5f11147b44721217199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544f0dc78870758b5be405e95a9b1a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340990859ce3b907dd88437ca192bbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df1cab25666cea086572a259b134bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813c876f5c49809af7fb9c596dc6f49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b24a9896467ba9c85bf5b0cb6bfcf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caed9dab5e776e9f646b540dc04ddc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5e502effe8db7a18021fb59d98e29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b07af57c12ee9c9c4f6e9c4ee3a0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d7321997ca30a70812effa242a65f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523372c3c4faa353f498a7c88a47ae01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75646f05df5b46ad8c398d3dd2546eb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18bdac7d2bda88d8a97da2eec226b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f514bbaae58e1fea0c31a68dcbca75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934abe95475ffbf7f5d7ca651d0a351f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32878a37e1c7d47b6c48688f02065fd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda3f1a0a835fd01402f3b550b64978215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dd638db8bdb4b3f3e70b242c6bd95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab144225f3c732f47e7112837ff816217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6938655b044a6342c28497b2cabc839218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22d6a909b7740be6c5e35d045eb501219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff54cc095cc58b455259602b393881220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfea1f13d266ca08f762749493f5e40221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb47cc15afc4ea49bf6592a6d9e77a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6824d9e73cab194fe237ce56cf92be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94ccd4ef2cd67d5d9ebb6aa7b17b61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4246694b223dd11db5bceb39dab419225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ade31a92a7b99a187ed752ae3467fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee5cfeca5765cf99542a7ab98ec3c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7623578ebfc8b4244d4b545d9640b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9288e203e03fb17a950b0e13185cf7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861409bf7a61a32fc1be329d8f7d8078230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca3866595b45227838d3bcc5472910231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb6e40f5bc4b3137e896c6164f78c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d2b880a9146790f10f0d03f602190233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c14f288b567e4da7822be107e9c07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8c57ed400db773e50eed83984fe34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c21be067d2e5c33f515bfab07e2ceb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96635c1ac5b2529d1ac2151b4bdbd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9c1b986cb6c239bb9ace17075cc77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08167c8d2a7856b9560ea26fa968378239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cf3bad49d1f4dbd056c6dce970fa8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f16d26ce84bbfc5fe5176ceb2f36b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b847bc5d903673600468b2e99423913242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc67f5d9a556f1ec31ddf49f8712b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1122caf648c7dce7b7ffec1eabdfe69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e409f642842b3fb30186e0f6b9b32d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbbb3ebbbba59ba0b2d0f75604a38f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54eca6f81a0f291b11bcfc5a95dfb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3bee0095d1ccb40afd9912019ed0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618fa5f1586989ccd5e8406cd0a3b19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a24582acdea7127f32f5e69333bddc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a4237e600e5c2a556815e8fcf1795251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48a8c96d0b0cea1c88c5d4bd10e5df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b138742513b37d4a97436709f4eb51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94581d9c1b18f5f6a5bbdc668426522254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b435eb99af374c88178c706374c81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b51afe79767969d644f1dbb9135851256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e91c81d543c6ae6508011516e53b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724fd7ab37bb1787e94bba397100d7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9190e1dee85b43364fd7dd0cdeea43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21996e69b4c414977cca0ec47cc69c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadc4735e6169c0955402d708a1c6a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce79636e7b52b760dbf604da755d37c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbbf219bb0a781eaa9227a9f8debac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f7fcb79cb2a5e14d2ff06792a8188264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7e59a9e15f585fae9255bf5a739d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5388be1b5561f9dc187ef6eff00aad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c833cccb8b7704b1d4287cad8f2f54a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7a35ab6102395812e3bcbed703842268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a0e71815b7a12927a40498011eada269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab60e4317646ad369c52b1a0ca2771c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986a36d288dbbc86206cae7be425564271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad501a6fc4d57072659f86219e7ef72b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5466c269e6799509ecf0892d7a78668273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cf2d22aeb53e63b49d1c55c277f94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50d740e9a36f0bc895723c6f002893275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33482de7d3172ddc3b654efe152d12c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752d2fd018a0f7508d44fe26db1959c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72ffd261330f29a6f4a975bc55fff7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba814b0375d8bf9b4f9a88f8b49e5199279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b2109cbd11472d4f66b81bdcd235e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605133be72a60cb7a4dbc3b3fcc82d24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c609e540da77699b86cb414d95523a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e541cd4880d4858114a5682f4ba6a96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb25bb7abbe828153f52942e77402c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6c47f4454ad9d1f47a22755f506a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4319f3b09609f47779d18375b001fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc1e846b063add153fd195ee9e9c9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db6b629e7edd6e887d18dc69fac94c288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130149a6a40f5db38d7a3304a4cd1ba71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab1190e40cbf01d4eddef3d90ea30e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235f770ee1166af606796002c13316d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefa13800adfbac3212cd5be9065aea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288d12db83b60cb395b5fb9e876931a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0ccefaa75d893fac147293aeeb1f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b9b87294133a7839576ea41fccf237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e60b21d7670c11e0e851c95cfcb438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab860c39292bc7489ed05006e666aee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2baef7e995e8e2c2a4580168b9f2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153c30c6aaea3605b9039090a49b8f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239d0681480539e4615d08d3c83317d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52716ff6bbcabafedc078974df18a4fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1919df0f5725706074bfa37132bae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9683dddb0210323b699e54a7a55e6c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83109d46ecafa22d7c4ba909ab78385516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0c2b4b40706abacc46fa904e0047b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbee9640c896dd2bdf49346a113e6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9442288a42165eec18637a58a56ff4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefb5e3ca5a3117fe5190cb8091016720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9651c46bdbeaf367da0e52b8a2b08421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b950310b68a102d0725848b7eba2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38776633fd7cf36b8f1067dd28d729623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad624907df583ffb3c7a72d1e0f2557c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a0409a985f7bd088b80cf2a4c316425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23e062a48cc9e54c1bb5d78464801326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31fa4bc745af7ec2b525ac79a69beb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56b403dad9fda4e550f714eec5d37128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599b06a66c96ac76d2816f2cae12daa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a089e4afca1c19f803320251fdd515830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5822cefe7cde59b91cd90e674964c3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc07d36f54edbcb498d76ad733a1a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed4869889d4e9a32121a642aa5b23133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d86b331ec81652797062426ddf4aa134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685e517cdf08287697625db0df938e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8fcc940a50bd2c2a3aff74a1688eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6d4563b4e7490a290d5892fab343037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62aab5d8bbb658ce71783075aa5dc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e5842185f21381247a4f2d0d7aa8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ff374a724196b06d5c6f4ebcd3d8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb83ec7380f982288af7ca5c266604e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ca1d0bece2476caf21053db932a5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6e3fab2387e1c0099da82856ba09743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e51725c131ef9dd626f3f98e51f39c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b58eccca337d8eb204cabd24f4e55c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7a07b72522983e6411ddb006ff4e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf817e42d58d80156a65bd556e803e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36670ba221373b264f4ab839485742d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d2b8e97fde9bc5f57169b1e0b2e9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0891296bdc236783428b1bceac2346650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4ca982fd97d7b1a126b8ac62824d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb9b0d805d9901965462b712c89d6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e54a75d1965b29a455bb6ff986f7e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f6bf1f581380af1b61cbb98c9063654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed90d6104128781c70bc007712a3cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd2a8e83c8cb33c9fbde04dc04282056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b628a89fcf5db8da69562b54620d19957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12f1582a838e4e411cd77722323c9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c13ffeac15c01d08472212d206a5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86567df863086056b9e6a17b65097c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d27e5939d2690e47e64abcf29b197e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ef3930cfe6d058458a5a90d50658562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a235a2f9f53576fed36c7927e7adfc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce54c10bd32f2c6fedbdf7e1ee7f7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3f2a674a525d88fece69c0a3508db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060be4f716d9e3613439b4a3401db06666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f12a87b1ae3a3d7d546eafeddd76967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8670b07a5fc31187a7d78ce52e214d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523836ddbbd9825a80c7bcf415f6a3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd945b92d72f275c2e8ac8d6b37fdc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3f25cbaef1832c4dc130b576e940771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401aecba25507b8d712e985d1e0048372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4d785ebb0085f63343b1e13e368bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b22307d59d302a5e0003b58576e92c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e20264f282e68bf11f07a1c32755f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8ef07a71cacf061fda328bcd23a1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75cccec21eb5a30ee2e92fa2d64c3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4a0158d54bc5dadd624bdadcb6e7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deff145e01e9c3accc9e4c91311f30879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3d7a60e6a1e6b93262721999088f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ba5c28e800c315624678c7e2f65fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9e5ac24dfbaeea248ef9078380f1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0382773a3fbbb56baa6f29457ce42583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2394f6dccb6aa8be2e082bcf49ab984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2cfc40015066bf3754d7e5224d13985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bbb8d2f2180e5afe7b2dfab9df1cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09a89e964b002e1c27e41cb21dad9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d9cd282ec10e54e26aee2be99974088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78a399da8759fd155b2aab2c2da5ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23fec93eecf696c19858253461d8ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679a599907b0595f4104375ee18af2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76734c850f40e8b9cb3b91bf1cbb8d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5573e5832f773793bdc37dfbc564d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769a903318b52176e0ffd2b5beb379694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb25106b45a2307812e879137a6b9ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1da116346720293f3c6d1e61b0885396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c263046248980b241a73bd0ce714f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2a8ad3c462f383ad6cf520a98632698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184f5d6e01f62dce787105ffe09e89999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41be578159486a8ca40e1e2f950b562100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c19f383789f5f2834dcd3c8eab7d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01059c95d6f0336c3d22d0cedcc15e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb27a3da7887cff46228139b08738d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00513447eb1bf9fa8b5072822decf4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d9de3582e8a2177e5298b3cfd3751105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d35ad735c798a8ac1e694d4d9c78dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68ba23dd5fb31d17343241e5824f40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d1932c3c75b7bc78c7e4c23322189108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae0005d11c2d0b138b7e373832ea15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77489d197c7e2a5530bfe3e4ee934289110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dff46b0e2a2f34f3c5afd6b613a4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb431eea1953cee8e99369116d026335112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fe89c66959e1ca3cf17f8b26c7765113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7382b923a06600e21e8b1ccffc0262114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343724ba853a21fad2f83ee8f8f83db6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524fc1111b4fab7a8b31f447e66395b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24aea81078a042d011f514a48872db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38294ff4c5b01360cd92a6f98dc742f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00053ca326d3e8aac826647f95d0a786119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278655cdd5a44f26161bbab8d5f53065120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04743d082cf538085f359c2d8eeb5408121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d663a21171355e72b4500e3aafa0c0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577310b48ff65424e2fa1467acf2602b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977686ef140f25387195fd50610315a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602df1629e2508f1264ff7a84803ef2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689ee361aba1693c083e840d3b47ee8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba68d794e688302b96b0d984f9b48f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70aeb20ddfb1840c696b0e9fb47fdc1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b95217366964810ba511f4619b309129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3512cccbb957f5b356cb492588e0e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b0cc66bc4059eb6cddbfc72c5ea11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1bb50a83b8e32f3b8ea2eec427e34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173982c92b006dc1d94bdb79a792440133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158145f2d5951daffb5c8145a7602613134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63910bcc0e069fd35dadd9ed1a1b9fad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46791ffe769280d7f7d84e8668860983136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d79661c90f7ce07c5fe7e81bac809137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473cca2db38cd014465e4b1ff31eefd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c28e1c84ae62e0a93100d12ec33b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bacee9429076e1b5248fe40b996b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92df1ced7718a5e901992d881bc1ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a2c89a990bb74c4839c1e53a759ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a1e15076094928eb4bc1e31ae9823143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d33d8fdc43a1c85a44d16a39a716c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6f4fdd3bc6aa8aabd35f6c18f4a56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f194408bb6c8876c940a3dd6c6321ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77a11df281807c195e185cc4753451147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995efcfcacee5817d4cad6412b9f695c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4249d1adfd60c3e9178222a0393d298149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5742c9f761619b4b787be0692f6920f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ffa290c8ead3025489a9791531ccc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c207520f65e99c5f8113a071bd592b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba625f00dddda5712cded7d5a6f099153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4005c614a72b8622369c5f7e57214154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae84bcb85ccd310710a59208caba96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb59afacfe7a3f444c086a5c51ea08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1716855a56baced39bb6866a84e38fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666875194cdfe6e99773fc810ce76aa2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5616f98c3a52d6c51981098278e94f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303f2d644da17277925e6eb02db2242160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f62ee4edf6fd4bf40f826621ea64de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8208974fc5943177ba531cd44799f34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0d6f6f36f2ae97885ec8794a2da0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a001653829563d1d743adc1b151911164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1f0cbf8397be159da94743df6bf3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5163a3ad30e73c67980bdf24ab9a2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563860c28ed5e59bfb98808aa9561d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a1f5533fe56c5c0b33f4ba064a8c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19201e27c9a41d8af9887f9aa91b5566169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654055932cd4cf04f4a1eee2145faae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146f575343172e815f80af8e0a24a9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fe13e314f05431dce91ce7cc00ef8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540b44b9d3b8d34662ce87972c1b308173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeaacb622ae2f929c7035b0436e5440174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9ee3c48c24676c700c1cd0f854988175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedfe0ebcf58727190d5b0998ec7600176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f53cd907da3472314580c257d0d7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da5b0a33f98102faa591fdb88b2cd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b589d07d6db7a6d2c188e9ad4b3907f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563bf547ebc7568d6971457635a2108180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b69fa7cef7cb662052426089c79e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c175459a02a021b93593ef64a3ec63f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59607ef112e4156a468ff68a91a1ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ffe94d35df06fe43a1506ab5770b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956f96c2b6f74031467dd01f5bc950c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0f3cf11e1c7511158181b6fb98844186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacf5fc21e32106ae30f649bcc55ace187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0b71d9a036ec5afaf248656e57eda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da601716898cc9f248dfc5e8b63feb3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def6d14e28f75e7ddcf2ffe7725a444190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce717107aa75b9ad9d3c86c574725e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ea8725b77b880246aa94d08b6faee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c8bc82150937a5ae69755555b26dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647595cc527cb1db8575e50b7487253c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ff8d0f83af6b18c2b8d969a66fe6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c017300f7d17372bd0ee7d5b11b21d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd2e558abb4d8f6ff2edd627c1b0fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5742da1f06397bb62fbd7fb8aa3ef6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb6b745ee465cf4280df295338c249199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914678dd4e99c6623215362e2b3f272f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544ce4ae2d074d517febe072f014a19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db83f925497cfaa98224de8bc68c48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c3fbe56b41f4880f7072d1277477a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b1f06c1caf2f5f67b30f81a3bfd55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e3710892fd57b89e968f0c926c298205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1458f1dc8a05af305b387eee79a48b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdd40cc48c72c063712ca92529370a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ebeef1cd69a8a3f2da6414206f70b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c051a4ca0a74f9a38b50868699918b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80688bbac80b912bd99bcae601332932210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688a95e2a26c3e766bdb8cabcbbca17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806becb774cbcbb01c05a908bdf60f9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306ee87e7774fdb09a232c1da98377f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c662e2500eb87d869e892cb1e38adb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edea287ec5079d23f1d05a14f3d215215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca3ca5ecf52eed14424998f469e281216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80d9af90a03df6808e53a9c678c989217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52238ab714304456df936ff9347cfb36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4bb404f55ee4b0183263447b390a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae45d62da3d38af91a9104f967daf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb710a2aea1704a060b14502f5cd847221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d10be1ae2331a145ebd5b87bb617ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d76382c29c99420fcdbd1c80565a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca55174c6ea16c2c0cd41a08765b79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549585ed6ed592352bed874fce28bdf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f93237cb776d850298f516802be826226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2d24472904ef3c0a840e5a39d1231227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81169c06a80f5078b3368071d22431ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f4a2848a08600f1a4501111ae1769229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059880562fc8f54fbf317d1f7d6b4cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff285b135e85d29e89c7bc99814eb5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c2f0dce451ca0cdcf0738502c6253232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55003afd56b77f7f0f17b4dcab42a9ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e5496e158167101624d6fe017e013234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6887c04ed65f12f7bc12cebe948f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92e5238d896bd33597498e8a3c1f56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505ba52b5fa03786ace4bf5fca82d1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f43089d0485908fa84af533a5ca33c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcd5ec506fc610ef6a208f7b67386b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b82a31ca69aa7e659fc9785a94cdb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ea163daaa7c458bd5e3951e5b6146241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51ca67427d12fc41965e4107e2c408242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a522d9cab98a9349b49520c54bc02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc39585328b858ee06e4e74cea891f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bd1e37c653f14adda95580fb70bd9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847a9fc431217c174d5ff8e49abf4d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c5f0354d6132de7b1eb6611f90dc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe4fa749735f43d484be2abdcff859248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd980facbe3f200cc9d2b8c7cd359493249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e472ef16f6a5f0fb5ce88c2a1aa7b7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f975644f28674e8c3f2eb192b1f8d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd584fa85d47fd3a3007c9ae50a125252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0256c60399d97af3b67e3e64c4c9c4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dd063a418d77be04441c8f7624428254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f583e84fc6a385b940ca5f52bf0f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1825cf357fa4a823dc689f5738c4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6bea6be9d473746d3807dc1d02138257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5960e6fbdf25d422e8b52956f39d90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21af89fe092962c1ad9d47e880ff61259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a574cdf6cef546d77ea560c5ba635c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc519cb3db11831fc34cac911425cc8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f43b4289d869304ce5e4de162519e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4138b97827aea03cc7336f1c8eeeec2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07dc63d9c8db51c008e66ababd5af8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a360f416738ea595ec7ab76968f2a07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea03cc4ad8cdc54b42685bec05d9cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a39e7ca96221d68915af0c0db6930267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1423391865d16a2d004f9425ba3893268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830f9e1b1aa314aee4dabe4ae2a9b83269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224fafc8e6bab80d9c40b1ee96adba8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b463de20460231ea49529224030265271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3f66cdccc3f58a0c4cd44ab47d562272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bcbaed07077be3617e0ec240e0067273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd14c21d5a9f2b27c46d4a3de0f0449274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748be18d1d9d93bcf39b9e2db584bd99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82364f444d51bf2097addb4956aca8f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c790c9212baaa09cdddd3a5f4d114277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4229b914e10cb71dc1fb28a95453c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fed76ac86c1d0f448f2204e12e799279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24bb64ad03aa462d6122df14f78948280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629444227a8c0841a68a2b72d79b98f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492123d1f0e2f4a68bcf8f75dc7aaba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddd31d53a24e57ae4c77561c2d69f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236745e969bf503d9d5858f854b3653a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a11b2752e4b99ece564af665fda88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e0be0ecfefb748e277bcd0469954b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f826b83f5c956e258c95db5c047c09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d4f6b6abc72550589e6c35ede3359288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>