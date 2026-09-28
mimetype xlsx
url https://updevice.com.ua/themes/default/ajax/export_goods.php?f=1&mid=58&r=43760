--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f143ab64299b98ed17c6346ad554e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52a8891f1d9e69d6997e2bc77584d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc47b70093996d1a4f9b2338b7100f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2104eb51187b7d7a9ed23f9ee2e534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c8f8e3fe0bb701079899af68ef1fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d00ec7e1bc41753495259bafa5bb856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ca6a8e9a6ae0ab7a52d32c02ce2337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242163494b24b7328804361924073238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b48a75540a19d29216a2bf754a8d5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac735d6fa375110f9a09049e1797cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197dc319f55df87cf789088c32f3ccd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5df1f9a5adb686906dcc6da56436412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b842965eebd6ce13b881a62f4841e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fe4a3c3971d1436205be5905aef0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fad7c4aad7364b705b8fcaa9330f5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d436feb83c43d7538ba40e56750de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c08669f6706539dbcf06cfe80abe717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885d6717abb873a6305cbd3b4c3deb918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2c1677ea639f86e055c9b2df6f8f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff16af35133cbc17251e0fbae72d4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef7a990fa1b331bd8e73f43a08a7c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471df86d7b0d67c3af58d36281fbd9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adaacef97207e5ce04bafddd56d09123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d180d11cd65e923b595ab91930ff024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a30ace24745fc2346b145a599640925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f409834f95ec79c62cab425f57f5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf10c5a2bf97b8aa1ba54b28750e7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9d47925d0a841041e06108ddbd1c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722fa6814ce643ca51367a214a1aabf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0506ab6c6342d99a182f1e6e3b26eca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8637908ce4d250ff64edb60f6d77031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9ee780b9db31cdfa736e715b64add32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca504012dd9f781d93dfe77ee76e5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d4754ce897bfde44051a37f6853e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19ade9effb1672274adebe2c2ec8c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7e948525597310f0a09ba4898afdb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6916601307deab08c5b1b72ef98b3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebebae80652b3605c96d25227a93ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86988ab24f9fa735fdf2254f77ca7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ede54f6c141f1478c7baf6f47d0e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2974b9a954c1d81ff5d4bd4ac615541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf113b1585344b25772f7a8c914852d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0055663ab98d24d407cc6c56c492ee643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2d875a097a9f61ddf220695160cb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2287e4cb841e5205eca7a041b6acc945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf043d4022fe2cca06908a588927aac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0628be8cb15a2f539b4a4009477fe9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5314195e47bfce2a79cf315b7b46fc248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52706ed8f78d17be9e4e0b6ee0ddc07949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0affb5d780525cbfd5d90c4370e2b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530adcd72b4fe06836f165a1b80b93551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff6602b4d4ed6e098a895f98c9b9a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba24f40d2d1349b8dff43e2f2bf009253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff228db3dbc0ff9b6d0058529b0ae0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e5fef84c0a430f74cb11f3c5d679055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8da1dc99af14be3e34ef5c1ce3a0b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866beb71100e08e9a7c74ec4f4ee9e2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c02963205928df045d8a0db950195258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48c1db1f8f4d3d52fd9a08c42bf55359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360be5bb77b67b7027b62fb505909aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042fbb9dcc78698c4479a09c7629fcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116682191a1de536a5b1bb1ba15418562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f254a743278d1e0574a17b875afde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef40a22f330fe8d5d019cc8b160493264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f73e1824e4cbd7c9983452994cb04b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654f29d129a6f698d572b07925e698866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8769f8cdcf94f70c52211ae1331800967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3525d2facf17c3e1f377991d814c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92a0ba262da421e23492ab38a0936669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2a360ae42b4cac41eeb3db54eccb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb227dca1ad133f6848a99398e2b011271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9863533f1742d102c7a549e3a62f04872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea8834eb08329e73108d2497d84d4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2421a885b6bb3b594928ac214e55cce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba202d9baa1c264c9d5ad51b57bc0d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ecf78de8f56d892506a7f0b08353176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dab95b674d7d591fc157dbef60db6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94721fe3509be81eac6a49cd94854dbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72bed57ae0847aa15a1e09cb99620f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e90dd42f53ef41c85d60034f05496980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ced68c6ab3817c1e4fd8426bf30d3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bf036de5ecc38e74bfda62325e55582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9368eb385b2d200b4bf0f0ac0357c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf6d21d643a8c193c8ff2c998c5fb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965620566a58b1bb71473e9f5c3b9ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452ed496422dc19b5e6ffbb23b6be1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d1328ed5a4678b1174400192016cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a29c2d5be4ee6b9d4a0933feb714f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd82ea417bbf6e9a814c7dd13ca188a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d2508a12ba228e1a2f6a520f051bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55e331d5c5ad15570ef5b52fa25b7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8088372a021420bb7f6f60df3f921e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477f8e3843dca795cc83836604396ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc941c8add81308d5e64176307bbcf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b5809443db7a7c66bf9b64734021c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6902447b9a74bac1370cce484f5533296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37528422c000b3683b118ad15e01840c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cbaa04eb27015d70f4b5a54d0644898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aebffd6a2731e343369bc38da2be599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd37e4c2d5219e971d49819da324c86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ee2dc2b635602b8262efb30d0eec5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf00e6b7e2afbdc2bdbef22f857c294102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450e7523b002b0ae4fe7d8254b818d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8d17a0b05809d9a66a99d8e887864104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12852a45fe0f03425fee55b74623220105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93417345b521ea47bd38ad6f6119a8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4c891cadc61cef7fa12ffd806557b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39032b95a1bfa8891c9e204a839191108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d907b4e47732052901bc270a59e3324109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf3a513a570e9e1aeb3a45906d23da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e8440ca7c0ec8f9dada18e535a469111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae43494be9bf50c12305385bb049c59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eca9bc727b4de0005d6bf6cf59ea5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8155bf29452961cbf6a0a341a31e09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856193dcba8264e5d353d5af43d8961b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32de652b613b4edf59ff2f01e3f77bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f5929cdd899ccc558398420e86252117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07108aedb866ee8ab8c7f740c1f77262118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8a8a295c521ac9e8a0fe29e6556f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6dee339f805289f3166ff430a3d63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a84223c7ab2c80081504e5c251506d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cad7f86718fb65119760aadd845951122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fc1da138e59eceb5d7fb370deda42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11720ad31018be39b32364d3fb5544e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a6223cc4cb2182220c6c860503a7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143dacf253ce25f16ae2e4a6972c375126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4713e7f23edc849b0372f067e9083d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fa54798f0712b7e0d14dda7069331128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462797b7aa924938ced3f92b5ed6ca3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985bf89de889205f45f111d0bbad68b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b228148279204a8ec3f58ecff882d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c48e46a2ecee59de70eb8112f60d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e0f039ff892f08abf2e4807afaabc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7891fc577a6483cfe4bc926f2cf7a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413861ddf1a67bc48848c63e0ded76c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085a9089979bf30e0fe48c940716726136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb05bc0015fcf4bd81ee60d3ae31c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e00199e379b057e5ee5c425378e2d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07993f817c7b25e3ddac82c9043ff4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe03ec8f8b6a99f4a24e3406b5971f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54d89938fb3e17acf6232b556987dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e0d2ffd046a0685e2994f325dc63a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d0c1105fe7956b1de74ab84578639143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f6bef9d866a9d1856f464fab2328a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c003b3a5dd742d87337e8b3e8df8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32126f3745dc43f0f8f9088f0d431e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6d6260a170e6697f85ab4ec0d4568147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9a3b3068aad6bba7b879858a88619148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa509b24045aeb444e94eb0e8956917149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf6ed15be2de670097e80742894e0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5e49fb1800791fbd31c8d85a6367a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d4dbc7dac563abfbd96f9d1b27cc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9df7056222a08b47885a5f43a7893153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725bf7a30bd83319b9d0b10ddca2a10154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07b4f3d827750f573ed4c10cc04cea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b1af9c3cc85844a7e363e3b426f80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3a349cfbbf8654352132b49361011157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9c981d3c8ab68ceb8f3df0cc45de4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4157ed2c2a5d5b7b2baa9dcd707793e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c5ff0e4cbbd84b8d36506f6be042b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a01294f2c001e5fdbac6ef81554854161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9009c27860c8f97fcf3a8ec3ab916c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099471c19fc649a071dbefe9ccef7ec9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3abfac6927bbad8d49791e1a56165164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78f2e55729a0b4b1edf5a08b7e4256165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d58727f3b565e17b7c261243646957166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8456a3bb0fb893e762021201a84e2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d83fd64913e679d95b942b490fc92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5eef9d7305cc183420a98e683cba2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be335c7ff9b589b74ce4d140b9d1c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceab5712a969fdedf2bc7a704b49455171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375ebae1026f40285c136b04d2cdc74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae346846c2e7e369c6a1a4d788d6a7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2706619120b0eb15380475d3536316174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82106c20b957be24318b2da0ca5ca67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1649fc49ca155540ea1fdcc5577e1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fda5078adc7855a1ef4d5f8f06ef8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c097a8cd773f5aa104f1d920c5904e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb631e16cfc2aacef3607c5819803cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48a2f7254109967043b88a14ce8d7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794ca51d181eaffc46ee7a7660b40c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e044755ef676586d632fcdad022d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b181364786f2f2a9debf2ddad6eac5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1119d5a9a0dc4a0c7a701bb6d802f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8d54c129f4168a7eb338068dc7401185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af0f6946e3b731048c32424f94c2f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfb67734629932482cc0e2459023da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2dbb5871d6cec91864d34c2f2314d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da619e52786636669f07cc6fb0f5b4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29555b6ebbdcbd7c620ec8ecf8dd8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ee39107a4ec8a876594ee3f0197f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd75ec282c2f89b38ab53c9dfdf4d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6bd442df647638af24aa075c2d24b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82aec708e2ddd19639869f5923b12b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf02e7a46c3a70c624311ec3f33483195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf73b8257b126325d2508fd820c7355196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0244fbf6803e6a4d373c369d951097197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6158f00798f51a65e4da0f6f4a3d241198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178e998fc4703dfbed4efacdb844457199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8467bb99a133215859e40fe3cc408200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8b3723be1bbdc012184b98ebcb5c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328690b3724df80c3ef2221b38f255a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aeb62b8c42e3a153805420492fce0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a4732f525e388a78b5e113eb286bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd56fb460178de9d45f5b880127003e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e21029ed4d69765edce6df840e1ca3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e5bda69980cd3bfdc26d3e53be8f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0b5876b90694058c38a86cacc172f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa798dcf37f87f169c6863774076bf6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54833077ed14d54e5a3d27cef268b994210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825b5de291f25369dc1bf8d5f3c344b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444b3a2606d0b31e454481825d8a2ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9a6e624623aacc8617e0fb6d0e80b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9804b2349a4e2817105e6810a8caeb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619c50cda58b06716792bf031f34168215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652616cb8e17d6407619f91a6557ee5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840341a643ff437292cc01a147b2e61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15669a72514817c00f821e47b6faf7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516ca8959ffd4fc68f3b148667959d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f409b15e12262addb0108b1a0bcba78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78cef1e4055e522a650197d1a0126e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875cab883627ae2937a2342fe6a9cae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353e43f58fe8c4cd7f2fd844776de53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95422809e0898d2821057e96640de523224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5ad91fdfcede223e0cae583b6388d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc9a72649efb8493e38eb0264055d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1023922ab6808a6a6cc521c6d8339227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36975366457816958fed3757e40a07228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead22fb5d77782041db5d38fa435f395229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b9890288c401eec4e253c40470e62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334cf29d408aaf104048c615dea9382231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8481ba5394731f97ae93a2d7160d200232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643b4a6123fbd5afc08e22cfabec947233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdb27d0dece0b5cff5d32ad54ad896234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87941b1ca0faa360bfae9d631f338522235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb298426d45c73041612e6c0421f30f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7628fc3762dc31bb85247e597eb98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c15e303884d3a9ab8da6ff414cad4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933615cff0241116d4c42965385e3ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1d172e8144b97c6aca4bb14d8e58e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ae54673208e6cda5ef6a3545e7780241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b6ba3472facb6d4e670c11486a090242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310383b8983fb04fdbf6009b1dd33e1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac44b028f3bdae6ac2d9ef669ed9b08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedafd24ddac4c857a52c96d13ac7d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2fbc0493eab205877a28c8f724fd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27559ca5eed4aa65e99b454a84e0cf3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47834e4cb5e1ceb22c3980d0fd9fa4df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a235f792db33c3e996cc8ff5fdd46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c9ad62328e44a8c663837f2349d9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f143977832def9bcb1ce2bc383e1452251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fe1c23d8adab18fdb917429c923bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb27e1910c9281bd61e309901d3a81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eb9ccc0e69c41f7a18d27dd02a0d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300059127e0c16ee87c41e5ebb3cb7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e06e7f934c67a785aa4ba5ea741741256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0c35069372fa0dd8b79073c835b0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077a922b77e02764c3bc19fb54c766e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f73750dc608202e7eb1ebaafaeba02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd95510f2e850da06dc86d617a4c1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6091ff63b54a7fdaba5b962061bd5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66634fe320e9d132b65f3b39c0b72015262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bbe9b44087f9ac1e454c0673664cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324613aacb3ad7f56206c2b0978ea81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754a2873916b9b034181a7b65cbecc4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a11e363b1cf0581a251db6ac212de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efd356854a1189aaf94fd817d40a76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4740871670d24e7e66cd0fd2bec64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20703efa7e4fa5605460ce34d1c52e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c2076747d8eae916bab89fa363dfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b246455d3f7e28a1a32e452673245b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c5ae9b760a074f419dd81ceeed867272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d1055159d28fc0f461b2682897d85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5554768d89c64e15641b65b3ea76ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a8e238cf735c624b383c1ba1abf0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a841d6c2526c356deccaae48160aa6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5897a69a181cc751bd47dda51bd392277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ad40438cbb989d7749d6487cc90e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfe4d10e34afea7e9748fe89e21b27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baad09e7231a3c1f95f018959775004280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230100e20576ce1f8978f0dde26be65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d1af1821950f407a5932cc33371d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbc9c02726ccf39e84f169e493aac1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794c0566964a0c9e04668642fd52bb8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d523598a1f58ca54382de82c9b5cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fccb4a1b065aa165b328ea0f8e49dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73821fed531fb56b98b44932f62c390b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0bda2f5fda1c7e18653ccc18d468e288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c4e6918b8e253c1152027354acc5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40445433be3b5ce3f0797590193de92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f6fe55558fc962c5eacda468132603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c304cca068bb985be2e9ad54411ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe4f1ed056a712fa8cf149ddd451f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dba8d5d3052cfb100bcff8303b42a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc98bdf7b9400aa9400a9be38d62777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2206a2929ca9dc846e8f029c7d0a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be959ccba5b8680d84b8051fda5e6faf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5182897a889e39f5ea5b63195e85f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3fcd2d615277900920d368c7bc36011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5120945d38359f4cb57ad70e8672a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6b04705843f1397cdd715a5ebe13b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69701e4868008898207ed9256b74799f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea87cac27edba0df992ef37128711c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228170139eb042fcc2ec7fe220a279e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e414441f3b00f091751544fabdd5c8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3325b198386024d8f816dcda2d9dca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6f4a767c3f09cf37e7cd7d93a629519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28f000c5fa2b1592951b2d91227bf720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e104da668ad43d3d3fd3e449ab654221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d01edcee6e04d07fcd78de517f6bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52067fc8e8277ae6d0c5c3b5c26c0b4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3687b0bdcf0680a35fd929579a1ddd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881052fa521fbd0c20b13374f064be4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61b2ef4f6a1fbed936f9c102df1ff326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a0ee579c119da490563f406ef46ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9213704d9588751ebd0ebac25e4edd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b23cbd9adf66ce732219da9d977ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e047abb374c258bceee74636ec07d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a9909da0d31bf39d223e31fd51e4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0f1237ff95e19a27690597a545db532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e8db3f556436e1aec17761289a9b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49733294585ece8fd2eb1a9277806234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4800482099b32c685f88ff7309822035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a361b318ece6e4669843aa7f60c28aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019cfbcb3a9ab701a5a8bcc34405d7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de804c4ad33e24dcda8ba39b7a5932d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237b0291458f5ea98f57f6d0a00fe1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea4019654f327c1503810a8c073a1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f505a69b1f20dac5ed46fe2ba15656b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a718c303d2c2d93c3114d03b771f80142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915c51127d3d22d013f707872b780ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750057c9a814dc8e18c0602fcefa4ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bcd63bc4fd6f14e3a4cddcf990b0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efdac2d456a1b1eb28905469c9962746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028a81304478a34ce72290425bbea0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dcf5b45b8ec59c974989bbe03f6cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253a3d36a4089b5110962b7dddebdc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26748147a79d35d6aa234be6bd9aed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292ad55bf45cf1f27fec581b00df6a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b03530cd9c1117affdf85c2a8fef652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ee3240d9acbc5f9d0d0406035fd5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ed064436f57ac6bb900074e82668754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80350bffe4273e21ccc4785812dafd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f4824306ba7183425d8b28d2cc95256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1799cd0d318a6635ea3ebd0d70859557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276d74ed864b2e214513fb0fab00e1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f47676c7dd6d08f124902b66c041259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c52c8a0172fbc2dba2382af8a721060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a3542f15b040765799df726675fde61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e78920bd6d763bd8e8b1b03c9134b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6178b8bf9c33cefebfc04828c2d6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd84a58cb36061600cdf524a944dcbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf823ede7347beb133325cddc3df0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2078f372bd14f46022dd9930aeea466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194b206361270b59da28908f81f521767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6f1f416bad8aa765c955454bd410868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e8d0322a9e4b0f1fbb377acaa58cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdb863004c78ce3608eee3b2ba64d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a081a9215bf3b4fca5e07c93f49a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb85616c6b9cfec8b7d1b08852e640b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b9247cf548d15b3044b169731de5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372fb058aa8b7db79495d98e646ff9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b532762a5c6bffc109a798fb8395575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965c3133307f7847d8c43637e18192176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8318512ae0fdb6ae683751c1d60202477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f38327649013161401431c0f844e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f3089be7c35c639a14d3059317cbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0f458eccbfe2a4f63fe45183c932880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a39cae5f017a45db818c1f22f2e7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9db73a15c40fd14b2c468a1cef31d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bb0b904461dcc1c99deb896a5fd9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190fd2ab0252ea113f905d3dd4be75584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ed9c2eecda7d5a19f0eaec5dfd6f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c5d5217e59fdb2fad517786ef7bdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02862cc36279e043f4b81c85e735d72c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596832143e9ef43c8c9108a7f119a0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc69a686dd2d45018bc592b06351f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a6f96d96bee710206120008a6346e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7ee1c42ae3613646ecf4baa98352b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6dda59ccd8da5cc7758c697632c5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5163d703d4bcc404835cf6acda18d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617413787e11f77cb0dd46996ac9426b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bc120f2d8c1bd5298636eacf2c5f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64756d09c609bf2074a0b45a58692b9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026e183ac4eca1ba77dd1cc3d4d05c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5ab15523198a62936ca36a74d22af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9ca8488411fdb049a27452787601b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922e4c88d32b0ebed75775af35d79d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb39e0565f9b56dd8c5f2d80ada7b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56c857108fe017996b36dc3ceb594c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc5ef6f0677663e2822e79cef9e35d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e70b4235bb8c58a0666fe678505ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e253171617cc090ddbe858f18ea9b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996341b5895ce1154ac3642256f4d8dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a701c8b81e195287c795c39a385d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3c6aef65f541bec335f6206dcc27a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1966052daaf65b925a34838556294109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03a5eb11430a8c856e9e5cd499f3ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b868d17b222a3e7e0603cc8b6d515111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468d35ca99c18261216f834522cb703112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1026cd381f25fd1ddafa82cdc9994113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523ce8f13bd08fd212c479ee35ad41c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54601bb4a15400b88534836b72d53102115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92597d7eadd463d6da52c4aa2267e9af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267cc450fa6a95f1bd79dd443314b1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289c6120e5d3905f2e1443a33bbb963118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dff71f1a3d2f548bc885e584921c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66d8a5de24b33779831dec59b28bd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49ed0b013a8cc75cc4a1a4d14299cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cb7e26cdcf6bd7362a6a374996fce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad459f81a231f627d4d6fd18a2d6f3a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c6f19143edfe45e2129bc88e8dcdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1978bc87d1be9c64f177183eeaa80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24c7477f27e48da756d2c382620fa2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956abe94d84cbaa78353be2fc300b0ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818139dc86b0c7026be15c3d9686f44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a6beb1a4203da181eef23aa160350129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b651c54ddd5c08cffe02a1fe20cf298130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92002950ec0cd5eecf69810f804f6606131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1d58b157c16f667a00c526a2be8bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9f93ac5317fdf2fe8c844d87e1db8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006d48b73a944da38f19a8e0718acd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea667d60da81bc933d942ba2555050135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb73c9bd8bbf3bc7026eec58274a4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621b3c155cdceafc1c5f77969dcddcf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f4105a4aa309b9d85f43082b46549138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121df10606340be4c0e39490824c06e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e7758710c9c6df3972b683ae8fd82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ae339d07a43191284aa8b3722527f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5155fbbeeeeb15247e7040143b9309a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe0a8d9c4f580a027b11f4b35027ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088066eb55f7071634ab2eb33301301144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17399190fc1e0a02646d2f51628f811145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd5d34f579bc1db5e8f8ae335df185146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a6c34c7e7c7ce4a74916407d60ef9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7185523a8bd52588e24cafcd5acaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56bfb88f0903284c4c8ebe7b7a19f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d641c2ab758b60449594843288bb8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a35ced2bbfef5037d9a013f2aed957151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149f476d85e5862da465d080124b1bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a708b9402a09e6ab6628e3a257c08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47e547fb216e681be1e08c726cfa70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08d50a62e3a659bbd5e469f4d7f91f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a11ec3f0e4ad611d771354bf55114156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d02f0e8c68bb4a6fa2c09c116cec4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb160845ecf4ce062738ca005a8df1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa378f5e891084691b186ca8dd20fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d8e880cad8ee23cc99726668a2b21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13255fe2b707a33aa1e50aa0375bd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a9a692901e0d962285b797ce846a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bd6b2d75f75d5ed49a9438b96d92a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63248351b899b150fd805b95a0e729e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76df573a1378934b6c83788418e8990165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f418a985db80e15295f65db88d1637166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25866358e0bb4dcb68f8b58f10992c93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0582ca05f37c18fcc9ae2990c8a34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8967edfc3ee08f4072e6423fe5891a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df03b00dc624b765891de449e4c138170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979337431a371820904b69cdd6a6cc9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538b2fab8da71381028600255613cd1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544de0f5bbcd7b6ecbf1046c892bc93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f90c03298bd37810fbae0ecae73ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22bfa1637c3379e3911bf0ed97db9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156022a9922349a1e8de296f7c29e78c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0076c53025ab16bb7f59debe66d369177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42b6170ea062649388cf005e35f656178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200fb3bde660d9c64d14fba66bebba8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90bf581d095d77024e361f31d9e310180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e96e8ef0b5ea27c626b6a62805cdfd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4998be01f5f01cea53831e2652b9f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068eae09c256528f4a8c18dda738163183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38eaa363de0edf6c55140235a1dd9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bed984122925ac065ae959b858b465185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083193359126ce2a113d2d625c7c2be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b7c86582b817c96799d1676d8a80f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18f919f28eb70b80cc769b00047900188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d887f045e06ce376779f1fc74d9f610189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a172719d1984e2b9519948ed9fbb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59547c4894404f848c8cdef3ac56b8fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446b9793220b79f0eacf4026a4a1408192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425093222e84e601891e33d5bfea80b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04790501570124e0d60791ee3619a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0165817a8e4b7271c7040e4289cf6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1782c0bb38a1bd525a30ff2cbe5f98a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6319d42016d23c6fcdf6f5b5ddef2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3ac671713755abf54db01fa6475e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d9ea0e952c2679114d8e9db4acf03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef3656ab00176315129b6a29f38894200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16420399e13c8eb5f547b91ee8cc2019201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb48199213f348b0bd54060f25bada202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b17ad6d7834bc6288d567c95c949df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f64dee34bd90c31bd12b1d6bd43896204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e93c77544cd58454a3ef1eea8c4c1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726d218d18af351743099821284c2d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d340bbeaae5a832a8715245471afe5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f87fd5209bd7e0e552dc69a352ebf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e493afa0de5101a8ea1ffa8c4a9cb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e92f06224f58b0462325340c69e39d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9497b7df90e68583459acad6f5d3f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7d7a6c97c4ca6882804b7c406e718212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a51d1a30c3b1320a6697ce399e8d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7f9879c9bf7f483331a91ee641782214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2bda40c50c3df6c03fb4ab0e1f22b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1aec0a7df00f8b639067f68e42082216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3317f4cd1e6bf7d595a970b16249551217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddeb12c8c3d6ecd5d0eeac7b332636218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a2b13a01c980e9ead7300eb6a8523219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff3ff4915d647f075a4d5b0ba3e7f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43960c319d2d8e17407496dc1e301836221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e5467a471e2f35d76c83871de444e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d726df44a1f39a57393b1b20c1c4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954e57dbe27092e0a85d39ecdb62211224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c493ff957b99a751c6f7903cbab65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb1e526a975d0fa2461526696b3e65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853820252a75542b732b2b252704084227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c5469f9b1657e8741fe83cb80a5c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac66112df62e9e55096f857042c314a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9fdf2416ae383420d8aeb50c9b63c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af4adf389cea79004efc4eb2c21c7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b33aaf52d8426bacfdf131a043b9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af897af1985ab8cfa949a80135aeeef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1de663e82b29ad6af99a156267485234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca29aa714b2fb20e0112cc2679dd958235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56a8b67637d1664b6d0914e23216fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ff62bef7486e2ad622113597af1b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4ef4fe424e23ce8febbd9814ee624238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714dfceace2ea71ce5ec03fc46f765f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbd6e61b1e5f3c62e112f37df1d95d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f56a848d1d658a3d0ab810a40f3ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57a8e16d8dc8c0aa7ebf878033e558242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce5e7425d39338429722d2c0aded63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779261b866f4f6a270d9832a4f04209244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b0a7768cc847621b095725d5b75e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0106b7bfa8aab6b036a860f365b0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7d38eeef5a3f3bbf877bf84d45366247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf6103979ee21740d7e2eb8c3487eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552665881f47d2495cea19a8412d675249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1b50f585b9b546509586a8f93da2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34958b77aca872ecc018dddfe5f2c5e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7a2a997f98999b1fdfe570281dc2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c44a59d13f72f50678efeacdd0809253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a233da182143549e56927005ad2778254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3813b59b10380121e7d77026514086255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9a5222a5ca3faa53107a1bb48c977256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41729d82c5f6ce7af59d1242f54b22b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be2a4a8485430e068ad508be415247258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887950c8ce445b32507b524baf0cfed3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257085844dc7ab9a11dbc16aac3b0cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73612b1a25dd8cdafa44e3b8ec789a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f3495ab43e0e29a147784a02297cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19192308e50e1c2b3ed46b9011e63ae9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d60c2d0d32a6d4014ba5c6c395cced264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e702f50ee079c58ca514360c862ac6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a275b7fceac97725e89247d2cbe8d83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0787ad692f14fce0b9bb5a0cefb82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677783294575d856931170d14b85a26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d338c7b172daca22ff405344982868269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36dac215b9c84bccfe3d60ff2f1ade270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8bec1cf8ad6574fdc21a7a21389a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb043e862de9306109e02c6538158ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0aad8927cd41f84595684c0a6bbf6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6585afe4405874c22d9dfd83044438274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10489f5a56f3baba54c3909fdbe10488275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04625e5a339dc5f00d0b33b5a4674909276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0223a954ad51ddeb7d1c5c51422ffb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238a8d43c67566b75729ed97130479c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce135e5e10b84e04ba674394e9b571279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebe3b6e50302db6d02ce157840a09a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e156e4408988d90526ac655b05a354b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cbe2115997babb64531eb68ba8ec6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d0b69a29dbe36af434020652ab6db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9ea035eb17f6a9988e7f15433b377284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb5b503ef4f992cfe1471db61c6ca3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e67279e9abf03419ab406c6f00294286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6c5c8ce656a9f2d0844e85643277f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbd79f7a7c473c5b0d35294a41d90a288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>