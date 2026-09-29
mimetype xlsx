--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04174acc47e3c26532e2fd9b3488e3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106a0b96761c614fd8dc9918ed4e44f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de613b91d01b873ca22518bad27bf2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f33f5f1f2cd4ab6b6b387a0cfb02a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf159cdc2c57425822dbfbad5677a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66a82577bd08a9e77577032665ca386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b11b5beefb8c5571a56f8c49720077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9bfdfd140b6045ea651dd0062fa838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce70c02d2b1736b12ff50b64c26daa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce44136664ed07f15e7ca77aec5b7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016c432dbb71175fc2a62148451ac3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b51f777ac791df26aac6b80884b63812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f71a557d0aa24ef13c7b7d94407b8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81917c324454a7911fd0f618f69cbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c834e497f94dfdcca98c75e3adf7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0367f75372fe588cfb488bc950aa8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc81ad4cda11ca85776fb6a2a1b238b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22f05bfb6b3997545726f7a40f9b2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7c88546cc73c56e2c4510e2c7dc9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e48687277c3913bc6a107b408098520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e385625d7876ae56bf213cddf2f36ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dc1a43ad6d7522f40166e8d7b475722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72ef074270f0467253534884c016a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8be6f8269790e73bd4e5585138ded24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b295331019094c98925e13b0bb20225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27566127b3fe2c4a9baa923867cddf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a760e6eb32ae719c60ce4742c56e8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591df752cd95b28750cd99565b4eff8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2d2df384427d1e95ca8cb93b17daa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac2e81eb641a63fd6063eb3c2e1f7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041e481d4a350aa8e70910c8457835631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde71222267dc547794a4cc0fee91db732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7fc71d33ed929f30f527a89aa71fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9e62b0e0d43a7f302bc6f599c9da534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a0cf570b98b130c29f7106160fb1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491ee6c740dcad6f3463d87a2290d7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b290bd97aeb6ba500de9e11199b61b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dc955005764fddeb0541cc9884b9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94ea7e1661e27986363d19b261132c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323be27490772478c04e20cf9971c95e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470196abc0901b47f968cda64123f7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f5372a2f7830d7a42870523b88de442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dc84b17aefc62d4ea0413d26112c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef737f7749e4a85412cac77d18620444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaea0919882737ef0923fda451aafe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163db8ab66d01364b1974c88db5ad0c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61dc49c4645055209a147df58e241e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aba248fc0c645b99e3090b98b9728648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f76f8434a76efa366cb518550e7ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce7278556832cef053db65a364dd5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5927a57338503f5d38db6ed73710dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a68ce144eee0f0e7e253c6aaa2293152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d17402a831289822aad43409f9f63153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011224b3dac2a3957183d0b243226a5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca09bdd1ba733a307704c270981d0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50909f1e0fb60d4c834b3e6ed9c259f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47da7886fbb4a6546a505fe804ee07857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e11335c2ed9ca69a15fccd1a3928558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff9eb9d4108642d13eaf723b95a30859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb9ff52e403e5066d245a570d0819e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cc385f23283b6b6f001b263ae615b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d679b1033c4174a4760cd88d9288af962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2f9729cdb57f84306faa37d59af0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7e4727f64916fd26e6fbca1ade04264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02add74c9dcc9ad17f2d52387fccfd7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3193807f3b4c0f1583631f4954d0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec781a92fd51d3c567a78f6f58ff7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a874ed4814ddb5131655adf7243d8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808748fd73971142a004f559cf0b5c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96296f4e3db316e6eb5f464b4527098f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e2244e2bf28b5642d56fdd6fc673f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc08ced4e44581c6c6cb72f78af596b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7707102471a3634430ab37f595cf073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04a811644d3d66b11ce16cc4c4b86774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6d06f5f2b620f083c976e128946f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8522ba3349f148a95640882cee20b4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d455d9841a138535ac4cd2464547277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ed65a2c86520dd70a57670f03b1c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdba920d4d763453d814e521cc9adf679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71930fd28233f69845f0380b3879489b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1891bec2ded55a4434edd112f17d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc452d746b654343c6c797f3cf576682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddaf44cdede7fd9907a3288927f63983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d12f18bcf3daa4620d4215d10364f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d76e90fccf492bcc200c5f220d79685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0527535da8e2f61427f49342fb5335f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd497f58e294c236724533740bacd2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a04418b1fe02eccc38b19cd4d470f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776960824862b03aa2e58624b6cfbfb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb181b5cf6cecb26d6720d7d5e0a8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94624afdf248e62bee969ea1d11db091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142871861089d2ab7ca219fbb584c5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a759b5e2813a521b77474d3c56d20d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b578cfc6db7630f60f58c01be93c4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c496251e09011c0ff96d27abb8912695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef72f558eb590cc799a34f0d820154f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cda34b68c6cc95f3c8f78b5e35ecdb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e257dbaa9f515a7a3e73ecc5897263498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f8dcceb14eed090375f295820fa7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02529905eeb610ff6caa94fe5c7e1596100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422fd932424dbaa82d15664917dac59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aacadae1dbf56382e9a42dbdf4489102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8c4cd1c478bfa3e888b7f05f24612103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca833a1409206ad3f2487eeaaa129a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ccc11931c80ab1528b549bbd6743e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcef80a4f0d43f81c78d48b9eb926d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c23997c54c12533a7761c1ca20207107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdfcceca67bea82458014d963d5252108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9993c485473f48677f8b3e7bc4412109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caead02eb5fb5d6f9d5a42d04a7136f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c12b9da6f5d49e4a927061d6cef22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16acb8cc429859f50e53e613c6b72a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b287dc3f5b1c1000b865566aac264f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f6447b24c620f7f37699cb79a4ef8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af24f7f0a888ddb616a6c67c49d645115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de32e0d94538fb721f648eafa0f196116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4821b10f6e219cbe3549cf5b59da4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0490caeab68cf7a5c53d80999a72c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c525e976d24af1b1ca7f1e4b0e1ecf0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933636fc6e7e9301ec8c19a02a0020a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25e564e7066c8ca1d0e440e768c9ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eacdd01a1e1f61e43090d364ef3a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d637fcad26a1a0af1dff499e4fe25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dc3f3378e851605cfb82c3e2ac161124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5c3f634f5286fe6f3728235bc0ee6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c59ffb71fa25f53c2780fbd41e5e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef486bc86484e7bf78e32d4db9ea506127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6212aa2b3dfdcd8c77b71fa3ccd1b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aac807173e2fc17cb348e39b2baa62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7a54598af2c2761e880c0f96ad66f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e98d5135190b9032efdcd82ece858131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3473e0115ca08ad69822cee0d4b9244132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69cfe4540936465732415083072245133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2023e4ef7f5750861dcb106786424c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872a0af6c646e7925ed2db259a1dac2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480884115ff783985d9ce53bd09bc4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd50c433ad25496674ec6ce8df6a46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291121333734b8178f55d7cc32e54bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda8c7b0eebcf18dfb2ab55dffffd14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb293eaf35bbfd87232092a740f2c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c3d753755d17066b434f85fb81132141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70938d00ed8af8592d79217ea06382142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf9d52dea2ef8cd03818a717540758143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0da62b2ad496dbab90a0570255f09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e9bfb73b0fb154bd72d7fc6b6c7af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e367feb75a18f871a926120e644375146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ff195568f996f908e1f8d26276076147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7862049c7aabeeef0a51d53fc11fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f20ef19c15577c2f94608eef10c01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c22b14d98843e0ae12379c0f1ff399150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a35282dc7ccd11b845590563559062151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a539f47ffacab221377930b4d07c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cecce9186aba297dae321378f91ddf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0bb490b5d0b8d6c290f32befc979d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd480d31f2744da1333cb258090fb385155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a68315a775d3b63878279375d0b534156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a68962c3e982175cb32ab47818640157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de48b3c32b457ebd4bb32433b7c2a5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca753a2bb2b57c94997d64aab01772c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81265c86062206d0da781b9b1b1848e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b671fa2ccad5444e954d98909dfa4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a36b4ee57349b4bbd09488610731d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1689503457f6ce03ef9d780e2f90516163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14789c03ff63ab27ed2bf3010e3d202164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693b23af431bd2b26c9fb0f61eae112165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b4883d99834d11ca9d806d9915d2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3823129feefab2e4f729c32138d02a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431973c3a670f7942365b1fbbf3033d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244419ba690c4c3f4f25cf879f74246169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a61ecd94638bf57f9106dbd866d08c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef9df7d92d5966bfecdca98bd9f4bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d611e005e39f42c8037daf708707d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3f118bf49b0db9f8c2e5335cd2642173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d3cbebe7326094578fc0c5f2df2b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0640c57ed5ca6ec891b000775dcee8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673c98faf338b4d656b7a1f198b354a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49d0627ac7e8301b4f4c463e207cac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058674e7b6afd31421ec98146a6db386178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2364a97321a149e084bb96d463d14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5834c7b5f7d67f482a98914d910dcdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840396cf7ac198186087fdedf97c030c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0131898e5147d13f4292aa59e198e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8862ad3163dbe4e72d2ca2261b13c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb79a310bf53d385cb727050a2402cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feca9d44a68851c136246e46fe4f06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78f3b31970589525938d8e27c1e1b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790175908f12f1ec5607c69ac515188d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922949c26fc9576f31589c94fb5ecabe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb9c49e4d89739863340d4bc97bbeb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466bf91030255e1e79968b0ecd32336190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb1362a16167f5e20952e1f13122ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02d177255b4de80c97029d891c3867192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21706786fad72dc68ecc850643f5ad9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab7ef32a8f71a5a4ff162247f365a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96b3eecad53fd5067d4df98e6a24c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9361f5eafd7eaf10819691e3a0c8a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0b4d1dc72261c6c395c09bd5f9330197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b905164fc4456cfaf8d5c42061129198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df7025d77c6037ebdb32033c24f8c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00307169f4f03c6ed133e1e22a30094d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbec76649efc15e4c8714461f46567201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623fefe2852d9402ade7a045e8878d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb706e87df6c813accdad879d90202203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d11fb20e5986d14468cf08cf57394204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debd94aeacf550399da2e31bf36f81e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ede217dc37f67156d8de025341928d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535b4b5e766c67f2868bb4274dfb5ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d78fd2d09a2e2e79c8626dcb99026208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167b58235fba212496e32d3ad19b79e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c70a10842cc153a75fdb99774ec8b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcfa93c0342e59710918060b6e1e6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1e54cec77984ad19096043fff95f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddb31d5ecc0cefb6026053c8c363e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccf07ee2a386f5a5da5928e57271fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5ecc24bea89341d7d7e1bb231aed9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262b215dc2eda1d6071e8ca23fddf69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb32be2a6dd6ae2cfa1de4814d9352217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4177110ca3440854bba2667de8a6f9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd520baea4d45024dc02385559abb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f722dc0a8afccf40702515aa4f2763220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9629d2aa3ece40a7a14e1606085d10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc561184fadbc8dcefe321e38686f55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39372676d7c2b95f72b4eae8b7e454b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419833221da0bb516b92bb82918e670224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db6ec4005d2105d2f7340b226b21f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ff534cd70c465587cf6fee00e828e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dca9dc34e40f9851bd94796893ce98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590376d34b83ee558b86ec6d49cde83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385274903cdeda0767baf6f715d620ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec3dcefd7b17db7343cb8c02ebb403230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6df745e98d5c42f60e34641e8ae8d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437d81dccf382126482e1b54aa326c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e0adb6ce24f21e657a71e49f8c55d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ebdad969e9f73f72151adca2f66a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696880741128eee0354ccae0f05a10c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b19095d0428fc717cd3e005d5ab4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ad91e52163b06da6097242f2c644c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af671bc10b9508cb1e65915f68a4a8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e988055f98813771854a5de65479c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d04082bd2fa2fca980cf88007a425240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b05cde94cb40af5ed8573b852e93e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075e0964d12568054435b24358a01cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde6725f251bbe736ce0891682ece61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ca2c84e1c9e85ce98050bfe4b79cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e96bbef008df268cdc6d2bce263639245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56116ed25a6ae00677f4fe715b2f467f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111baaee3f7a5ad589dc3a12e3095282247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9d788eff6c3cee857a2ceb2ee5234248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fb13085414ad99203a909ded0bf95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709cd477fdf2d61d3be829c2e47c8c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c327aad780359bea122cf36b89c39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68702b87276b288fc8385bde7aa5b19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b800e26dfc15070178c7e24cce659a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1892531296414eb8cced4a9d7ef7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2da7975d1de782271e04c6fdb7cfa8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9b9b8f1f7fa9136f7ef3ff7b23ff0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0af8901bee4810cff2a6d78d9e4256257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4db0d05310bfd6fe32fcd245cf716f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571c804362cca5f2901ab85ac625a23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8eb16c4c1f6e44ba78cd73443d1f4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433df31d947510475f866ade972a6d94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc05b81e5ec77c2d8c82f0c5debc37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4568249eb5740045fe1a0b4357a51f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b590c4341fc2a52dd356d6766e4015264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a4dc5ed075bd4f271f18131c89d4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0188197d5c8b28a6793dfc73d18c73c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05236d6a1e88ef50b1afcb2b2df4357e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34036e25f338fb50dd3477aea2c695b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2250f51ab4032f3edde25594fdc3f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f545d53d512e8845f75c63b616422270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749c25d26cd24b5d6e246c9308f2587271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de77bcea910f6bbaf27caf73fc7548272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7e8dadbd415bb81fd38a8d1aaf8c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fabcfdbb1a3cf2f6d1e05a0bdd3a85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714440f519546ca36ffb5d021c065004275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8b8c4274fb835ec2b89e209c9291c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfe7b3362bb705125b4d7bec409986277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac1e5e0e83ee3b1be3a8a8e8a03ef4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8d6474315d9f0c7e43ab10858b84c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1ef5ac0dfad6c8990aa7e94f461b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ea8d5197d0c9d00b42318e072ebf0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4d2f6a17564925659c406c81b3937282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac761a6e9b348640e90cdbe7b722e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77636a6cd333f7f83042e4670db3b19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ab45900b38e5c3de433c953d19494285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732ec726b2f1fd08b09b4edc93ad869286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccad98e4572bf456dd16cb578dfe65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac42ee2d72a2ce101a1d8624eef9227288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9c1b35484a1a12471e36641f6b6831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e348513fa5a56ea1d124819a6c9292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a3f3aadb072d3b7616cbcf0ae6c633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7697db18b736462df75041e4889304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fc76d0436fc881d12e886a87983045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4818aea76bc5532fd3d77b549d47946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a5621e0088988f755f26b79b0cce17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa35fc08b8b223a7b6661cdc50f6258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557a320447b6faa1405389c3b011e689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbcc92d06e077db841f7ddccfd004f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39216f00813d4dedf1ef2f66dad36ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb79a224b9bcd2077eaab102837a09a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53c0dcc391823d64feabf696c399af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45efa253ebdf3fe8393c1e52d9e1d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf9e22208c57c3f4c291b75a67ae2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d598100b65f426df1aae31911ba0d3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ad44cbbb26a60a32e68847e9549cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57547563d89af84aaf80270b74a7449e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b028f4eb0a0b12e7913eb6317eb1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68659e5d363f697c5c4b78b8efcfef7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29e93eef2af5e4fe3d1eab3d550cee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facf3fc5bf8376ddcfa61deee9a5a3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d95a27ae4787727b59bad0f9e763723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba380348a40c25175bd713742fd7c1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80832ed7b0378279901a9808cd15612e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0cbd23c0b83b50666556ec967f16426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b9dcf73d52e09d83d9a45f8d30d9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c2cc8c37e7077717921a141a21e3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c584d64b38a0e11bc47151a88cca9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f959ab8ff4dcb22ca4d25468b383630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5dd3b9d7a9176c3f625a8d3880c8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bc704e485bf6789c2040120d61e8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e1a6684a711fe873cadc2d97c03ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b249c4b925a30af217a8caac6d92034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e4c96bd0575b4c7ac29a69d01a37435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba983116811f14fd4940edbb8587b4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52088a8bd55aa7dc57af2b04a41461437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bbcfb315bda3f361af10adb7dc2fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb90fd5e60c23e404fdc626fd0b948839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86432dc925cb5596e80690e43eaca640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33f7a5973c7eb9b1e7465ccd943efa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c504fdf7bf7881e730f93eb7af7de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520a45d33241cf53131a78d21ca052b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ec08290aad53466d67903e1363dce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840d8a8ed3c99f277233cd59a03132445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1655dd79c3ea190b2703874ada6c8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aacc8e5451f4857630b4b952adc29b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64199b87dff010f8ee87e59ef2fb90ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fb0258d05fb41f634745fa73b5bb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f313a92b57cd0b165043e05e18cb11250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047520a51ef5c8ed3a3b3cf22aebed2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd630dc49020abf67782d0612f0a3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565a45eecf1c725ee1915cd462363a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52a66d0a57b2a122dc831042b5018d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8a78ea64eb6c96a66a4722753d10155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c36c391438d89e5e96b251bbb24cd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab2f19759026ed543aca8b4fd5f3f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4e6ade7b64775e95b8e49c6a735d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a0ed538bd3d1dd71188277135448659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64e362a8cbedd999a127071bbd579560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f49ec4001440fe94e6cfe316579b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295f0eaa45ae7c9ebf71c7fe6557c6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41159e0033a39024d647caa852eaf1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a482d6ab4c1913a58a3acf6d5b87664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b450e496d110a94567a2dadcb97e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6fba1c18796c10835ae3730feda4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54005b62c993d796ca7d92a9f92350f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e43e879821d854e44f9bf1fae708468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f7ad53e63fa4289133165e96d559969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b97e052ee3f9e1f2d587ed525de3bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9570049aa6683ae3edb44ec645aa7b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ab8d580188a513feed6f97fce4efa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06eb1d70e65572e60a962493f5632d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638123ef725c56cfaf1b92f5ab44a5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60973dad7a56df93e2d553f55cef956075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8813f70727221d2ec1f8570ca107576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625148cea4318605e650781a8e68a9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d882427a8e8392d28922de2a9a90078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c7b6c013444e3a10819117ea2299b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe69016d123100d0dab35aa8c2cd1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735e837c9e11a45ce60ff352da17cac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49df1436da5c24d61a05c5146af956682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dc1f8d257945da4a6cd17b3c2f05483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e10f1397742ec6c7c9754f07ed082184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb00b027bf8dcbe1f313fa211aac02285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d430c8235a1c6cb53108ef203441b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d7b6ec2dbd3cd91d90a353f09217287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a985e036b1911ced81ff4737b005a4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddb0ef268df3771de71eecde00ec4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff9f3f21b65d3b5a202fba2560379b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eacf4fde458669819e58c6ec7c1f5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85333b214b4123cc2e8d9dc50614e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889559190b4f24c897e11a6ef69208293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b00373ea16f671d12b2bc697ee723194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d370c763c88b645abe7dfaee33142995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c92c2f7354f109361d10c359e78b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f4491b0777186005aaa0ad85e275597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d09e019c2ae45de516f5993dad2b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165a196d0954ef9ced5f8feb9bcee5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355767eb959b71ac0eec30bcde0f72f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77edd2316480642df51345575e4f35a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc36522d14619f77f094798c1d4477102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29583b3134065f954290a131bba49712103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8df1a46f5bb15942fcfed9904c7ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c11436785aa3c1b4b15d613f793fbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a04f66f6c775c036dbad4288005c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6fa285e01c5990eaab46fd317b899107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe66b2994c582f481364acb7abc1d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56059e2da35e501d933c8de2490841109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74d2b91644d9849d8fd75b5a0dab30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be2006ca9547b04874ee0d2522ae6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bf36c5901e3dccd4e80179a861881112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbf3aa46744c9e885eaedd0292ede1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696d27615fb8e2016bbbfe4c7dc4c0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c246be65ba5f4cf8a8ce5aded063a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3ebf4488429fac648b72177d96393116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992504585e6582d28b5301d401aad2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cd22de29e135f8b563a057150b29e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5baac2a3650aca83d31b01d3b9ae3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a561089694e0f148613484758a92aa7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21757211164e0f2fc0e192639249ea00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e0d8b1c914f8cc7f123323e1882fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc484fc049fcea9a87e9d2eab0d1a3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef2d019993fcae1a48dd0eeaeee85c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33354bed16571e6230846b01eea0a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288098232ae8bd3d65180f6a683c4a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfeaf1ecf96d8865de43360197212d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04375cc3ffa7ce4ad54159182c70cee9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d974a48330bea84ce1031c5e6743c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6148835b23a5ce1337065a46a4d905130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17355bf77c33692b2a40884baea03411131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454235506570f7cdd9bf39250f33394132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53437d5e2495614ea8561279af0f91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c6a8eb74aaa4934cd0386fb195d14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6030711039207f39950f7b1612593135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffebc20e1349d8c96e03c49ddb98347136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3147cf1a0b1ecf15154b61e0218934137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7cae7d175011abc95210950a019d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036c538b8490c9c409b50392046ebb0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbe7466ce7f5e76f2978072c8f5691140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc3316e9655f0355855adfc90cf3ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650bb84e50fbcc7c5ab277d9eb26e84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215750ef4159d0fa14733e3be7e3687c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f7ad3d5d59e6a38e3db548fe64d92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432d02c5ae482fda0339f8ae1bca728145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ccc98f9316b2fbc3adda0a6016710146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d4362bb95ba2b3b7b2a982cd5eaa4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587be2050549a6f63e4e404a7de1a9e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eedcb88935baa89f68aa78665e9257149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdb6a86e4dd897fd50232b2da37c0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c86fb2ce00715112f3507c43ce39d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749b3628794cd3db94e53a826963460152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27030355174b67531276c63dd3f5b16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34110e215d12c30bc69d932d475c3167154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462c5037ce4aa80dbe28e2e5acd597c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d059d3435e6bb08d2c70a95fd2a202156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030ca53e9157aa603e712e402b0f467157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59983f5ebc7a3927a9ee2da0b2bff7c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d1af2da68172e540701ac0e26b35c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef785dcebc03a39aed8965748b7522160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac6b0fe4bd139b5bb4ca5b512c7fdb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ac793515026d633f0fbdf2c9d1ccc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bcc669d8787fd6f1b586fe2beab88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cdecb577ce9d4f44fe4dc67d93edf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988892ccf1fa1b45d0e8cc69a3118925165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ad73e59b76d9bd21d7cf3dd599a3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59bcedf88cfcd689ba66a7dfa90211167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe09bb17cdad0d5c1e55f6090578f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ee050afa49b9c12d4f3a0b1cb7dfe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0fa755c8a4c139fb1a0593cc4b38a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdad0d1396b254f3fc63f0311e8e9c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13549be06d2a7db7a2d54ad53a842a62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1656c8d9b3fc1c68d1d8cb4e32718173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03b0d5fbb9166ae9f223e823efb6b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c76e16c482aab838f47ed807fa460175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a25b4dc537178a7476395ab82b59d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5fab8f40ef39f7951d95491b759be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d0c94bde08043b6d563c0f7f82f02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbc614d01716f9a8e2decda1f63e83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659b51270686d4e1f7f15c0bc6eec68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff39e77b3ce308abf7eec4c45cb880181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7263b4eda4ea23e1c4100fb5944b5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a0f1e2f926bde2b4c7f9961e56138183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0dcafca61f953b2d871621607592b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d36bc4ce0e62cdf095ff03d0e65881185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572c4e0b93050b5fa29225f69b96eac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153e490e55377382f12c5de93ebcb77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fa57e3e458cddea563c1a7e7e6eab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dccce9c2d665247455fa23a2d193f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6149de0026ef774ef00afa9acb36f1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056837e2a60bb5d8b7749636480b36fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314a2fd737b1535508a1331de7d4962192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbbee0f497f0c2ae653cb51ca559aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff85bd3e03500a0b745d446a48b0f76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9207b85b6082c6f5679d7e20dca101f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2d6c144be88b27132646887ca6bef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0075aacc0dd9b67d4821a9eeba98259197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9db4dee7348157f59010bd70d94cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29245e7fe7ab45073b7eff160369a600199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390cf758ea5aa0347890a82ea17ed10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc81fb885f82c87b2bf52e54a072a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3de2851875c1413ce8c20093801f8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a7f2501932aff6bf3eb6eb6f46a51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956b99142670467f853f9991160f491204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaee434997c1274c2ed308b071752f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69ab25671bb4aea0fd862e54663dd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea20063cf2c505853275b92c70db33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5ab326cff5d7ea41b4e2812330942208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b028d642b5fc1effbad0550ac3ea2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0023ae4431d726499d3d5070c403584210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91445bd1ac7ae39fe4aebd2c13d9578c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063c8bb47c80a3baa801088879b57c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08178dd1f95a85f3108c27fad1e9f8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e711de89534de51fd6909feea5be3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5a2058c6849bf51a623dec9880bb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc80c9f55c649ef625eddb2377eb444216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4afc778b219d1dfbdf167547eb49e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd3142936a665921ae6428d1379c7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75551ab83351e90481eaf20bc112c568219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e8a24ea0dc8380cd12df5241652c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25b67d1ac1f0b6ccd6baab2f880819221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc4ba700d4d89a0367c21989b8cf5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe2c93e794fcfa58f00943ff0e48ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8819d226e62b98637e196f9031542b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc1d90c20b4610294fd16c232851fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eb452542adcaf0b1b280f046997b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888994c9a084d4f3ca31ea6f944fcfd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea440a351955ce377a5f3682a50f7f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade958e91934b5fe52fce1105eed39b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc062e3eaa04d36a7e1b99f4bc792b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980b583cc66b8353e3d1924d4aeb36b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c628670ccf9509b010e56e2b67df6ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8817428b73ac8cb9aada500fa8d72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f1cc31cb64f698d334d6d42e31ad7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66348ce335a7216136b27014af1a87ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17182308a67773e8e668584c54429070236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1086cdc2273ecf996b244a0c92103237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a46f60f138982025ff16e7a425298238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91c35306f336160f11911307172593239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18531c67cbe68c6b9c1a395e4af7a33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754ce7b7585a6455568271138821f74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd8852bd140e7f121d101c223cdce0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f36ee51fba681c6bdf5d5664b4dedf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a91343e036cfa0921f26fb646b138c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd533239af677a5fa1e0b690c0e2b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51459f20c06af4cfa17aa9a4630bae0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d641f1e0af27e9ed5675cf7dc62c47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f5bc886bb676ae372aaa32e0ca6d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb3410bf2902320e2af9f2568e0c5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e68fc759c8e00ba005392451a7f8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bd7813078a657a84d38b317c1f645251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea520d14b7909f062d96a6ff35a0a5c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b6c93929a61e13fb47afce542c9c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb5bbccd5a1ef5af40ec5f1438f465254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb28e1d8abfe7bdcffd149e41c74928255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0e0e54e5a169597b0226cc87b013e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa53f923b04d3d27f2031fde0c58c06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d536273259fcadbd61841e226b61f7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe123223274c3122c85f4ec720d7d85d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4bfea43ca0d0000e28e8951dd3f46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae3ed79e8e7f6e28f4759e2bc21e4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388790c023fbea98038be8d4f6f22a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33000dcbe384cf9f48bda13c04bc6d93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418b864608cf057d14414f248ad25e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46d0ad8c21a6f6e9c725aadbd7962e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37098bb3c554c1925f5690b92faaad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2136d41c80f7d843b2453ff7c93af3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb403432fbe9f3bc6e3a1ebca083a9e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e140b1cfee52e056c1de0fd4824d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306662d1eae53fdcbb984dd83a1052d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d33e70ff97ce01edf71e732a1aaaec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28a7a95b0b09e1bac4e3d45d40d30e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64162d5d54865a4564525f3a9fc542b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f72406e412e2486c0bc0ff4cc08b9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184001d5630e244910c91a0e5eefae12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5194c324b97d77d08fb3a2a5ac8b1ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e513e172d78f026c564c5613b1624277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccee59f79a8d8a51e686a10bafe904e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc70cae3ba129bd4cb56bffb377fc7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c01c8fd4f45a978c3dc2ca44b7aa40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312b45862858fbb71871f2c1c37dbde281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783e3dbbbf28636ad6ce08389e8e8bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864dc6b0d11cf662890442ef7ffb64d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240560a391f6949e476dbb6393200bfd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8dc49dc6aaa922aa74243712ca59d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578b77c7c9b7f72d80a95418728397a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85594e61d0ab47507ee0ad63aa13dd92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ea6a127ddabb91fcc4411bd7b7bcf288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>