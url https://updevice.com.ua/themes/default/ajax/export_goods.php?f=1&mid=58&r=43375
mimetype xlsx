--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838b9b9350cd6ba892ac62df6e8d9f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794e64048bb0f953a782aabf03e14772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c2adaa45a95fccaf5f84333686c343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ea8ba2c2444862c37123685e4b5204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4e820579113003aed19406ec10ae85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039800ce92ae784c58a73e3d3faf8df46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c238a3715c905c06138f1f7bc7e86067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25415954c2dc8d5b260b7ecf0281d078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06326e1a185b0211c8dd1c55d889ae09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f7c28cd98b5394ec2ef4ba1ef031610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44cfa4d93c95261dfe70adeb0a315111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ed56f0e9b2c0efcf6c1c377c0fbcc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c5434804f8135e0a7e7603a7c1bee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed999be9af64f0dcc9d029022edc97114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e12f79eb9b1fa10a97b097acd2108f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf0901a5cff67b892102035f86a3e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0851607407763c3d90947940c95d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f3598babee1101f5e12eb56cd9e5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15de23d3e6b6b0a8e056f3f1992a4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65aa0de903979c5d909b661266d13b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2e6c8d34f79f10fd1cd86750af22721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a12ea6014fd4729cf67f49791ca1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e168452a8c46daa9dd88275d76a8a9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05b65dc398f361c64ea4a15e32f9a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d72cecdc0634e0673190e937a7e2e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bbcfd95a83241126cb0d960910c4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9839f87adcf27eeafbb37ef3c7cda427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434d6632e485f4010b4ea4fc883668228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92353328016971a983f6f8070d98c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1b18c4a7525792757a9e7f62779e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8287ed9531ebcb4c463cb1633ed2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d487dac0b20aae98ff279adffd8ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78134b32db26a6fa4b0f81d0bea908c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdfa089be2a2109b0c4e2bbbd2db5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30038b36e28db2b152811fe02d0637535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd911f51ed9a3a936802043e47f82236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c0951b1349911764612a4b154b26837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e7722792c915890ca9df1275e280838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb63ea0af7f75eb5318dc796e471a3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c3aaf74044f4ff4ebfe48284e583940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695a936becd7826190bb502949882f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec5f8918d7508b338788e0ec7c247a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3dbb78a10e1388dfd6ef7c8ea4d7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66564024f874df0c04fd0adaa9322eef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c00d1c4d2bcb5537adb06c434a94745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d1fe45e9c70ee1d40fc546f96798f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b96a9e6c5c1f9b3b8a9c79e5dd4e6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7200db3c564cb7450bbfdf1c70ce35448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be271f285c3ee5d91d81bb8ad9b6c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516c3f58c93b8d47b087a20579a9dc950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcff310a983557f38bd11495aff7c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194a57f7c9daf68a552d50c8f32aa2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76681e20d651bc5bc04b22922d1eec453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5390a3190a79f28f7f0c540fe32445254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae68fdde153b9be5fa4fc44bdfcdae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f976f21dcbfa8a110efdc56955d1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1ef13c9e36d8c7a4dd5b12b1b431857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92823d88d0b75a1ec81accac879bba3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7203a15f0078aff521011a1def9ae959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec698f99706a3629fa0a5d816158bf2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def4387f4c8849d6e2f4e2e6ff46fa561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d432665832d0a4fe81c9c88bb8b6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129faafdd4295d2ce54a34647f6bc2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf8326420e61c0b65ac37d4f1ca1f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c07378a39fab3370472a7b97932db365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20e2efd6eb44ad9749ff478a729dfa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f84e3f7bfe595d7600346b251f40267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e29d7a9dd124b491cec116a7a00cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ede91e36cec974e5bf343031f190a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee7d5629352d36523e7463b979ec5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84db5f36ba238fb195bf0690b7cab3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70e369ddc33a882674626ed52e21c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eabb99f4dd9370eb35c9b5daaeb9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bc2d5f531f047188602f57c5c7d3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fab82dfc32d519e652cf73bef14c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fa9fc77ce13cc852f605dcd2a43d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698e7f7c9ae0a93fd59bebfc78ef38577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebb1649f316b80b161981fdd3d8d4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112305642527e1be74530d89998315779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f487c026a0d652f2203af28562aff080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79014fdebf7f17c405c6da0910c61e5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb098fc0704bc8371c22397d1b54ec3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ca244e97b561d1051342d311b1b8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad96938451c9f793cdd5497965bd2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c005c0091cc8fcb25a276074c0541185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320d1bff97f695618b9953dff5c706c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e71c3778a2505fbac6ea1b4c507fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de74f475eed66a88465df3f23d094588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ab592a3577db95e6b829c0639a5ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dbd3f145f06ebdbcd13dd3dfc400490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44289ffee7a907a862c6f8aa0c7fe791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8fa71a87ffe3b0ec21dc3ed0cc17392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731eeb6073c720d98e54975c3f2252b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2beaefb8b91755d3b5279a4e8547994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5810bb98c117471c5f00da94fb400a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c645f0bd29a0559f8472958aaaba0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63c5cf9b9eefdf5cefe965dfd75da897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4398f9b7f687463954f8b8661436fc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1c26791fb19591bc080ac17e759cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa0ab7c7432aa136ae360458f61439100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fdbe1700279ec6e645135da608bff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd14094ab754420d44f68e4949c2587102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dedf65c516bb5599fa1326961a7e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0e63784bfe6da7b38d84d85648732104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9942e9b959d62c0300458c571fc11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eedef0d639348f79ae6a212395470106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61fa8df2c64d10cfcc8c0f656a547d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ec15bd442b47bf1e8f5fa6b443d13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef1b246740c41f6b8b73910d76ce23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2c7c3c854f8cf860b3cdd1b4c6a87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f75bb17cfbcb2fcd2dc9e1faa874a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedeaf52d96382fe8563b6ac7cb2f87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d389ea33ef9c3d781ff94c0653db9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025ad5aa8c52a7d1c6ccddc9390f98c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fc54ccac7e601bb88237e1d2f7449115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd312d4a59383b45455c26daea1f63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dddd71f91393d01653844ff590a1a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2956f6088faf32a0d6d4e1e647800118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc37ed4d09eccfd35caa45e0a019789119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d878b658a9841693124876b81a4559120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3956a8d9e477839cb8b2334f198cdb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0899340e2615a0bd75a7446ab3780122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc2e9954952e967de4b6a584d92f3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064cac0221f01e76590684adcc32e47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126a11a61d85e1c80fb55c3e3685b44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eac22c78baef1d388449bd648c15d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431d1def099569b42862808dc99d803127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a1845ec635e808a8d0c8609ec6724128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572877e0e940bf9a037946cf7ae7dc98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4db545beaa960b086662fd1ce01e42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cc8cbfa04ca875de65884f39326eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3e91905a7935f57b8b776d33b1b66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9d2aecc185c83dc190764e14b2d33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83141d791ce94adece85fc7a2656d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516f33ddaa4fe0db7dc7712a6ef4eea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f0e0e0783c1b36c6be6fd8a2fd205136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871b5a0887920ab2ed982a1fdd050ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba049c77f884f6dc76734a23de07ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e6fcb8d1f60b7a381136a78efb5b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c738e15549c0b3daee9b4f3a925581b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ffd5654fdad0573019693195ac260141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e488d9411d5d6d921c22d2a48a9c3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31307332023b9c57215793248bd26e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ce789be2eedc7a2130d3e4abe6ccb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589d0dfafbab9ea98015299df588b22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b131bd104d8e687cf6706f443e379a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cebcfabb2a5066e387cfd10b2d412147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7805a3b5f5fbfa7fcd74a60e2faa2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df5a25c2233d7d18562c2b8fb1e6c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec3b73f7fce4a7e1fb89e9a59faab6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc49b11c6278ea43f213424774fb6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69573d34d0e1240d766007d3c5b47cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cda0c7d59895da0c1110b1ed8747f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49db25d2319b4882e1b2debe85852a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c3f527daad2aa4494a10eaab4d1d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61513e24a1bfc0b1c081e136c6b30f01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9faf7ba0c40116191d6f2d15ac2acb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c1199739ff093b3b4d802ecb5c358158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3ea7b71ba64ddbb4e051c91253f4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3d4d5747c419e85f66806248432cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891b9b069f7517a223b3204719e5e78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8f23e44116a5c307dc3e5f75eefc0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7d8f92d0d1e8ab768d9e421706ed4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5464f66edb6e87e00cb194d170bda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd48be513c5b7d76b8b6d345467f57b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f051ffa3c5809127d472f692508ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b1a9e24abbf93fc1a21908a026aee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154439aa0324d0ce7c687d09249bdf9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fb626f33de17a11e34b6ac23d5a6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329e50d9fe22404f7d5a553ee5a7183170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaa4c08107332c123964890dc46361171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64925b017db7d8325e8ed797ba7a4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5e885655bb4e49719c77e7e19d478173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da90b68f3e9b7b96da6da10e64a70a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcff98a4f9205b74ab527380c28a42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a1fb5bb0264c772e7b868d4541737176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f9b88b501cdb6ecc15d4df8c2594b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24280dab4177a0ec60c4621f7d3ad7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98b770a943e2079464eeb74e4166bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0e338cb455860abeaea8dd2e4402c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d2c87a83a6d47ee3a41bfa1dfa320181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521cdacc3775dcbe6351a899044374b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40b9bc0e6deba61157f7329a1b25db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66106e8c3c69b81b1e5c6237a216c58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93519a196510c3e1682bc4f6372caa17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e22f4fa22a18150f86f3b0764b68b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832167b77e53fcb51f7846e9eb5754cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b2b3c6dc5b41f54449b8fe8c9a80c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9f90ab6655808351eb59d91f4ee80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5170c3e5ba0e001c1f1f859c922fcc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed678bcad06e8ddf6764f6924ab5cc59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cab47db3e9abc5fc97021b1c6ead1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8daf827b3443d3000771d5314648c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4784307d8b3c55e4d37eb2c36e45e0c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc555177ac7446cd271b951c73ccd7a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550a400dd54d2c1070a12b2544e26c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14724a443572f0753a08ed98659d565f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc7d9c61af2f66db1db25751beb56f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdb0385321a210aa5022157b6a02c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8e73be6fd41d5d59e701fb260f6b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333746b6b653906507d92e852d0719e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4c88ca255785c2a0b5e4a52a58b15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a69c3edaa8c96345bed79f6f6eae9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7c7aa65b64c785193d51f69938281204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc5f459e796032abda593f0109e5e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb49d9b51e5117d43cd62d6263d4c50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89704a0665b89e64f5d5c8e41787970207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880958f0887bff79b401b0bddedc06c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc45e5ded443c9fcd999cb25b440802209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e33c95e5b7afac4deb286afdcb776210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e7f82015403d5133a9b2be02650a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9404cd19ec6177c2491f99b015239212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5830009de71539b7864387b3f87825213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da090da779b5761087822d7ea5bdaf7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062b02a7a205d80fa0fc2e4bef42660215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9e49c4b8ba5ef2f6279f2110e3881216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7d29f5bfe0a777d937e9fc854440d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a109fef4f2a5a752f4b712d63532ce1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702670450cacde51c12a8e7db17a985219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fa4a36e3bd99bd68d6e22f54608f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5642a0c9064bd871a6dbcfc3303263c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85251e149e723b8f608e5f99917c8012222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4350436b8474df66013886cc3df205223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0953d0f43f123473bf89f1be4b197224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccf53e83ce3f940ddd8f3d719c11c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1e9015bce3a387cb02f4e0ac9fdad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca30c9cdf794f2a217337c9f5f6fc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a2546cc27a2484f5996a29532c63e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bbd2cfe896efdc285d1a3d85e0fa3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b54791fe4787e11a85c4a1a8b4a6c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61db105d9f788f1058c0d5a868d532231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81964a10963ffc3ad912939e6e20c224232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6432f8a1beed3a5f5bfd524ede4a4ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8b063c1a98801a25dbe806ef0e737234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2196f181a6d5bb8fad4896b7ca830b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d3449c2cd322430906cf9af6dfeb1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fee49ba55f0ae282556a9470b0308237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfac0f2d1b174694793f039db1b64d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37072cbb7ebc87842939ef9b33eaf8bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afcd8ac9f33931cbb8cd88e43083c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b4476171b917903063bf646f1266d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f6dd928e7b6777cf6ff1f24bf105c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca713cfda54e6b0551921d7201a81767243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345c69064c0ca1633e96e47b0cbd3fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7f61895b1c795d9062588cab4b038245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a41221c054468f10737eef690c0f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5d9b33e4c4b141361e7c2f7716ebf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e78a111737102871f4c9508b5d2a72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d32fe0f12e2a82cfe427c665e98488249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7dbfe9e6d09ea870953cb162fea5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fb13e4c7755f0d3218d5749f3fd7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e52e72f4951c357be9835c55d69363252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbc8eaf94ed84bef65b614eddce2f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dce1438e55ac142908a40a17b9a025254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bf8d4067eb29122ddd89fcb480b1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e4973d451ec317385e4266ae828ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bf92551f133ef0bd759d00afbf95c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00519299e1a5a19c083564a7959d23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a428e647f1c3717c39d282d5cfeb55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f132aa86ad0267fb9d330a626359f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d645aebaa3f653842088c92163d527b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b022c8a382d34bfaaebf2bf8be8663262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3d25c98d02b34962d72c89df0f8c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55c6a55aa39027f953a95b00bd8209264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb96e2c2d7b4efdb4b9992b4283954265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb6ab4ca5ba3488587c2efb8f02199266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279576d0c51f574806010aefb1a34c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85ca92a3beb9b3748fd003f316cfe1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ef6b19b010e389e593a5a78d287b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c63d8d1ee5dc189980adaaeb3fd6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddbf4c05da8b0600f08647e0db54de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce715ca3297994ce3126c83b400b3ea8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e171ca8afe4a251824dbc18cf68e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d25369851e1771a8f745429a3ae0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34a0c2cbd645536d522427926e9878275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae01cad6cf0a5761b35bcaaf2336aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1981e0dfe19dce235abd8ed95c123b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd8075f4eddb7c0c5fd235501459ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21170c5fa9022652092dba4bce78960c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06b579eab0054aa57a20ec40e8dd9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e70ff1e88a60490139d1d4dbbc82e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737bfec079ec7851916e642a1c17565282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a8754f462de9faa3c80e72759d1ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10af51aa14d729a00da5875be79af90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518c504aa971c82c2c0a924c17f0c61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75200f1fd362ecbb3e09a315da03a0c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756416e9ba7e8fe15b7ed698dea56faa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6e7124c552cf4075595a0037e127b288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02177fbba4a87e0694dc066e5da4d37c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f7dacdbe94749c73a7394adbeedba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0089b819392f8b108de15fc3f70f80b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0719f66f4c637253965107acbe4a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfc7e6cd7d1eaca7e22c220594d5c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342c7af7f9970bf315edbbbe724bb7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85fad1bcb1a0a4e3d0558ce4efdaee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c355928443dd974384000196a1e8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bfacde4d625e19417005c6a2ec69e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d6daf613be964579d2048357d84a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a020c286f7df095f93c78b777a27411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdabf16e9e3904eef05bf61ba9019312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5eb6d99c41e35d855e773a0dbce6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767d132dc6924aff52c90767b668ab214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db294b4ee9cccb2eb836e73a4404a04615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c9bed5757ebcab49585a317b8929016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf72873b48d05ae1d2377f2472a35317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417bb5c3f68a46137c6fedf68967f0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55189671eb2625d23f478ffacf9c7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285d319b16fc030a758db516da2d9ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ef228715661fc19d6fbb4c5f5c10d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bde94b7d43051d17b365c82a8fd53022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392125bb20045a9cbe8bb190e20cafd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e10c94f8a5ba8042af2d46f9bf58424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d98a795493420da26110378bef2ec625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c859300b8f63c8f1668bc771564f2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d21d81a11191bab7a2a5bc80f311e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477526100d8cc2b11470bb3db32391b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d981897cb79d94e271456abec71c89b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c09c6a68f39efe7efef44deee7300330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f1075743e1150113008d95487e37a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92066ed4c4b3115b4f27b9449c25c10132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49ebea9251d81f3b6e2fe8c1d1a89933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d578db3b9e85494992b73777f4b7bf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50766d988019f2aabe6ac3ac14bc984535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2e9188ed23587c889acdd6bf50f0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122c89b08bf6b4e39a06bdfb0e542ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8130ea98a2e700a4e641daf256c77f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b771e65023e3b7e9c84fd7d54d2c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498aedc28ba1925a2532b2bb6d13b69340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f49b155cf24458c157af993892439b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c0b9273fcc416c1b1c548dd3cb71542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa41d0513bffaaf5377e86bd9f3d6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ec93b9f822cbcc69303cf422007dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25951361c56ed49e1af55952596b870145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc826631724fd207a50e90425f6b4b2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3411eba41721bbf3344febf33517447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d5dd026f4b07ccb10de61042a4b3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac52fbf659ad456866d0b861b55ff0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda5d6d5b05f469aa9e4231a4f8492450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ced630bcda5a5955ecc8a9241ef5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968213565a870c1117e1ed19a81018b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385cc0958b0f721f0004fad0722415d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3e750236c07211763a2030c9c09eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5273e8da5184f839290f523216f26555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f37ca86d7542663325a49c38e5cde256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53c0cc49ba40aec435096cbc40c74657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b9889b53dbb99b74580ee2c9ac27558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376df2016e157ba94a4f66f807d445f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2024ccc1b1e6ee8683d0e8600897f9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f66c6c662a0cbbe89f59871835f51d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914a2c95f709015d2a7c91d03b64f0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674bc71355cdf1b6dfaca09c9f529a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01063e961cd3317a33886fb04633e12364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34db511a96d8eabf8fa331c4d50d2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1126db072b4b0f23f264ba57b31725966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803db12fc028274f5a9bb95b913a310767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95940080c29510a9193d3249c476b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981aff21839c170aeea0e0b4e9d9e1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9d8e6b0137d9c296752143cc81e7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65834bd7c808da5a61049524fb103b1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156bcf19c7418e25821487247a0af9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9977c3a087b4c8a3d0a2474bfeb1c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941987b4f2da2cb84764396149f7b6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59230953bd1dbc1191c1d05f6a88eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6210c6cd853a0571936915a1b30cbbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae40bc778e66552f9ce88b8bf2e1fb277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f01a4eb25a231f0487187f5a4a23b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c74b0301ed6c85fec664f849f23d7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26691bd71eef6c43d2a3d3c09c489f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf0aa5f66cb6342ac7d0706dc15dfa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bbeaf031b492ce24833964496e00382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e151eff41f6d1f14e8944e4ae910583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275f5a4e5c2bf29ff8b8d4a8b7630e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa5408e2f4887ae45c72096943477e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ffad7a60549f8e2899e9b83e1631486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755ed1d2191cd81a47cc564916fbc2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af2296269cdb69523d968181c1bab088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9117c97761c6e4eee1738595eb83989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d93924ff1c6e6aed5273743f799d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041eb7bc6bf485f942c4315700e073d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948d013daf3e8fe377cb885ea11104e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56337e4fc4e5c4461c94728e6ea81893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7ee7c33f85fa0d65e73448f5116d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eee2c7ce4bc548c1ef7884479502e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a2f9084e6a74673a1c837e826e26e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556ed7a1f46e7a5bfba82cea66cab9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4424decab68e33638eab0ef511a5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debee0cf964567bdeb28bf131610ef399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c37802dd00589df408f874c9961196100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce2fc76188c4278f47a83647026eec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7174343a0a01e5d20dd4559a3cc6a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e8bd3960307f990d0c825eaf9fcf5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f5afaef6705b0bb9f940c12784eaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188b1273096de66aee9eb7afa0966ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2c52e18f7ba0b93d926289bce1caf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a614a02154459283abdd920e272f617107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81595163730ba5a7bdffe47b9fb8539f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53652af8e82f631a910ddba26c5f3cb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b6bdb3e758cdf807eac4364d16d93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63399ec9389afda24ee370d056288b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ba74e232e11ad5a87fd8da9da968b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a08f733c60b0cdd7406c661e3c647113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2a6a98d01b563fff2c5198e3ca5b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb984a4c48a6b435b0f78fce37914b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c32f757eb9283904913b6c5b7cb01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa244489a88866765203c510f4be11a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1543a1b17413f9de5327922807d5d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8b2799fc2a88c0263cd2ef2bd356d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c637e9d3ff174d8062040c67cde2cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd725dd764a0e1fc3d702ce52697f85121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9b833c00d0a453580d8466ea35981122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e82f663fe318aa12e175f65ad76b2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b91d0d584cc22f6dc209ad6f2e21c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502518edd71e810f1c09a7197823fc74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a2325c36760a4130ae49b280ae347126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1936edd9444e3696bef8f03652419e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77079c475e7dcf12db6e2f6248b9615128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32bb419c8e48847b37d3db4a271622129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f0328b7ce0120aaef951609b775c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c2c1af65dadfab98cd849be4dc63c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101db59d6dafaec9fc97fe2c5527df81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbfaf4f6521398962fafdd50e4a9dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f5c4b3f326911fbb432d40b5fe1bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe776fb30476971bf3777c80e6a8ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9828b432c663bad943396052d3f53b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a21661dd738072f40f7d463216320137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead359397f2b6ea3c3b7aebda954480138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee12d3e518757bb2ca67ed912d659c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449a26faa965986c8b4dd7167f43d42140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2605a1e0f32f7de5d9441cad7ba3a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d6ca37ee87a245a93f4fe42b6ca01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0436e1a9b13a9ef9fee1ea00cc1ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea416d4000b599ef5f2b802db717bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab5e3d09cae7c904c72d73e597e4f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8144e6724742043d73f72994b298bdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d62a58246c842ec93919a75df1dba8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d3b5a2315ab6cceba57a163f133d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fb5e44ac4e7d990add4ad38c728cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141872dc45ee73bc1158ffe49b8fc95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c91dae4dea3f3f0c130b2609085eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a753f0e7e2f8556771f6cf786eb37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b95afbbf89dee6e52f44aef44483d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99fc195dee0e7354ee150250abdfd4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff0cbd9e91b21c01696c50d862d4e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ded51f2a199a624007b77047e0eb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aab53ab2775b229ffb72a45348c8e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc45326a510674b71e8a70233e54b68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1533ba38a827990cd5341776c55e10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86356a5b47308ceb7daeaede78066b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0ccea09832a1e34981f05fea2487d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebca84965d561bc17ec73b3a284199162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73fc5d93b4ce3dad22079541feb54d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e37754c7dd9e1f16184aa9fd3589e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971da29ad3f2d1d6f585933aa4af7cde165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeb36d586eecc6120254a5c4b55886166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e2bdd1cb87500f717291c61dbf81a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707168f719ad65d945d46d8d4edc7cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1b6ebecf938ee0bff3ea057c5ded9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be964de7a13b9965af463391feb52a9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7cac788ef0698c16885c98b4ffeb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980249a4ed37710ee0723bb50319cc8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a22e974c775a421a8b75e6b4e4ec7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b51a238ca3be169059f8ba047fe8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808db968538abf5bd3a2ce94eb8c7b2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b67ee50466c806de941da8b40d9d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a199ec8ef9419a9770dfde500d3c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e66d1e0a3d044a32583060a04b8ebb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb693d0a069d3ef99364c75e2e0b0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cfda6df98da55b1267ab000bb37aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173637a331dad6381006854b2e72cbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bcbb793e90b43d0fa7c3912ee46c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce920e83d3112fb9bb9003f9b05a4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce25bd67699708f6f60070a3a63203b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a472876b5d35179bec430333a47c7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a6329fe08406c41ccb015cdf98312186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a63324c91a61cfea812e7f3094046187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb378423cd3ec4d57dcaa732cca72a0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6210678f5accd4fb40f5089d6a0f7c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f85948a716952e582fcccbd606f0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2834fbfa36ab709ea1a46a07affadf9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ca325515fa5aefd2cb9176364a5a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b379ef8506f4e7157011c2740a0ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b86962d57d3a8ac51e8c0605a31160194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd1f2c7c870d17c2bf9cbe27d09b4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daa73a2872cbf5126654a9bf509f1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f5eb5e687d3a3f9b9e35ca447d62f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62521d97d313fdf8e56e92c4ae9817198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae098e03fd630af17e5d7fd72167625199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7051f284f9bb272d286a2ec862e072200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc671d344d899cd7b8c98ce1d833d72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d4c137686d22e273cdf01825fcf67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b69e8547e0cc303f9be75ba2e49fbf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9e406d2849ae72f6166823721592a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2cee3f0da9bb8ad1059ad53fb98f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826e3d05123576bb6f219d59ee29957206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a92496589ee06c4b460e0176cbabe1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c409a3235a12cd4d43501353f313c3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2296063f48f12cc830cea3904727b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab9487f8b9452d2b38b20540e00127210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72b5921d2041233047657222e603db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fab6d1ed14f0492727d14f3c7a272d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd336a62d555f00cb241afed0d20721b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa047ec67d84476a56e35b0c627590f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994027995488adb1a404367814af680215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eafe34039fd4d80c15dd8207a3644a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd7807977ab82aa2c94a0833fd6438217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ef66b025645cda465f6c3987f2a76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5424e079937b65be603f586eb0ce4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf13547aeaaa37e44e629549b7cae3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f17fc50c7b6306d33ce15c77813a3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce994ce53eb9f29fc101d98f13d950222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78726cac622431c393a62b672591c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2fb7661141a04104e693bc1b1a5b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbfbfa35008e8f374ee3000d1ade49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453a1a236a9f1e177ef1bbf558c740a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69a84696defc129086e7aac6150405227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2bf99c8d27ba2ddc52d76ca5d3f11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94925f0cf2c4dbec97b62338d1baa6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc865485fdc93ca8e35929198c8ae2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfcc301e41f5e85d2129ce2031b5ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d5ea8b4f864ec69fe70667e70cd1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01e7d00e46276b31099407a34752da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecf74d862c476da6c2246c6d1abe19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221070acc9f0054c2ef5f541761dfad0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16109aa9f30f3e7ac26f8b24e876ff89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec53f7c089eb752306f3b28e43e6cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8497cdc1270fcaa14874ea6a270ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7f0efdc4f98d11d5efd7fd5659a35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e9f6f29a8ce17f6b082b598d878f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b96caba93d4b57f254c6376cbd0dd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3561fa5df9a950ba5a41a554839b67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a286535ac054a271636e0e2cb1240a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bb1036a091a81c90929ec6600f7d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576209ea29ec30832f6fd250aa8080ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6854182bea9e20538880f657778cffd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981a0d377a76cde1f75c30e4938b06e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709940a7cd88fc671ca009424371ea9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01316d8d772bfe05956e5ad66d66667249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89918a5f13841da8899507651707725250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d142ed64673c4edbdae8dccc54ee86a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbaab911bf602e52c157ec5cf7b259252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633f44f3d938a5b3598b565823828cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8503533fdf76eea767089cc2cc4ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ef81aa62d01807fcaf764983a499f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3abb8ea9acc67f0ae95b3627973d5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cae37f46a5e250c94da14ad7eaab49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d6b182f19440179d9ac44d02b662d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfefa78426779c362dc0270c55709d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3096904494b76620dd2cfb08de029260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9fd9957fd24ae5727de22e478a4f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cba67537ae946664fb18953882039262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f39d0ad72e5e1df4f892ab64c0d8cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a147983e97a95726d1f9e1e6355c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bef866959ca5bc2c112fb264c4e1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ea9b64c2d3499886dde002f3cde8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d0d9575883c57d6961757945ffb7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e956878a5b294a1c241707f33650a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ede8df4046e82fcdedbf1746293f94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84668d586db35fa272bc4758e1f509d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18996421442282bfb663f4761939b829271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c133d31f0e3f02c574f3372e4baffb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6f8defdc03ea7da3b1d6db9244fab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4ea8af85b9d639205546a619676d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed9b777037aa585f1cea5686ff70c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8a53bcad264a6d5b658c37f644d84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce819bdb70b7024f1cb58344e797ff42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc59c7cdb3d516e7652c630564415b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473df50181dd423f5c83d0fc4e88c94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f996b9f5797aa035b7561ec49e57dd3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81962cbc132efd7b20133716a39e02a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e79c54c21ee84d9a95e7065057ad42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640181258b120e082713a35279c2edf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963198f786e585312f2f7357ed31f69d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569076df623f6ca297bd741da520e1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacb2b25acd24d7e2e2c4c5e7f8d5bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989f2ee3925cb170402a09dc7d6fe60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e361006edf30e959cc5cfbbd663e0288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>