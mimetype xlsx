--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae2ef427e475236f705989afe2ec3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc7421c7b8739281b70a4a7fa6ba7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642064656227cc7ae2e1af08cf18d2b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc560ae7e319378c5ce59fdcd6cd5b284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07e1fa032d74e4f9c6166ed1070fae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eca56e64a28d63f3bd44049b22a7206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e15a947587f47be0401d9ad12810737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b45e25fda24646b1d4dc8cdec35298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27cc27edc2cef78417047a5bdf48ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1737ed72395868bac545e212082a9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ee809b32635f2bbcedc538652e5be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8831ab6d7faa597ecae8e0f63e7c88712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c96934ae6b70f3d075d83670a281c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b44381df1f81cfbc9afe32dd2583bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625b1ba782aa084de20a7e2a20986a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447b1a9e11d9d89c34a5f83268022a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f2bf52f42b937e3b037ef9b021ec517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628ba3686b5e711dd98739ce5e19e7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4fc934ed39764ce294d69e5be340619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05c2d9673064fb05f24447a328a48320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485426c6e8e4ecc49042416be6a5928d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf354612db72c798c8a04e9d186882a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110090964f6a421c987804258559465323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016bc4b4ab0421df704c6c458a1ba2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d508714a0d8f17ff404e889e31c9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f73ca75722189cf52b72b9fc329cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953478412b937c2cc004f799f6d518027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a374751018af5e313f7a74ebf14d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b863cd58b4a13c39a83889b35aeea8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f578f98d84e5dead7d8944e8eaf903530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21836175f473d903092a02cfbfaa0be131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427c39f6e24283fbe81b0b3e21afbc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ce3bec8c108feefb5708b0228a56633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275738edfa38303d5930ff5a72fa306534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841546536e085007dd1fc8879b06cd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5678e98ac1a169db9b5cbf16c22ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc97d880ea42fb4bf36b462501dd6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7543c1e72b6b21299a49cce11fc69938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00531b2c32ba148fbf7c828e1b70197739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4a43de4e62cb3c9f4b5762d46a49340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625d49c4914e715417ac72854c78a1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57cf097d9a69f29e97e2593e10cd2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c792170ef0b6313c0d3fd0dce7df4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c8d2f81298c0edd8b0e745b90369a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf11a3472db8ac8abcc12673d30f99c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0cec9007c73316c5c9c118b3b740946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a923488b3e09e227b38e8fc4f639d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e46a0bb976190e3a61bfc019da4fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3f1fc7c21934b43ab8b7de054531449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815236f025160a59700f309a05e11f7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff182192f581a0b8d9602cbd8534ca551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176307b86429cb89a385379114c0dba552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc5a5bfdf766e7a17921a6a63fbb6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce124a6c77875b21bfe1508eea83e0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa551657fd8e369377e4a5000c67a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed168867d4d74950735102a05e6cd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66313ecee406185a226aa41ba09ccd2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8859ad29d902a638a4a220a9031aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811bb1a477794f0758d07684b05ec9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf094b0d1db59b49cbb66fa7a50fe3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc10c6ad8b75c697d983cb3bc4b4d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3fb5e133788f2b91567f3ee5ef7fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1df2a1e4dfb21ea7cdf2376edeb62f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb2daba02388aa191bc28670ab773564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a683ed494b84c5b3d8a90d544acc5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0096345fa2f2bbf0366c93cc2790866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc238b6fc975e65191672eb30886864667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a2b14a68bbaa47f4c840415f917d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025b28e407dcd5ecf2e57b7580dd04669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1987720df3089577b0fd84193b5078970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188513d94d7100768af82e5bbcc25d0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338f4b563aa0dedc96dd740c7978fb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a789ecbf0f65ff99462841ca00d898d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84d7c1a05c5832af90578f22048bea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197323b1f629a10dfe8e4874367c97a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ae8d8b2261518a42b0a3988c4733c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17814840a2d9250e10b78873372222477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbe95e6d3cb35ed4c21dadac2cd56678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b48553dfe69c5ceac3015cb34066a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca405b95728b7f8283b3b89701206da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e397c1125b590b5eedd404cd5793bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e61d5bd7196524e6450d8a9a0c19182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3957fc242443dfa22dfa43ae730bc2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14ebfc8a2240b4782e915fcc61102884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cae974e0a0378cf53a19de79c072685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc01be7153fa60513fbb209a05722f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e043e05085b2a3d2e8a0c02a08ac787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad92424c0101d9213cc7ec0a114d3a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42502661fc805a8791bd140296465a3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc087b69dafc6dbb8efa9b3700fc62190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa90de89801f8fa5f3ab96abd950a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcf710e4cc6253c38e896072f79f7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a3485acfe4b230eb8e68ef7745f5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2b94006ad17a1d4eb7e7c8ae87b5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bfa95e2ce770542f0e955cab2dec095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084bc619cef67e7ee5c1e93994a5b5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec18742b898bef77991c45ba4252f7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85045734d924173cebc921eb471abb4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef448f0caaa27b3ac75583df78867699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930991939122ef28ed1da432b69b0ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082444f747da74ba71e64ae3d0d43eb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73fff8ef1b758aabc6f2518cf72e0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff55e6ab39793e71a63031537dea64d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e7e75cc194f2a3519bd80b7224bdf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb3e041e7a4503994cce8a74f93128105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1230a66628a7414a4ecc18f9aae518106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1b9d63f07e64e5ba7def1dfbc5e7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5d5a53d7a1d07578e4b6c89f857e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eea452050c57fba9fad6033092b63a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9857b2a88364fcd912cbc33f86d798110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859bc26faac0f69582374ed965b9d2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d9d40b62f08a7b429710f0c41b7ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b4024358d8b8fc66f7bf6808aeae4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bab7294ebbd13432b12b76a71c35e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0bb5ee8ca773e4855c3eb5689a750115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef7c1646f7903be07f3813a7e4aed3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31243c6ba3b14c65a44872f68eaa71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35a5d3aa0db38921fd57c9181ed5e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd092a3eab19dd33f8963bc1e3f3f1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b79aff91b0e58cb9fd5a9a24892145120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f8af60daeeea28201e3ada751e969121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b180fb32385345a038d5331ffc01c5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7d1600e594b4a33257e149abedfcc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9be6415e35c79ef518d224622a2e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392995183bfc4a970eb7db3eb67deb24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626ca1af01958de0447e882da599852126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426c3bb1db69711d7c8e4a1c0e06c49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eee4f05c227494ecbfecbfa5e57c6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf74f95a110a98743ccdeedece05cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66c3a173f2ed8070708636f3074386130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94087427b927128cde9203ca0808818b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bebd5d2b2baec927fb977de915abd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288abcc7c416f199058b8191c8b12e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644e1fbee5b33c6bd8d987d996d6f5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72505b36d88d7b63804cf002423d2048135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdbaecc39d94cf434cafc90ef1e14f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a9c374a06e5d46fc44ead77348f72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27fe14672b2c9ee1cbfe2700b809c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d01381989667d3d854e61e621c178e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f434bd9776297d6cd2d3c1ac64a4a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74dbd045b7da0995a2bccbe0de3861141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988f7d19e7ddb0d82cf88c65d5b1b30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690f4d48a64c3463731752213665813143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043baaf1e3de58abf54565e45d9eae69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41b0ee022ac9d929aecd7de9870ffb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d90e3c365ac3eabcaf013313de9811146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75d2827ced6be170289eef58ade485147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14274cf3b03398d668028b332ca30c9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eca9bc4a25ea3f0eec6fc61fa63fc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53747a4259d3c1366ab419752b1a02b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd19c8bbb11103e846a57dd111c9303151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47121b76ab2ad47b660487a400d2476152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badafd51045e08234d73821358e6edab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345a7a5fff7a2e9778f42b04d14c2cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a406cb8bc4ea9555db8b7583df4ae3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd462100ad01a3b76c85151be9e1c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eef43555c4a8095492149e0dcfd15d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f8d90e035a926813ed047af84b0a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287028200948cc1bceddc684647a51eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560e0c1b07015ea69f8af4bd252f65e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb5c7b247de6659f689c996487a879161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a08eac80c9b67238a8a7cefbf4559162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d034c4e947c641ae524d4508899224163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215bbe48e82411d3d6c6f7476478c56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1611b12d2171652da3c9af9b074ab1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2e275bb26bfb541752109225e4683166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8212cf7c861ba9944af47ca437e6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79ac58faecf6aa8f2699e7682788cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c0330dc82eab071b31e1f7af21517169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a897ac0337271858bb836b6f244f85d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ac1256aebc3224429cac41ece7cbf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80616eb99f5876769ae965550bdecddb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a80500736a5fe5f49fe4787b16ea0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ceefb5b6950345fcf88349c71dc42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e31180ee8eee8f42683b3b351ca2a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e63122fc6ab3d635c704ca509ebfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dec7129fd6aeb1bc5196727510787e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78874a93136a99b6d54ed78665c19bac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8e490d591a957761dc74eac790370179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd993dbf91f2aaff0c8c84804a8b7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b192c19ba4748df100ba60857f236181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15407a305f05724cfbe25df1de3e23a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a80b7c7b3508c1f150274dd5e998e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19deef394bc16c939ba220aa1f73468184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fdcd59f3925f9c0e94aa4d8e41f82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830c68fb4a9ec773f68726fb3f788a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a387c5e310d4abf99cfef8d2e03bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd8417e82643688874b3aed466fba4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca082e0f957690d462d04419ef8e58a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142d40a546a867dcc769461d390146d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6c2c0fb185f60c94cae8775ad16a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dac78e142d1bf0a404cc69e2e81bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ff0480c07911642bbb40aa5621984193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676b53fa1363309f71a5fb98ec22946194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ea7d8ecb24d14b85b619add34b513195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82652a291365f3f8d9d1ab63cc68ab6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad817ba8b24ea9b61fa8c64c0b9765a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2111f7c272991c220db05a6d603b35f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f2603d7be8831cba835c2c34485e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71b35f6e027b86e1d92a17e6eda682200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523d13623115a72073cc49eb26a6c07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14121b20eaa084fbe20d252b265877fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dce39c54cb11d316d006f2ef3a6d6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff222bfce0cd085db0f2925f69ed5455204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bd01fb08e9943eb52f084c356f8d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ed4c1e4a8b7e6836939b224ee9a90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5ade1ecbb5350fe86c3e53d111540207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27bdeb61363c3ff790c2d05fbf0a95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f8adf7adf828e6f9820e438219548209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f976c744d5ca7593217bdb15ed1e8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdfc990adaed3608b1db554bdfda65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96b5438723629db384a2c4a96ad1b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb02f954aee55cb12f2a99dff2ce31e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a17ddaa49ae105f720bb62c51995e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42458b34d0783928ea7ec92c089b5040215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26c2434f6966ee68557ec9c12715c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dae03b98d8aecaeb2b15e11e5d13f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5607d03bf6c66f47c73c57d87943fe7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d011118eeb2c45d08f8f58e1aeb36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a97e42a64e708ed79e1ed7f830c2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd9f82e55357a00c65be2b36d0d9b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93142d58b23e460db581383a451e3b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65054d72e27150d3581d2754aef366a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680ee7cae3756fae8e53094fa0e38f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bfa2960494f2500a6e92932b9150a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263691278d4eafc36fe9bb9e3272e3c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505a7bbba33ef7bb97963cd8b142935227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8fcdb5b4886343158f0c5b818313a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944d7ce53576278be1f4081944c70cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f08adc6ddb5c33d940b4e865c0496230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb6ea0534a822ab083f39fe6e1f93f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d32cb394cb79a539963f193ed0a1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559d161498e07602a0599c0eefbc69a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a6fae5cfd929c44d9bec3c73108b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073b75768bd29199d92bbb99585a714235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50199482dfb4f4a1859dd69bceaa948b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f701e306d1dd13d2e9204db59d14f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcec4169194c319ca886de62fab7505238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b2e495a3cd0422a2c7f7434d8360b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cca774d14918f53a9272c9d581a21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edd5bb813ba5f1b4be44730f92ddae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613a87ee5abb598e908c2143e240685242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c157bf2010f73dde1a95a1bb064b61f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b17199cb472a20f9a72a7347c76a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce13010778948baf5debf1f5422ed2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7173c9fba431fdd00b361d76a1aa7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45bfe370bd2ed110b93cb3ae3b5bee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb749d68941957f6122a7cd4672253248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44a04e70b222b87fda38c4d6da1ece249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e47e57f6a1ee8dc904bfe57a59abe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46314bd3f7937018fc41eaadfc461d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd0b1393c5efc654bf176c209413bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df37293c9223ab478107002e8f3a2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43cb3a30d7fa7967476d2b0868e339254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7b8b9b65979615fc8a997c92d4549255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f65e8b2003627b47d45c78e8e7b39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280c255c91c4d3087df8df2085d79ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bebdd99b6e9487549a22d59eb89ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f429258b024ac1137000fd55bd24cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7871cff3a6a8d3ff192040dffd661b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d5e9eefb31243b070b61e35bdaf14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10c974886ad71afcfb3a6bb1684af4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ba25778d262844164b65a3b373933263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603aede12010ee199039c766ada194a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb69c3c6cfe5ac0aada28b547b69e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6498de93740d55bcd17ce2d5c7b55e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda859e6cddfd1317883e661521eb983267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a928ad0108ef5102a98d34d1c093547268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2eb1709d5afe71abecc95d08945257269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd1dc8c2a6d2e8c2dd1bbe909df032270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd0cd717ae129f7c6ac999228e04e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc185c2681c5abe6afdb2af5ff24a9c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756a677318089b9f65ec42da6ddbbf4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071a032fe3d5673943693b76504d4e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467182951a846b7344f0a565a8efe01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df35791dcd194084d2ee68ce676ad0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbf7abd5b2800bf07623f18722cdd9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb727eb95dec6e085ad985a1d250a45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c861aa1295240d506bf317aaba893279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9525846c01da6cd79c74f638cf11e31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fcfd07ff2a2e053c94f21ed3cc99e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed8f371ea7abe3ff9c37ffc022ec8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652d1c5e97a7dd99f534184f7c39d6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6eabb8e7dbee55092f440b99086525284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bf7abbbfd113e40ee96e111f2fdd8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7756bbcfc49c8f92bf28ebb8cbfaf26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625517fbfdd753dbdf8f6132c878b0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd546772b849eefb113200e3b97de1a5288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02190978e182550cc99df1ec37f7981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63e8b2dba6914068da548f9797cdae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625daeae649f40aaa4914585086da74b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0b1b5b9638d5e1492d3fbf3d99f4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1c93c94bbf1a17c35cf64986f30575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173be33eab93b3464630cb642b1eb6486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272b5ac4665e0ed594214c30d92cadd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329358753614c71e7278287ab02a55b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf34928a647b6d03e37d41785616e2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2b5267309ceba92990cbcdec7f65a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c417538beb9e377d0f3046dc6360211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489332b8822a2c4d3ed013829e0d0ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ad28abc6f3734bb4bb4ea10767c0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d714d1db2d990ed2a7530e39317b8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9571c227fa78f8a423edb7f8619a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edd799cee8f3a8866cdbeeeabe71cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e95113244a2537476495e0d746ac5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264a5054c9fd84841b59021b5b93c2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdbf1a3e6858412654484cb48e6fee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78aa5a7123c14d83d8ad231a3cd6a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d523dee41c84ce73cecd7f39e384ad721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee725fce717f8aefc4fcc1e6478e6aed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fb702f6e921a1d041257d378eece623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cdc6b60805075ef8b4714a6110d6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5215599a50973b33e1102343b4293025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbe9ad2c90d7a202744fa7fff3926f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fdda625a0ef612a483aa40636536a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6323fb2862d3e8e9affed8a59cad39d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa84be96129f477719e362ecab595729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d3e3f2b1d461fe8cc1502d00c83c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58b87cec62c78354d4d40ed323439031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60767083e8cc7fbb6d05586544121b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce03145de366104f98b4b93e45a09c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1d37de701ac0edf9b0745d52e908f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a8b651a1185076aea66815b08a78c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959cd493f8ece425e53b6e84b0cc1e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995d97853d4022c8ca3cc89288ef81337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab8f458de8ea748b566a0e961ba65a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073b8b210f7e88db45a260c08d81fc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef94bcf854fa51c0e49185f72c98af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbecb3200efa66546612940084e91341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b270a01a6c39c962daf4434408b458b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd689148645698fa34a3da902de90843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe1e45c9f71026ca73725f865ec2ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6034d53bc1ee29aeac80579ff357645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed771e595114ff1c690d63139eea3bab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862089a6fd571c285a7d3aa01fd0c9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033410d1b27d2954064adfc0988dcc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bbf9b38727ead6eff37330829f02449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6d9739932639f5a329f6abebfdc1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9326ee3be8d5e9e1586cc5165f865751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99635decfc716110b7cf8403105f82952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa17e782e711f9d4228a66a39435a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007b91151ee8f849da2cf5b759847b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01951669d050f4d71869ffc797c858555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f73a127fc72db503cc8bb30e3bbd3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41f83e8b580418e274230432fa48ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e53b31c4ac341860be4f8550229ef358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fae26a8edcd7b239d4ab4feb9540259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bc11ef5999b3622378cea6a6145f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c95ac85c71172d5e0bcad2dd9a30a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81541fbd3ac7803dacb84dc9e9ec5b7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c98c34a0e41d1f00a474e8c04cdb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7605b2082ffb418e9bcd4dcc81517b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac703a93f1d9b923a6eaf16601773e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f632450170f52f629d890f76b9f300966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc647f50684e16197916c218b23506e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc156a1eaa855c70c888afeae078ec4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39458aca855f4de2d9c57938a01b98a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67e4efbb55943da4c1651af0c06b8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace329b5972892c6ac491e4c11345f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f8f1f7eea1c4a87d5ada881c53d1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c851688939c90eacd02b8d8da5384673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81a9a3fdd80833e273e26049bf495274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90c82802332413951b77115ac7583b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dc72366ab7e80e4ac4ff2625293bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0e7fc32f486beca83f9da1e3aa2c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5195376f074d834cfa71e9ff5efa33278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e2392f277156b8c85c583b33abebc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b541f44a49b0927edeb1df58150b2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f7e8014436fcd06bd0bd23172bddb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fafb5fe92022280c8ff8f516677eef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8439da5d146b56fb4755dc34754c6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461d14b35a5faaec3a859f8d5a2224f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8da75e5156c5af02a5d02327b00c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4a0816297673ffff315b14aa7721186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a632fce52e11e49b74bb776d6ee04487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f206eb5312925ffd6f182cd5aeb7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae953c678c05d775edefa849dc8c015a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4591048aa51763274169f7ef646c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287d983d94d95dd2430c26b1a535a4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71be16d102b2a816bd5bc260fbc0e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a576dfcc3a76a1d64b48b8b31e30e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143c4eb4cd9ef6e424d659898e5baaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec0ce95f46b277dc698b88e8c7f3de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0404bbb03a28eb8f2411949bf9f86e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39738463bf2db6e9354f73d1cbf73c7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87505be7ff3fe9922d7f0f8150d413a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb01f9593bd4440f310da51f89f5d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18643a70fdf7e18cc4ef4cb7ea3c0d26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f548f0d3d92f2e9d54fdbab5e00368101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89ff3e593a8936dee38099edd05914102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2fbcf7a11f77f9cf87fa943ec1f18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ae76855a767ab331b72a31d829e0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eda4311668e44da84c292831172b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fae5ee332cfeb90659c5dd200a88d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101256c77a64938eb61666775c825fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc06221806e0945fb8cb4c4bcf685a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fea7db13844a66b7f9bae72a1e093109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a61f5880aa3241fb3ce5d7de38494110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208537e60bfe783b0b0b177285b33d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f36e1013478c034353e3847577cc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed2b4187f5072b7161b1e1707637fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598d4af38c1d688ac1b2c0d8b3eccb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156fc5e02363419eca0f8cc626e6a22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bb6fdb6d5c03f21f511ba0ba6387a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eaa9816ebce96e719bc447203cd58c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de0b82a2d564082f8689756422a267118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdbd302643dd90a00aecb91e20bd01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0466d1eaee3b59ba4aed01055c4e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac38b318a8d2bef7cc9f7546b4f9531121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11947b77ca27a4ca948bf1053e11bab3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318bdf18931e0b967fce69d226a4848123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f8c0b70025041fcd0bcad2316398c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f228131037f6d1a43d0f5835e948c0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46189936fb4424b70f2d0f171cd72c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cc19e9c5b267ea29455fd5f8ff908127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc49ba6411f0a87ebbf9578e052248b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980db542ac95695fb9d1ed0804419b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc3745d4223c44cc702d21b40dbeaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddccf17be945f09d7086255db44c010131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d15e1b8d3e758e31a8245efe915ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7c0c9791e2bad475692548566f829133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5fd0b46b3c6bbc1b6505fc3f43121134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5448f39afce6fc627733a79b7e0347135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b79ba5a2236986af866b5111b498b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266153135a6c0db82ffe82eaad0e8b37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255415a0c2787d1f57e34d7f50af9eaf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a5e1acc7d3f842ae1a11901861753139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4687c4c1f7db487a068ccdc316a1d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bc58447cc8549789e106101e0d47a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2174c1e2d8e655a005d30039e31c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13384a4277e047695e5ed163463a115c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc867983c4cefac00406f93649ebd77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65a542aa8d62d4fcc6ad7ccd9d49de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff74c10aff3c5e518ffb60865a7a084146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f781d54e26e80906b9a776b87abb91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91889d5eccf4e65370e0055d2c3ac943148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ccc418669a8259c0161d208fda1a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79c0598cd4319890a65fdbb2b32681150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2420be5556f467696229420a3fe072151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd4eb178c5f75a6cd06c682ffe9932152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472380d081d60ee52bf0d08eb07cf6b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c55904f6dc4762ed030f2345a14fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a55da20c3f553ffe53ea39f0a3ac2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb87ed8808ade88acbc38a95d67fdb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa98a539a3f080bdc57ea746ff87b0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62da768db6984b1b9f12f034042d78a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b1f08c07efd282f8daabef34ae93a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fbf218bcb90fc15f380fd15453b95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c8e58fd4e7e03603c1c4c38803920161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a183efa29b74e4f03f0e560a3bf0410162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ad433e041249e337decf8d5ed6157163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da674eed8f4c2322a202f1eb8c971e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a54806f91766a4fef3395cd923b0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534dfd7e27d5d8b283e10053e491cbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55f5d037bf8f3f1a2baa6134514c4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881cd57952f6123df26cbf9a24a8f7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ada1cf28039590f0fec6b26e915cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0d803c4905c9da9ccdd858b4e5960170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def58758c79551dbee389c30ece52cb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58d3f8183872e39bbe19a7e32c826f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808be52690187c36c3ea094be358876173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b404216b4a49688723d8def2c4c8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584f8d460d41d4db61a292e8cb5f936175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739075bd60ab822c495695bc6c8e3e2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d24ede9027dc809fdb5d10a09cfc57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd8d90be12604e670afd11ad7ffc90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd0b58b89491c967483ed24c13c77b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ee6622f6b496a02dba20be1df5cb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83465851b2a2ff274eb93325bb582b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8d498e041fba2bc65451036365408182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6596da9a6fdac00eb170b1f3429cf96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35c3d2c143e62fc7817b7198d6d95a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1712c03877ed6e6028855972ce0f9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173261dcea74b4436e29617d330aef55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9f94b633fa78c36fba197290bf7c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf75dac1c67f31977757d58e8b082d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04266ddf171b72401030522a3e6065189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093444b211ad96b7978799b09d8f97c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30da9aad8ffb8633459bc1a027a29f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8eede55f32597a223b02a238224da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11899e82a46a5933eda0a1522f3d1dd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d223511b3f8567ef6c4e05999c534ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40819586ce4e7d28e125c8d9447a681b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e17691f08f62d3e023dd43c812ac9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f116de81b5d5731a229cf2b11d8cb0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fc17083727c9890e9d8ce8c4519c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaa494646b38bfbe94fa7034fd8482199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424110e834c5cd8a532766f94a4f5b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593962520db0abfb02f68ae0c5de342201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494faa1aedab205a93fb3a830b8527f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c386ad9d3150c18a09dca32749abc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226c30cef959e8e163de5020e9743e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7c25b20da0ff89abad9cf30058732205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cfd2a7d5bdd0f52b5bd288083c973206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486fbb700b80cd1a7b1dcce824d04c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7c1e364ba64f4db6efbaa69ef199f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda6ef36a77490369a526e053e377e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927580657bafc20fc92386e9fd11bef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d06b86987be07e94b2004e2fe04d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392d2eec0ca1d79e2503e4c8d997970212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddcd2198af88025173d115ddd8e82d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce7b079804f194d1b00eec15c72867214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c8fe4a572739964588092a4cc80bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252b92586a7af6b77b886fef313a045216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81769a6d60436e677759049fdac156217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f133c145c62bd0608beee04c979a7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d0487b9d85674c34995358623ccfa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9964e6603e7cfe1a85ef3099b1627e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7201857df54e588c2371816d326c06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd92646753bc943efe886a088f2abe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3c79a3dd905d9a983f403d03b66bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e482d813baa1c3225ca0b7b5e11a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e9fe2c19c756d9e199d4772c59fac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d409ffac518e633f893eb6326e522226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b9769e6492a11f6a533c3fc418e28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621ec212a2ba7459a90e43b535aa7f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee96d0b0f554d921718febe171d8bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabc470a44756f679f120960e207b8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c4f0dc5251daf802edb24f3212fb6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9140ed9e6fa9818caafffc2282c60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b203de4f59a37287e7da11e0c3927f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a9659234598928407ec06ae2725ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25929e946786a64fb989b69f3bd4c295235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f2bceed8690e275d8698d32dd36d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4904f921ecd6930cfb1bff013e43f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acd69f17237ce77a5351a5a8337be5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb995ed0f4b2355be1b05461e9dbd36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58addef6250cb61b94dd45107ef238240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02d2b6116cab7a4081adb1aaa8138f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911732200a8680da732d9383628c736242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba03a91775fa5639b05df4e6b35b04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235ce3414ee9de4d53fb73fb3fdec32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55271c6607644be1710d408aad1a0f34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b240fb483be52e1e8a82ad4667a5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e5f06e8dfe0fa21b2d0e20687e634247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639303940ae608a5f93790df0b78036248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d2b2888985d5044d56230d39ba7db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626c6624218268a70393f611818c483250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772807f5d9b51bde3c6bd374aea6b773251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5fbe17572bc4d09b7bbdd29f81bd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0d79bad936e3271942cf802da946f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705d2e5ff98db80e9a2beabeb1adec9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac05e23243755dbbaa379a01341806255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919e2e2ffde9b139980f8fc579d3247256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ccbf15ea147ee127bf1f44bd39bf6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821a75a85279a9fe0b56b6ee8f3aca8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e202b69917b429df1dbe303735be079259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920da53728520f6ad4f42057016cd76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367620b283a769aae7e9014e4e70fe1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827a28f8857c54a78a9e1ed29b5bf08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dc50e8b8fc1d5b5397434cbb787c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804c4c421fa016f289908ebd885f883264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd487ae9174b49c46866aea34cdbf66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3bc2745f9195cd2356dc9bd14fe9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5fd4d3f89390ed084436520d46d15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316051d19079a3d7cf80f8782e44f24d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc809e2a13fc08ba331cbd5000a005269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ddc96acdebff6a102761a068dbd62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc98e7641c91bb3d5fbd3d7e531352c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144ea58bc7b5262155503e1afb83696272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea6bba14b7a4f477f6f9c6aba8b7c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90513d892f684432ba05d3e1856e11e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae985970aa61f93a7b6320d1e3678835275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51033e2bf20562a6c333fe109a716c48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d54437868fe173663ffa18ca94a43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01185c85ef4a18c7eb19794538f864da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fab53d1a6b927c1fd9fc7f77c643f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef175a5a85d9efb580a21fbdd20811e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e5642480f58cb25af65e0c4fd0c0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8984b2ce85c60fddfe0ebbb1e56b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190017f79b29f45655600cab380cb197283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7eb91c450a1051a8db2950d65a31a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b04ae8529d9cbfa91053a25d96d78a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013e804a6d35f1561fd4ba9b9e5112d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc875dc8116f136b1919b23e476c3814287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34289742fb7d7c3d1bd8de3931e14e288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>