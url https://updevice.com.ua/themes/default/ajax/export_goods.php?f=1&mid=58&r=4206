--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69337bc0558984a55dc4f4ecd7d5c0131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944a55df2ea4f5474a9e3ae192e03212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191cf7ddb01fb791c67fbdafe36d67f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f5267648bf0ab40fbd18d784ab7d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a680bcbcd696976677bb2fbf6265ec75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559cdec827da5891b39b9e165e95a566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37e1dde53fde4afe08e6ec40fd146d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b3790eebbdcf09fe0064f519bce918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b62e33aa1cb9a5c9835225557c4589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994f9965d59e6714569c41afd5025ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d69f197e123e49098acdd19826691811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0d3dcbf93727453c4075ef2221fc912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d2434acb492e22b080b408fb3535c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a596ed2be2aa0df735948326c66ccf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07501f58b26211df3580892bc31283df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e8cf6e27df2558b5180410f2c30d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810aeb299b9c58942b93783b0d97fb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931a591b8ff2b0c30e5c6501236f95218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee284500f4b6081c4b66f7460af091619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2306088600ddf7be81cb3e1051cabb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee17c37ce821e7e06de491869bf201021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea9ff14c976081ed798b946779fce022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b171742fd9a6ec114ab05f26bfffd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1b72111ac9393a2cf3b8f4954df5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73581e5fcee11bc56e578833a501d8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb652079843f0283bd8794c156190b2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b9d2e92ad9dd1e561db178b59d45f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ba3d15b50309b8f037b4740874f9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c71f978d0b44e7a87ad6634e42217b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74f816f9487126cdf582fb6998cb4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd4e19329806b436524f6b1399554a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4169da5fd4cff1204251cf7ffd9d37232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee062a32b45f7de67a955dbb8ba98f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5715f91db73e4a84062267039d842d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d9743999ec2323c7f986a6812563935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ebf81a3691ed704b531fbccdc556736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fec3ae5f5ca3639b9551c2cee8bae737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256f50b0bc31036e494b3689be360f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ad7de984e5565e711e0854a73cbef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3113afd0b587a4cd2d5b4eae128a62740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ebd3936d0ac7265910e358cac62b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11182ee4de12ab0e3b30b706cae95342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5e6702a80912fe225ce85c60fb88543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3582a8c4bb7773e8a06fa5fd4a56644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014ba6c52a7c362feb5284de8aa7c6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3f9ceebf90a6d1af0edcc85f63ef946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa54141d330c9a2225a4fd7d7622e0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd69ac7f28274f75a6416d69760c7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53413eace4388477266a048907a3f8dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79807ef4a859df2db76e1dc890e83d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f9e912cfafa15bfe06ac127c8ad3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004ecfb483ca208eacd0e934932918152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7ba42cc358a1de2405be02f01e73953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a902e7a769ee66cbd018813d87c760554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea61b74b48c951a0dab8cc8e3604d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e6dc377573f906bb6c3742333c06056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af9943b02ec09ad32ef1df6393932857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773df8cb5ccf9200f9faca299d7e2a0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ac328624ed1cb0202e334552fb71659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bb5674f57855e8728326f117996c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee46ab2bf406ac6de14ec1a6958da661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a610efa2752b1cbfd0a0ee6f981d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17337dab8a12a12cbd4230d8d1e7aaef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa50de9ffc33b6055df1f840f94655064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b51ee8247a3ddc4ec543af3c1cd7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a535e471722f56fd8ee3223fd93668166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253572b792638eff15d16bc36a51bcb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6b1b499200b937b86aabd6ce8679c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14c1a583a59a3c54f722cc53ef584769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75cd08c709a8022bf0726f47b2a88770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505395516a77f0595de2aff51752eec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d1f34d18e6992f05b844163b535fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78045f0fbccb8a75fc3c72457d23cb5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f987ca7f3b450bfab3bfae5cf351a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06f11c35dc1e938090d83b7786e0bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa1c4ee2ef620df77804fc18dd494576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726aba251260b07ce75ac6284d259c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16132ddfb5cbaa431de1350fbd0c1bc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73339a10e2a77badc64a2ec07089c15a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f497c909714a6fc7ddf765cd5709780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5d3668eda60bf5adbbceb4cc5c36281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58677af2ace00df260bf0ab5b1f434e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15161721a87ac12e98014f52211c842e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a205388fa9096299adc2e3f3545d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106aee4bb25e1adb2b966c13b28eb6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5c8774ccba2f8e797f5275a48f71986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5910812cecca48476e0305444183687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffeafcd7ec9c2bc49fc8424ea7e0df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad3a0806ebb7ee65d52c6b39d56e0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513b999264ccb67afeedd67288256da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62bea120942cfacaa8c3cffcc731f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5bca43bd1c2c5c5194f8d52f02b0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102c77f34fb3dfb35614393d80aaa7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e968cef198ed040444dd9b64978b2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7919160e7f765de1f3df4f36e4eac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3376b3d953499a5e3c96a3f000a9c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3973964d5e0cf2c3ebcc977f7589f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e90763f4990293a2903417c4d9cda098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07153b0d036d50a430deb18b1da633499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd6d8c0a041d182da7fb9a6a49671d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e037b1d2c73072d97f2dae8c0f6977101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9affada13895de94fd0bd0397ed84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e047dbf66a0a9bfbf813c5d5b748bfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7208a6600eedd6ebafc91886cf836104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6fa82ebb1de68b2087017c6400324105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca72292016d473d32ce250bfbc2aaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496f1378a2b1dea76cb0b47cd3eadf0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c75a4f100815be57288bcf4b04fca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708e121839ce920e571fa539a5721f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5100646b949abffea633a4b3de9d2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5312a56a3df43a4a163bbe6cf812bae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb3c32583f47abb71d0d369b57db41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3693bbb6492411c797695051c01e87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d7c39034be6a57f31eb3d68270452114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc55b987aa19b5a749591848d65401115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f873cf53a00a0298717cd28fb1b94a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86503b4208bf91785b3085df5036a9ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f58d9a34ddf5a4c9565d36516db014118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b5a458ad5bf62c231f8fef7751ee1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f901ea9bf7da0b39a6dd3c8ba2582120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ef5da1496b63ab912c15740bb87fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e841ee934be18335f70f14298872fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9746787dc3c90ec77871bda2ca175b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f5a12a5120bd15889f64d35adeac5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cbe5b99b18901681cb416c93447a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8ac595536bd57b4d3e04781b09828126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f7a81745c7304756bb793accd0a82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91efdb6e5631319d1a47a327d46f15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007e5b29dd6844b1d0147422412b4a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554f72752684b553ca79039fb272432130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c387761753cf7721de83b495b95902131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ab9594f9d1dc7711d5629761eebcd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd57c1eeb110e39649eb9fb40c3bd8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8ed7268ce4c0186db2b427aa59192134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649082c5d1883fd542a5d8c467dd119b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5097805b3c54ba835055135cfa7c31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977a7edabbf3affe401c57f435f06b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f063b84ab194880bb66a531eb9fb18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427f21287d68fabccf4dab22bf8bce2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ae5d51e6f7ccc875df59c8d877ee2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6d9e331da5274c37417cd8dd38795141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1915d4888fd89ea26212d23407f657142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e4f28b4c789083d3233ff7c5a8e00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157e1ae11158a136f251f7ec532f706144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424dc434ef59800ee76517e5a0dfadd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac86b35a6ff043d43b06f8b52d5a38f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15c4410a32a29f584b99dd5524b8af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4bc12d651a6540f5135ee79049b5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425e05f2dfbb8448929dc8fc79b75dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5b1b3dfac079975731c03c7d6f580150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e4cfad0b00ab8d1ab395ea76b0c0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6fef346abc2c09df5069bffe2fff5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b32d526cdd39d3fe75430982311d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba199f5b56fc5a5ca3291b02c1e8d6d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76305aa433cacddc8cfcc07c1fe18ec4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0fb15792c51f88eab679a5f54cee8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fc254532f2780caa7fd528a4023ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac7ad7899e283fce48869668a824b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a7de0b6baef3c5c4d9c707b9d55a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9f6d1c848d3ca8686724f8c956f29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851bfe7e43bd67f9b8e099d4b6dfecd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117d8de09cfd38b295bb7f5e0676439162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d44098791824e62b17c896ab4d3269163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffd4e299442798e4a6cc242c84e690164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b21a90f9a4524f99f0e3e413c6309b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21d556312098d65ab0f2e5d1433bf9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e162b742a919d4767c233f623ba5fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b4918ffb458e24f3493545f1556b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7abd4f7dc4cb18f07237beed1e9f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc252c4a8ed362027fb87918eb009b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25071a8dd8586e19b62587ad7f4a38cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a66ad8b54408cdfb34f789b33aef74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e738154324c2a6e097e4841052523c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6c2973c1a546a14d92a88c9f9f4c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03840424023ca61182cc6acd3c6d791175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ab8ac45f6cdadf99c240b7259b547176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a6637a5a97eb4ada5e10f911cafa9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bec8f7c4c404ba6b843a86f027106178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09928af6dcf9f4c94a6b188c7efb99da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfea50ca22cef7631a2e57bbb00109180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37df50064f88daf4a297727e76aadb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f92e6f10fcc54aba6d928223cd154d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc519e27e79533363310603b8423e50b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d3f31f7467dd53456cfee8d9e80a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f399109f82615750c67e4b2eac717185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfdbbaca1ad4008e24a927d4bd12b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf0670c12dc8016025e2cfa7651874187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d71e41dfc3c5b9794ce7146d4742f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6d1bcc46b767fc41cbca545a610e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eb96d7e1a226249a0171a15e84d37190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eadf5b822427db1a0190e21f2d595191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d258da456db9818c90bcb258ad931bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee80931e05f870175dcca7755b2a69a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83290a99daae6930e2580c7c8851ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b4948a887058e1e247b7d5d9b99f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ee6673c092b083ac795caeda8f6d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020233a87e7cb06b9901f9078f782547197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427623cfa7ddf67c11683fd3e390839198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb991f200d04b5ccedcb78a3fc6fb76c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf32308450618d8a533c9cdbf99b0b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182025f09324b2fdc009700b979b856201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4b1fe4ff8b52d1f6328739d6c4f70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710e304f43b35bb39ede65c17e3d141203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ab095362694d7db3894816a50f99b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f44572154ec671728454afdba0e18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50a816f424aeb4f70a148e77988d9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899b741b4edeb1e02851bc195eff7b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89a59beb1c5a2ffb0af5bbb589495e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a5f2259370c5ff4507453c533ccb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734ea4311b717feb75b85063fcd5f54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab289f750c6415f5a8cb391a0f38e157211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a449db487b6a3876c177a03632d67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa50189c9354ecdf39de2c292c4416213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3251099bc21038100ead528f018c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff54b3f7d6f98ed2732fd6c63ccdb4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a703196da20b60febaa4c0308a0318e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540f4092230c2e6d41a8e53a86f86a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbf613adb30e3e1355255f8bca22df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93815e36bed8b21160720af0e980f424219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eebcc85de8f032d3d5560cab6daf31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551865c5215eff66e57d5faea208786221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b6fc749f1e3671bcaf0df404272cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d57f673c76455022fec10c2121055a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85db14a74d6a71d2863cf46dd53d11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143adf177771efa048d45f7439c90cbb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63630659f78676529b5d0992bd3a58a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e695abdd97c4e2984959d58679f09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa42e98be502a5e8f09161558f9802228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edfc95b7517d5fc063b1167b98bb00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0710adaba35536f2279b3b6455fe7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea484a266d08a2e7b57314707c85f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8173ce27214f9ece82f912d26161622232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50919cba04bd163827002cc9b393dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e763d992034bf9bea31962b27abc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a58aea87563f3f7f9ed79c2a7aabe9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9fd39302d57fa5be9472fbe13e9aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bd43fde4557ca166188de5c4b2ec5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39715ad277267069038f3f06f8fd26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aad44fde54c814e45de2b34f03466239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd719b5a4321ef5690ab45daca79e95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4f0819f69e90c606fe6209e5ec708241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce6b60a2a6b5e43956b3fa5ab64517242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f742baad89a8152e239d86ef494d1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49178c207e941b55c00f03c1bb389463244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fbb49b0a17e1be01a260741ba8849245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb425ba200277055477f32b61f67ced246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066b4f1becd2bd79414efe6f143fa5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45551ccd2b66fdf159acafd4e6d8c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8ddfbbf3aff07ad537976a62ffdde249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beda2121cf50269d978e90f6501db25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d36582180f94b5afaa4d82a1f5f1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f9babe407133c3f5bd78238df803a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ed4ef96dde6cd042232e37c07bfb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ef35a5a32a20bfc09bf73596ab5c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b8cccd873f14f6810da010d2bd05f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ec90eb3cfc9b637e7330ac1e4eeaa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e7227d0d67a64f6651bdc1192ce2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c010fb849e0aa41849a106d575437fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4ebe4909bd3a17090393e19b0dfcb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f99752f0f20662c0fcd0b488c7cc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9c6de4528af0feecfa515bba7de94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af098489ba14c5fca0f76b26dbd66d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366cc02009f156f6223c9a90e011298263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39fb939ccfbae2c55df6902cf8c570264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a8d23af1900baa4ff08b5e70d9c20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73576017fe8d7d78e98dee99d848f2ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e5aaaad6dfdcfef04c8344a0fd69f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8a2377ae36681b9637e97a5a31839268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcb775925d72d39e85a1201bf0f078269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc4fa323487d1dd0c06b97f7ee29a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c156e3582727aca05d2d7597997e996271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd204af8b578206457754433c9260d64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9074bb8d0ef8d35120bab77d648f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c26d95e1c311be63f5395fb40349ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9694e0d48ceaecedde1af37dba5599275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483030d2a29eb99eb63aff9dee9198cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b8b109c9fcfbd0a413f602d9930dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045acd81bf0ddf68632b2ddc96045381278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11100e66500afcc02d5cbdcba986cb0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9bdc0b9c8156d33358279f8cb340b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2790ea2fdbace0932bb6ae063c530281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7dd33d5058fb4d74fb4faa001804a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394791a52ab8e146755038407da9bb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e710af92faf27dca94ef30fc524e74284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61052a0ba16f87f3e5570cbfa9a0aee3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df55749de8a60828aec302333bc0324286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afb718739815247c49dafd931ecdf8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940e1af6a6fe461a4ac33050ab6a9c0288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdd82d24096f4942e1c6f2cd2bbacc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf544fef3ec391b111306d04841a32a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628456ccdfbc7970c18e66f209fa58013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aa6ef083a07906ed493a1934cd3604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d987396a6b172173efbbd3d033f845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cca4623ca4838a95919ad603b14b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfcbb4c7d37db9d8d9154459500ed17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e517fe5bebc24911cf8c3338f85b198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fb29647c81eb130f7658ed421e7d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4ac5832448d0d0a73da547d40656f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfb682dee8f4d9661365c7d12a423611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008db376dcdfc7fbf27eb4b810bda8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe48384416f725a0370258be89391013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88665034a54ce260c310879781cf0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c204aa54f4e5bdd594e39a20f5b76c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4d7fb03e1083995910136883dc2ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc6faa54891e5cb3eba0d0a943e22517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c420feb85ecff905cb9fee7e2ec16418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce31867c7501e6623a54c3cd39dc35a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293024d256f893a8a4f81df06a65334320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9109029287b8433d7f5dccb7ebde23621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015859f4498c2a7a11d3ae33fe321d2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6095f6268c0d3c95fc3302807d0e4f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e88fe6605a7c0b91d2a13b08aa3eb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0a161386c5bc8eb2f57524b27de0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605f2499c59fcc93d584d382154547b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd571079ba242c2bb1da31d32b52f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a4b4ec5a7fb31d477592f4c1d95c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f649678c4bccc4f03d8461c8e30c3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438f499101fb7ae8f14efe4dd8f308430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678c7e499f5ecf6b14a6961de57ce6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344aa4475cabf2c3f3fd49305ce41cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223abad36a53aa271bd86ea51765aa633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fc53ccde26028646725f670bc255834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5f5c3069dcdbccdd7bab2d90c997a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fe9c2cb28dad9f12f206524febae636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8555a0bc81f7e7c0dff76335a33a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c1ca40a973b993ed3cf164b20ed7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b661c91d15502e7b8ae148e2386d96a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46685216f2b13a150241a61937275b2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab519d394f9be4a97f60d98163c8261c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbcb1921d7f887a3ed58565f3b9bf142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcb9acb9fe1c578310003bf3de358e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8cbb5628c73e0a4e8ba194b02fa6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1149d335dc270e133b608e123c30045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8d506924304362bdf537f3acfd46d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d90415d68d53fe5426f9d2344a4e8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134828d7a697a05f80d0ecabd67f236c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcde1cb5c311abf14b523973f559de049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dddf9435e64c38ca0f18d9b19847fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233dccd5f6122b841d7bab01119606651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d185cb697f7eca4f587bc9d80a631552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12cd13e3b5f84305d50592e6501f3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a706223c82765b08108bf93a59f3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25550b05c48c81767f77ab06d804eee355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4d4c4cdb6442027ecd00bf7d411e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a6396e1d1f320db1aa34d0640f10257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f7a8e1c90318f4860ab46afe22e9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c693e6edb259edbe6b46883549954959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ce0d1f3044ad9693f2007b211346a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a020cd583e79155a770f9954fa2ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240feaa86ff7a81842ec224823018d9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0149c1aed2d0d8af688235a96afd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd61ef0dab8f97325f22e4e54ff29d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d106eb7c563bec4692bd90f3798c6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3639e6c86f505c7c6091ff62323c0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf65c759690b0478a1ce7a86e71909467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b9524c7a88e171b23280fee76577e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7cad87efba8dca9b20d4d0b2c448769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ccaaa9ef9e50df79b5d517b9b9dc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156094141951dc07d9a1c988541b3f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6c099878a3942622bc6d9430044c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a9200adb24a50f1ced16fd44dc1cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e60426b8f8c25f448759714d8eeb8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd67038eaf02a084430be72b7148d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dee9cb2c8348ba8f82a0185e6359fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70985a44f08bd0ab91ca6ee3621bf13677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24fedcf534aba723c7bf71f540ea6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0c8c6c6353b02b9e2afa866d2962c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9c30db45e7bcdf2e9bd43d249162f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2419ef868cfea25301f5bc6b80f38181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537d3f33f4594b585fd42ebbcda322882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac564f819a9e2cb0d44a978238ad0f1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c078f67cccbb9fbaa6f502ede119e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fa327684db9d35d48a7304986a5a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcd0ef3ff8905dfcf111b9fa584ae186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee660552d1e01eb83ad58287519fd187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cbe6e8f41985d13196e643482719d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817aac29785fb6f8d3d469b926f210789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1d06f8319003c144679faf5cc4f4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca2da1e01a12bd01416276949de44191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553910d73f69965e4e3c1a1d78b12f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9138687049d9c38b63dfda3ef5258a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882349b23d59ab92d7a9c05194c6233d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf85eb0359d5c45f7db7e0ec05be0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312540e600bc7984e99f7fbcd6c933e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490b4a3343284483cfee38a36639e8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd10de8c56c01df237141dc93578ec498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175d30472a3617de40341d825ff5be099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157b9b6f015f585843ae2e5ef86232f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ff3ca1ac109fae98087edfad40945101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fba45aadce245528746df3633b41d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd01c42a3a68f114dc70737d729daae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51587f3dd17ad7ad23ddd0cbb09208104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfff7fab76df7490bdf367670850dd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353c5d1ba8834e6d0f3868d95a50347106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fae024ca193a49ecfa8c18914ab0e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4d27ac5d3a51ed31ac248a427422c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7f77bd0f1cd5404d55830ab9a44ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cc278dc699cbcd2791c1d929ffac8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf441a874afc73964dbfbf0567320a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcef003aa1c5a3d4483d76ac8400b7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8244bd190a28d5b15688bc259ad7a9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec7a00ebb8e2ac9e38887e78abf0b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d07f77bb1b852db04aae989e0891d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a23270da95f1e135ceda16c95cb2f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c17ed06a022af9ed9f0fcd6bcc30ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a1a9d9fb409dd3b0ac7c92e2fe3cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395d9a1016da1e038c83661ecee884f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0290b1d667dac596f2921ce34e3d332120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30398750f0a7669076e857d7c23925d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be440ec8ebce0bfe24a6fdeb2fb969ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4694223b751ed422c77aa4b8f1e084d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181ad47a732993a9713abbd525931ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778296b471d388258a8cc0bb8511a44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19422808b7c632035517d48d75f5fb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c55516320336266a79d342e774b69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401c02b40c3f665efcd322283ef0eff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859206a54d04ace8bac813d551dd6f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bc29ab5767735078aeda7ab369e3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98ca7bf5626315af929dcc58d4c6b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dda29566ba895753a7e070b98ffce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d30d9dacf2669a8e15de5d84cc487133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625a148968f1979d32d7da07a37f34f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24edbde07023773a19df17ced29182135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba1bf0991968fc543bb54411e4ff14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85fc59c5bd405fcf8f0945c6839194137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a2b5222976ceb50b8cedb45d4b44f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a020be12e983759eaa2d409c8b32f92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373321794d0c3d6e063bc4636f99a109140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f458adf9d84fa66b015aa42b78e70bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42acc5dcc918502dc88d7ffbe06df8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2484b253bd89ef786a024248947708143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6812d7460e9378a687d821777ecadbd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c70ac878d8ef9e0cd6ea0dd42d5ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c3d654c90a21f491119393a0ce809146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f61a8c4de707a364db67f950724b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e1db6b5ae9f2f4c686a8a60facbb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281a7f5781cb1f6c17e65bb2abfb661149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604cb350db042c69ccba4e62be638ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbb80ae768ad24f64c22bfd0d355a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69230f0f0e97d1f675d94e59c5084166152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9ac51f12387a165cf343208d3a53a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4e80336e4d69ae0798a626e4f0ae8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35a476b097da0fabcd1136e69eff67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfa694a0f1d668c0a3602784a041cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2209ae93b1fcae9722c0ebc908728c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb38bb0dc4ce3902eac878b30e48a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b81764fcf35a28f63132c97d2fd751159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd915d3ecc38d439f6d7ca361cdb5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839234d410348cd74cf675312fd7628b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc85ad6c0dd595de53d1699158b494e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e910c3ecaf1cc401eb8767f14b7e6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e5e817037292e9fa3e2cb57b1873e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b2553e93df64a5aee8a2b23fa0623165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c35e77ee66190ae92833e9822ee0f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b96930487deeb19494632170990b34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106634d45e951fabe91e6ecbe27a6a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99007afddfd332d5ab4752a59f35c2e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc930504ecb7f9eb5ef82960fc3b07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd97895261572f1d848ae5c6947e7c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33e6435ab520d25abe801740f1d0bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735644371b93a8c39b4b9fea673c3aba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f19af12ff14c10c43b011ad6120c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c52157fac3ed586bf0599c5da499fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7a4ea61146d7dcf835dbefde13a4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c77b69f673e81f5a830518379a127b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca419c3e9b68d79ccf4d2a8cb3a41a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cedd9eb0a9d575d3b4868eb0059929179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716083cbd6d83924c36e5f2045d469c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed12b06ac66e6299d6369c518bfd56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970e3cb05724e32426c235ad0b9cb5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e923c992f167bdd7f1478bfe31885183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941d12b9d85a9d9940759739e0fc651184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f260bb2ebf127bf9bbd51909aa6ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4772aee20aaed9fc6c6dc338f90957c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba714b7bf1127545c326649f8da353187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58711227997453182219c623e6c0fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53268f950376ce848f552ed1568ab17e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d951bad375e36d4305a388cd137802190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad82909bc3753542df9a217d1d2bfa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848c816ce91bb9975717e44dcb6c112192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1d5b2a075731a9d3557f48c903f55193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9158573d3a6dc9a648e101814bea77e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1172311b73e0478bd01446fafc1b80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b933f88ad0e9c28d4b17363039161196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21b54f7c089a2b0e6c876d39f662f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7302198a284f55355a2c3936fcc97a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc768cf81390b8b45ba95b6b3a337fe0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a70350bfba2153162a5eb47d84cd3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89e49d53f19f993ff066a0c6692bf2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b4a09aa1d84f3eecda40611090152202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da809f2fce3c80db4cb1491f6251eadd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541684e7174d4479c7c8714575ca2a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b552126713158d0d3c2ce3b7b02b0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622c0dab2cb7b6c4b0f3dddb3172cfe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5026641d7a5237fbba52548c011247e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d01365526fc27eb9f979ef7dc8eea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef715a6707d7e05e5fe8d1694c507257209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b501868572a97408d71423895ca912210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c02c7af84b64ed30d5df7889bf6b62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef9454d4f48985d82480ea0c2e47fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db692d0f990b987e1f74b1763777d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca033ac73113ad87a82a074e54ce736214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b35224e0ac631235429c8eeb429550215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777de58bd79aed438d901286e51384b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c43e367933feeab411db558889bac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589da6891187e2b9b32880aea0175e2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d18015ed63ff4da5acb5433e6e978219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a6efe566fd02ff704b77babfbf153220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184698d142842735012c3cd543f71cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c313fc2381e9d3f96507dcbf017c591222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13755bfc7365d4c6bd6003b0c514a7f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693cd268b266358dee89cf6244ae334224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc1510e820975c8e19e3472e1f2db0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f1e491c872e4db85f30e79ffb76b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b21bc067e3e79a284eb3026fab7b0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9a3517880bc5658e6b6a3ecd61e1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24781c5ef604e1cc9718908f65c5b8ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48af91535a97bc3cbb6d353462166d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9500cb7aa4618e6402d07e651ad935231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c510ee273df0959c81869fac8c7b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e093fab2f16a6e42c07c1ba5328d1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9cbf5609ffe2936eb74ed0494d2bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ead860d60d8624f7b8892057d64ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727626940332e902bdcbc155db05e47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87166842320242674657bd3d0bfa0fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33322c2607cf0c40ac6cf4b94cf56929238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef237cb1f342252aa18c47c2f6b94dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd79a02c1640f56ef7c0e80203718b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c81c12222dd5739d44bcc7449cd42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4666d9f07f2f82e32f5492b4aac9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8cfb1209282531d5d78da3bc30b62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d250def6402007532678f697d0531b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8425b75a82543aac5e3eaf092e7f01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb23f29ffda7415e8f58d4375319766246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230bc197d0cfd8a1838161b650d8fc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2e020864fc0ca01f0e025106210c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a0efc4141e5576581e78f4807fe84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55de7066d9d32874f87f63189a6a010250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06ccabdce4424cd8e63ba28d5d76a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ab2b9b22e75a4f6dae99fd2aa588c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0b5e1dbe98afd319877b58ae8e6c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c2ab39dd79cdab7df48313c638e09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33bea688135059707ee8726a15dc9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b7b3f8fec59f3320a94a793d891d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54011ea10408a8a6ec0962856d9e718f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc409fed03eeb8ad08aed2c3dd830a59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cecf8e7afb698df9b72a96aebeb691259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6499d9841ae3178f7d9a5b88ec7bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859dd93e278e717f7fcae6c9e6107e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579758c24be8f2ffeb18bcc3a8f535a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00d0a5b9cb7b4ef8fab63d5c59e0f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7522455362aaef394fa4244f1a357264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cf7213fefc504f71e989fc1357d5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cc5f7dc4fe29d084983025b262af5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf839bab462e563cac1d252a5b9694267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede11e27e7d461ac1e1ead5ad29d0fe6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb28f9f595bd661afd2a349448da14b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56f0ce5709acf6d3291dea5be7f3da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc3415884131f222735c506a3c68cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcade3aacac533c5831585b4ec64277272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d43eb66896073ef661defac079a904273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47ceecb9334f0a5bfff590b0d47567274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ea0af2567fd7fac8ca8cd0fe8cf29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dae7ac8911f8b40331bd4920e9b6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e2574b51e5c7efcb17056f4308f4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada527de1f7508a2d76deff59f66c2da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9374dbdbf7593287727c47be43c0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0dc6d04a2d456ed2b398abacccd93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1a4a9679dd642464d8121e1d0bfe6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c0b6a9185d3d027278eb9c1430be6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb37de33f656dcff9d9a0728898ebe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c76fc78ca11b6075e0e25d0294cbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653cbb611579f6858ee877e778268ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e9183334e244d2661a54a5da13ef9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06ac694156367d12fcffec886a0cc7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b6b238130904bca51e87a6551367c288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>