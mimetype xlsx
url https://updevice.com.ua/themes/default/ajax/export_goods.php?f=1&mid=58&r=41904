--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2006f8446d743e2f1a3785c104e791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aeb7693c5f9da39bd08650a6c38162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a93b67735817bf17237b33c077a0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5958a0b8bc0a36a20491389341e9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6d747c18c508a6a99743bc6bce53a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb393cd50ffec4286c031424c992ddfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533687b8c011a8bc805eac9c0d9195077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40229e41b82660764cffe5ca5dc612c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa726106f5336a13017cba13f829b4829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af339684ca919f0b0dccb0adb51881510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5097f1edc54fae03dc3b88a94006a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb5b3de1e0ee9f7e6e3d5f3422bb5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe295e6d61b95b9cc79c472a41cdfb8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd460121fce51de5cef8a3ee985f2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1a46943a5ff81cb1d4c80d4743fb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245255ef077ddf05cceaa8f794b793ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d74dc8a8fa7fd0c9aa5f3744c3dd8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cb41bc2c6ed3c380c03fc73aabd6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1c704f143dfaf0179c0ca2a0d82b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e49e72e67d50ce7b666a3b318596ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434582ed851aeeaab5d8b6e4562501d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aa738a093cf83761795e3060a6f6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a409dca9476b6f7c62c798f4e30515323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe553f5c8b8ad4dc1e50ad4ae1330d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84722d4bb5fe3ba16df0e3449199bb325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ec73b1211142fd74b1359534d419b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80951d710d28a8ca80419703c97f03b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0588e639942b7f6fa0808dcf417f6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a43d749cddd09933d27eacc25b73629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5db627cc1aeb673d0b0cc65772ff8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e35440a23d3c2b5b17a6ede0fd8ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5938758c2946658a58fa9c5559a187032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebcc87a95133951f456c2e9897b91833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80d8182829961a0cce49c0af43356734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fd4bb727e19c13a29727d5c278dfd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fde16d59cc1fbc55c0dcbc76fda4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4ee2cccb3ae1be95260bae86e454f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2517a49be5161dfd444768624ae6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4e475d91c6cf041c4251f8eef545639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06814fefde562e1904736eeab0c37cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65278eb9351916b6829d5f3e1288f58141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c26bf86a8f1f9a953ca0653a3cf4f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecd97c9aa281d2228941cd6ea08ea043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017a5c55a42cb1b034e8dea3130061844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02641b9bb2e4ed31b34c6754652a54f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f7a8fbe54b29404961f277d41894746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1e4ee70250361180c518c4487f67847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ed053544c149590a5021345a3fd7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565b77277860ab51bb515956bbb3f8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4b1f23cd86a189be4028780332a6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067e65edd18cd4a9a0dc4047db4b88251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a391037177c59ba9a0d848a3cc244da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f5fc36d4e71e9765856e15cc6c53453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fbc4ce1f0a3f5afebd918990b373154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd19a7b84ae5d8b15846dddaea08ca355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d25e7918f24930643753fa01372f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8528c555d448a0b95ca81643fde322e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a0b3185fcb5a091022d79bc79188758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60745b7cf945e44d7ce174c10cc97d4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5578bf9d0d07254e0099943dcb7171060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e64367716c9ac12fdec13a00f2867f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e75d898c7d63dd8a65c8a17e0c593362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfb964994a3dcb0bb9bbaa9041223163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fef06fb947a61a4bf13ac1e501cd764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127164cafa471a9325c4f5754ad87ca965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a886fc6f90e43144966278743cda5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c3121c6e8bbc25e9dd7af85bcfe6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de1fce16a149b0d34a12508ed08ced68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beacbc214536ee2e49c42672336bb5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3011eaf4d88f274dccfb1f43549dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3633c80f730d67f07d267f4e4454c4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce53b2d7c23371f24d53c7986697e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc3e2f021b0b1f22be9ebaa332133873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd62f3826c1a3be51f134c89b74ca474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f9071f2291c587cb5dbe1b984579675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db621d02efb195ccdc0bfc22b34d220276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13c1254dad3cb3a2f6bcaf745ef0c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475046a3553aba5fe8e8825e7ccd65d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c66554f850ece5a45ead46ba8dbdad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e6204867faa1e8a908acfa93a915680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1750eb5059f8cfdff7747c013cf0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b624990cb52495a0e5f09e29fb74ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e540766d66703036807d463207d97083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd5dd117ca5a2851d8d01f7f9b4f1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06366ed8d8b36dfdfb81bfc0070aaba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fcbf8364abd2b2609a4a0c074095d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79a92e9e1b62629a2b32b9abf021ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832cd5c6b4bdeca8f2545f9738bd13388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9d7140bff1c4f2c1981b3169a295889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932ceef2eb8d078b3b2eb31d4c8c22490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7f90f0a21c40b4d4a2b6896f0887691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1777f8c82c8132263cb4d952ced91592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fefe3ec56cf0317649b13f73b0c3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2e53ed6c739c38c04153d459ce5e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b678006bf468d5c7d8e1cd0266815095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4e385503a1908aceeff340caec3b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b564c94ea793325dcf2b34a4ce01ac597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe826a1d1083bee11b87e2e28a0456498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd88b9b95afa491e603ea42122122c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53770bbbd2141741443bb9448a91fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7511db705dbfd1cad86a79080c44097101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85189a780a770df4ac5d9ab27909e6b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f01a99b81554e7439f981e253ce499103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989535fbfb5a4059064ed50afd9754f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06728b8e051bfdf8d0a9b94ebb31a64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e13aa07f1caa52e97b679a2e680ffe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a10e27681245bb905f85a7e1c14a7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9676bcded8c66c931cc525c2597ad6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4269ead05c33b7b1237dc9ad25e213e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a70f2ebe7f5c338d723d7ae760063110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f47f96d4e4b09a33f049ecfa965b7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d867ee1026b6b8f16b6d704d6b4300d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f411f0340d98e7c3d983ff17997406113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55500f6e9415fddffd9a923de6a8393f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336963136f8420987e9f22a9526fde8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f62251d211fcacec511326a1652ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c98a721cd6b0336f73f0a80edf860b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430055e60bdfba78054299f2eb717a3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e0654b4d402bf7512958acb038efc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf78b087a2ba1f4b2b5688b221c180120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5434f13d74a16cbd1f151741aa7c1a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195a7f981003c41d08c45db504ccbdb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7b2c5ec4e09fd08f9a7dde8564153123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17052bfe0441276d416570597ec768124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae086da604fbfd200e117031982067125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142495ec7c573cd6523ee8ead5680a62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d68ad8ef5d7df82bc37e6c9360bab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f71bf22e0988c265f5435617238fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b465bf668b8fa3a3ec0cf90d510bf3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb72a6912dce1698ded54890267915130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963433ebe2abbc2f3b276e4068e93359131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f5c87dc2f06193d8f2c25f07f2be9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45813d4f334854c5d6c2e0dad72efb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d771768ccc59162bd1121920bd95051134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f81a7b5d406fe62618e2f014720f17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2700716b2215d20e181c9fdc3d9e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99bfedaa6465bd5e8005be4e4945d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1ce1930bf0dee9a56d82896e0ae50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b0a070632183dfdc408fc93654ee8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ca9929b20f3d67ab5fa9d8cd344cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155f9885b64a73d5021c7c019ff4bad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c1caa115c42a105a18fb5a18dd91f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a939b6c35cf335c8a69ddc243d8cac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2cb17e6943b8380d6a3111daca29e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37cc06c13e877c851bd2ec0fe29db6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90a2cd2dfc2d4e2adaeca3418a840a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db491d8e39bbddb491f2036188f853a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194b9bf582de98f800ffe4ba984b7b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889775c10d97bbe9b6f46fcd0f13264149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63963b65a4c83854af789627e11c6cf3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119484ceec3353c97f2da0d399fc19f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb21326086f9af0f5751b0d89273f99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7a7548d1770dac6efc966eb981aeb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5d5e6702a092908590a0f41c33379154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15067639f7c4b40398197b786e7ab812155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db636a00a119fcc786c7014678c224156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728873a5a7d248efe5ab3cd91985ca8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f5b8a829a83f0057bd62b7e0ccdf4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1024d601727b860ce1bdf104ce84e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5635e05186262a6a7e466908e5159160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9463aebbad8251a5b514b0583d62acf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ab4aafbcc02db4be0d98ee930939a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01518806bab71ba392b395499f0cc8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903c63d4e48bee15ecfd9f20a2f746e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2583b2f55c14dddca46c9eb5a78cef9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff818c46246c88a77972cbe26ac3c448166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f1e6b9acb517439bf5cfeaad9bc98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c1dbf6e1b69b35fb4e6fe2a605173168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fcdb1dbcabf698f3e3cef0e32c6c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86787ebfbbc865415477ca8eb1282da9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bb63bbfe96fc86439058534439912171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70105293a78a329fc65f4f9aca719068172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debd8f1368c13f448222243825add40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab6d19198fd1af77fba05c67d24353174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a4aef25541c75f30c4145b4431b59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3b37031320d919ecd6064d67d24d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218285fc6673144276093dd3da803c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec349a74128b86079f00228c2f5a62b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83add184feb814e30b94bb407ee470179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80783527dec3bfceeed9f85adf8f7724180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f28c5b50eb3e4525d150c4987da930181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426cdc57902a732241e2dfbc0fb2dc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d916bda615f15f27b7c33588de36e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26860478b2a39559c896a17bc32108184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62469aeb9286e9bbc157323c9d2fd2b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc66308941a8181b3fbbad1bf515bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749c3ae8acbc4c98dfb37966dc4b07f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99253cb3e1a63bea1fdc830f0e3a2a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e074efb51d3a9bab2265e3dd01fd632189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a72e23d52a4966b9ec3e61d710a2a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222e78b6c9abdfbe2140dea4de9edb3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396fac37621cce3d3512413b74b0691192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddfa786a3a22ba31bfe62cbdede1e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cafe4f2f91b68a9d37d8bd027e05d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdcd3735ac3e44fe400e75c75cfb69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1645de75c6a8c1696d548721de35e6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1be90175ef29472deac70c7bc76763197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1d4903360a423d49cfe810373f56e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f7025a79406a531999335620e5293199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cc979b29febc1810fbe480f897c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294e72bb608c52ac5ea53606c8f36d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3f474c464d9cd2f4099961db221d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e9c1fb9f5d804bd70743b84d53c31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331de852c635c733317c2cab7a58b361204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047efaf21997e6ef1208561b1ce71bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358d9ce2d551988f23819b19e63f2a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062196233a13f0900dff0e1b7b8dd525207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afbe5dbba86b72a0fcdad97de1f6b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdad265c08fdb44bb08e59499e8d67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa66385b9dea6d4deed8ef71031a91f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f34e49044bfe1b09009de4fd22d55b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739bf74ec832990c67d50caf2185815212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ea923c79a8ef5abb2ae5055b0ea4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c4cea91d819d02227fa6309623f1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d016637e32bc64c62431d71038244215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488438df0cfe2399b9a68955faa70348216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c1f237ef3f24468208c0af4cf868f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb9eb6a49f7b26063d0bc140cd5c08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87c0dcc63ed49bead12d90c25c2cfd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218278cd3bb0e0f321296de0512069d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f3bbbf3ed980640441e803ae42a97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b7bba538598067872c197277eba02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a83c385f08c90a2caf047172179e5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563d4d3f604518d4d8227d43a84b0f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc219970ba7ff472eb6b3fc49db9ed11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b6869dbaa1427f658ecc60ca330ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876be2ff19a7dae75f7430e0fa465db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f894c232c8c9dd9945e4795599f3496228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6b45c47d052f03abda2db833a0ce4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d18cd74ff3eff2695146a084eaf659230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28db3f467b26e620dba2c3b63449c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc74098bbd5e1021afad80451ba935232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f2c60b073c207ae0d8867ef1cb7ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2f885ba99060b6dfb10335da32f18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f479e0264607f5cecc03f3ea48c84b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0de117033eb79a59b84fed7f2e523236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641cce6c4b072fc158544fff8aa0ada237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2ec9b6dd5b5ce117a8ef86eefb0d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27214b78012a67e7fb348d016915aa07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8e3b6cbe6f59a1c3d5ad8ce60db82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8eddba196760364e90fc731cd052c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492db7664414a1736c3ee4a8cc71d03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653c03ba6fe381bd2edd6800bf7b528243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6d247f6184e181352a5a9f7a909fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d7d47205a828eb5fc65d4b56af820245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107baea5cbe4506f5197729d8b96851246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380b240c792676edc2db062ecf68fb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c241cef706004dc6ee4b8f8d1bff80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db6223e33b6112a010bbfa288a354b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9deacf432fa0583ae4ae9fb4465e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8c372ba521b0c1169c64a3aa35fa7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b386a241c7908f5a21c94730a11f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10313fc7b435a021a65df13f286ce7f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c236d0d1f9ff9d03ed0ced0396342254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a207eaa98a1d2c4ceb9512723a68d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbecdd7b34f883fc54189076bc14df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629913dd88af5cb4182f6c0fdba49933257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51718a90e9364ada0dfb6713cc690c28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629b127a8782c37fa9eaaff51be21fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267d1cdf2703f820446499aa3832fbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895752464a191b8eacdc9a7ab48ae12261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc30e860ca101872b0ae58dd6e44feb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ec16ae7f543d82b836812aeba52af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9bb6ed74dbb1a9cefb62f891f9859264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953051d3441e41646f0172653236e9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98bea89d8e6cd048414bd6b359ec54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44741d9a698f7e066e5d7fb14133718d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab513ab47d04c4c8a5ec0e82b0f952b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb1819aa686d299c625606d2942d1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3372d837b333698656b0f60889fc9f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7a419b53612fbfb366603f91ed6bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313463c5183bba5eb391d90e5c0fef1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8630fcd3f14cfb5a9d6522af9bc42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176358f1a4f5d6e5d81cf4c00dadc52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e4d1b1615c3f0ee49caf003553213275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971f06bd8b3bc573b040c336d6c4414276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0bd15bc909e25b14e56f7a74880a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d7a4c2cb20fa39c58e2bb089319ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5be97e7a64b6fa442f44051fe325a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35bb22201ef4b2c5d4805f354ba130280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79042bd8c214ce0c3127d45d7f506c50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3f1135c9e47f21e2b7136e6c5e4ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e92b6d536e243a3a6e9340cf3374d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0778918ae3481661682bd238afa80a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7771cedaba336d5783f432923da5cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee5b6dd077b2a1c85698016086c0f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01ca4258e836c0d04dcc6d68ae55d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c807583294d0b3684f39b62081a52288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15ac0debb32bd2734e99ff0bd4e9a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89c1e41979827157ea4a9dfa2162b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627106b46073a539e67e3dadb5b9b273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05c3bbf8ec984939fcfb04ff551baa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320caf7a5212df71bd3118095a030475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7659f16670aedbe2b1793783f83506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588625224945871d5327ca1872e41157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6a2e9b7ac324daa6c0ea8997808e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c4929ac44270be1bdaaf76a95f9ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce6bed3508b2cd76b9158aab182b3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d60474a95eb50377ed8a987f6bd1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ed82c8c1667da53c95ce86e81121f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e72606d05849383c4b44ad2bac2d4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a23370d59d85861f6831ca961aca9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0844e5f7f2dba444e22aad23caea115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51e77b950cb3f997fa046bef2c9eba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761fa787228b0fc9145f10ea4bc546017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3677356c21d5e8c221e180cec40a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93532ba19e4cc12b11637b8a1628bcfe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763942c06ea947891b22a270fb954cfa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b34a98a3a112d3365c6ca3fd34ba3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695dc47421e45a2335df3e1eefc7ce322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d44f77314e5713cc670c5db3c5014623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bb76e422469e929175117d1877feb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a34de0644b644fc08afb882637e1fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637710db46fbf1f8e71ba73652fc75d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f9bbb41b293f03bf35e4f603776e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10054859ed4ddcb3d5507b2c7ab110bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763396ef3c62f7c72a487191b5a01bc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a507de17216a4965f1d957324b09930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6ba2b8cb8c01583746549c51003c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0433812eeea0f65cef2c2e7a79aa132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a809be4b7da9966850698357a132ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4e12750c4d0668e38c0b6e9a8a0c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da99268450df5d29bc0f63de1acb78135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf848f381442bcb843baba782311c0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a720c3808fc9e934cd467c7e42fc2b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480861fecbfb26bdb1039c70b5f52f3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30157100dbd5eba81d04efecb2fcf24a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daf941c1b218d633392adc86fa2c5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816e5d68d55418037116715c3e2a7ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827765b5e493549f7640556582394bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6833e2b573b7b71a675a6ba9cb0591243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecb2351b332704191ccc69ea1ab70d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79622ebab7ff191b90a92177b3a4b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae26f2bc37faf32f808a109aa223da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b097727aa390aebfd3d2abba1534e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10650212e565fba18e72b04222185c5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b332423854a57d3df9871203d9f31249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcef250f3f203e783802dde8aa3abd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c658db01da0ffe304beef357bf85c0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747935ab946ddd77f0c0125e61ac40852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730c6cf14706e919b41b7a962e2763c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9411d9cd422615d1ab4cadd99555f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f935f632406db3b967f46d1272ba3655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a6f665e0e13de3a9b52cc4ee549b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fd5e34e03c3922152f528e63794d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c014330b5c77090ad8929602ed09458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfce8209f60ca50f79359fa672c81e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d757681c3efa9cd18c19fb245f48c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84002bde9b3d724a5e0e5977cad12cca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5f548ec205d7a8be5c6012818fd0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707c17ee4b1425e6e1aaf815329643363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c5d2102c13e65e3930aaf88fb1cc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9450d1f375f8a6a0f89297f64edd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11949b504377312a15c3a883164778666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb80fd151bdc56aa7d0745e79d2f0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a47e9f13116e8ae888a063f08a67a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1db800fddf61b73449c3786598fc0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1491a29efa5a62177e06c5039d09dd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74525f1ce19faca8c0a75063a4e7bf771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44131e5c51ef97800f1058625de57f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999697279e72507c730ff96eb8d3b3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e43eaf663bcef1fe70ca0aa56b25f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33934be5571088132f10848b14e8ed8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df7c482d34cef63839aea9f956759376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf3ec1495a47963bae73590848245877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae645753d828692b954dc87560ce5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe35860d87310f805277a348a765ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1464e22794b695cfbe08b34fa36d2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ca616f3c181ee687d031a9100df7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79571c457041351417728362e2451a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b36761a1a5400b246da4529c52e5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04653a86203f478ca0ce73c5517ab4bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc193c74b362022996a1af3cdb873b7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1015d00fd279470569d5c537e5f614086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2497096e8dd9d46bfad8afdb113817f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d86670c70a6cf39e591af71fce24d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bbc9f2b5b6c62319d9a8a16b4fab889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d81725d6c1d3d2f546984c066a5a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365110ab7298bcb52c2e5b6a9c34f9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f870e112539448a4bf46be1fad7fee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1ef4c69da113ffb7a6d9987c05b9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83969a9228488cc44c75ad7c2ff8b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4143f527504196b71cf1cdcf522a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5c1014979f0afe8b4ed5b44c1235496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e4b6fec10e824dd3d6a449ac74cb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dd7f2224bcf3b6c53642db06dc28298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f340a8eff02c6c5edf0857eea0eaac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ddac6ee6d77c63ae6d2c7f012742c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29714947005438d76e7c4aa2ba08b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4825d2c794e8763878df9ffa6627af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75fbd04a712f511a72b748a6ef687d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39878bc579f33526b7d4007e2a73b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4666aadc01df72e7a45b9830378c71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c548333ba124f86a487d66c82689cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c039e53fb0bfa7b3aa60f728f9816c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cef39825a93f2edac5853cf35a843108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2edcef39a06d207d13ea7e2078ee6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862acb5bc307c550c65cc1240b2b2e64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113433dab171cc22b72e96bfd99cab0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6b02d676ed52c1e04543864500d92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b14e7d34a567863bd458f7156f71ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd714b62431cc4e1cd9ff31d5911874114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f9748ca2221f67e6a41bf4c3b601c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27586791c9d3f36460ffb2e41d38a3a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6c40609f420f04e79566d9a7fdce9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2460b688d94b0536833dae618051d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210d774b413c91cfc1f741534f3c35f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555489eeb54f68d4b4e4626effbcc0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51162c422ae47b45cda5989bcc39df7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a889386e4c51143b585195937dd7a1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d8906f14ae5e84b28f91f3338d6bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83fb0943120d980ad36f759bd1b911124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee759c1e61baf87e263e49d4e0dc2433125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78d87fa12d6684daed990e87047c6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd37cd200047196e51b6e2eca15ed5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be8adcd6b818e8120dc87b07b94d31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6237d7db367d5684366a5c38f9fb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff935b22b779b103074d8fa62bba8f9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd254259e41183609d0a7a73a97bfa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77fd461b945c112b2c3a140ba5ec1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbefbc5dad570500684d7bf3d4e4176133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622783768637ebf01d5265c1615495e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505527f85021212aade9aaadbad7568135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc57830e5b7399468d17865e2e5b7b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e55d09df4ebbb0eeb593126c58aed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59271c20ad5449ff78f9d3f60c712f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05de94abff90babc611e271ec00e3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5145c140fa8049ee4f9fe9766fd7e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6984edd3481a0db80bccfef9439237141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b42fa541a964552f052b9b12429939142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08153aea1334b37f3460055ad5cacf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecff1283fc753396399f732ec75315144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df597c892af69d7cafabf3e08f53acdc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7320f30742e9984d239a6dd60e7d274146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d283b7fea7baf25650da3684162956147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802378afb1cda53b2afa9fcd5d5370a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302255d8d9ba10baa0932b902d6c9257149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fe261e124125aa11b744d19c59061150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d413642a07a33fdcbb9079250953b02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531c0d0b7ae2fdcacfcb078400f00ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20339c3fd32b354bb4528135809587153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3562b70dd9f5c0c578221995a6190a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24e82b8e97358f61132ea3ea0fed64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205371245463f2852efec4891a824165156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa162cdaea947b468a3e98f4fb6a28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d491f3d0a1bc4dd0cb7c2ca84d1061158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d21bf02acd6d347c6a460d9eecdf58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb264469f85ea5294ebf18483dd6f24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474a9c2c71234c63165e58addf0acfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b5066b606301c1cc01e5fa6caf575162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e7a3042e3790a82252bad85302331163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8869f33af63992a55dbc5874741399d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc81a077549eae14b8b04f7c625ce69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50afe81df356c0b47c033c82b312701166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c104cab10accac1732812af9c3a577c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12685226e9f4e16e896c55d47b8a0639168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad7498d4b926321c51585bb6992421169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afa791ba7448e78ca9d4afb5964633170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683575f7be2b75abcc6dc983dde452b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902619e6677be28f074ae25dc4aa8c38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82780aa59e762b9d20adf8043a06029b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae81a56fb1d776c4e1bd00945bb5b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7fa1e237af84c72db6c86183ba67b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24106f9d93af56a2d012e4bdff9866176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d551e1aa3a4861e4c7dded9a94ef996177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7e272ffd197e3721f56afd8f88b6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c34e6a76c9b65e78ffa6ad1455a60b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58881889f378a5b9fa90e7093fe56f04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcb8246c53cae72d312e89975e2aa4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472ba291e655d8331b892c20e2a8cb8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bc12a1cddfb00f58a4d1316ced96d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f2b5b20176f83411185b00704d917184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba00979742e7d771d5b2fc616995d1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc888fd1434f6934f79dfa110ab1a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cfc95994ad6976b40c06e1a90cac9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f347e4b0e73a7a7420835aea9a8ff6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70fb718f8d502a89b0edd416573b7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd7085c29f85692a4dac809eff671f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6e699ac6f61befb436b820ffc2d03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7bf1c621c241d4c0512b307a4f938192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a99ccc7f4a76f722683a053b5e4c63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2585b1064cadb09c46790c2fdb6ddc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd01f6cd8788dc133fb72d26c05ce5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f151da59ab579f2dcd8c2115527682196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7f5de84900e6c5e358ebf032cfe8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50595eaee26488fb9e96bd6006fa24ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd238430f7f5ee001a1c534d1d0171199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628139c1a6fc55d040e95873745ef7d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9780ee894ff61957658ea2b0e6ae22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c1196ee8fe7b09e65a8f18d7f33c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389043a8d08b1e9cf110ca3d3456b9fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba431ba11f7bb27db60908df8dde647204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5b29bc02b79d483456830e0988b79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb124ba6eb9e23a0cbddc2e8ce4fa92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f9c2d2500f6db71dfa178ed58c74e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a2dfbf7429b88110347e82ea6a51a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978da27ce156c963debf33e06cdf526209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c705eca1fcd6f441ce1838b6abeb686210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b497b5fef0e50b91e085b8f7890f92211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b61196a4f7903550ae2f7828118080212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2096efb52600a17c1650239325188213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cf680f1803bc01cdcc52a4683dbf3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c8cd076d1dcdfc83fcb18b2d29f3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f27303de8b88deaa473fb27a646aec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18d2ac3a53e9fe4588a8bf49de4b08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee6d1454849bb5905af443befe3636218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28350402359c287e690ef491eb6eb00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e2db43f5f134eff35c11e3c891d62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2057f3fdd93245bf4fc6b61db282b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635c3397944514a5d52a425f9f6259f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263ead441a10a1fabaff7e2ba201969223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ebe19ceac923431871721bc10662b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb046aa9d705eb4926cc8b863b5bdde225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050edfadd29b59c766d5f31e59cc308226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b61dc959c56641cf5167633961564227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bc36180d9f5ba3a900cdd6867b254228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe04c3cd7063356b07b3aa82a449e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82063f7c69418ee4b934509c18dc91c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093d75d0194d630106326129f25f90a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf026adf5f131151c021f29a4bcfba2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18301e7582644e4b8b7843d93b04aa79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a36e486d5658d3551bca97f289055234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f445925191f54b04b4c2fade8773106235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f689376a304f11adbe65e81bc05b2a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ec974439c7cd17d429661e76507e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8599d334081a8a8c707dfd64285b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde3fe11c01510ba72076630bf026f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91982df5665b6928eff1976423dd9244240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036e8504a54471d3da1394d0e3affe8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ad040e333a288613da335a6e14dda242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10040e90a375d87bc00834a163d075a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d19a1e762241beaf5119d43195a164244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc90057f70899cf832daebf6fda2951245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb059e77ecec17c2f1e1b7aed1b8c9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c942e90567ffb929775d70184c867a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcadcccbefd48cb6a058e85ed66d3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd67a7a30d6b53f985332e54257bc7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1f3af99e0cf4278f622d86acc6964250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a26cb8c8e3b8574a234ae9b93b88d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f079433fc2195e6e939499109d25ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a571dc8002b3f4861cc3c49bdb3548253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eff02da7c2f84da5af4b633add9f45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112b1587fe7037cfc701a9470aabfa5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006b8099016ec56021a31ff275fd5a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982551db706cfdfdca4eafca65ef034257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38071944ac2a1f48ce5d95ae064e0c72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2aa6f624af6f94855c2178cffa2546259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719d7b7ced0e8b9fcc8dcc5d2fceb96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eaf1e544fc2c964cc1674464aba43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bc37663b0b90ee20fe643c1c49e0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c69e0cc5fe77f9dcb9dd694dfe007d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7d2d7a31d86fd6159f8f072d4dcd6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39467ca3dd97d6c340743c01dd965eeb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664e0ff6757fe471dd91d794e5890e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08e499e353d8729bb83c11ddcd33eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeb116799978ec0d60fd7f387e86d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86404123f22315ecd205dad594a82f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b2ee787e57b179ade822c713ef332270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c18d5d7785c989b3e6ea0fda0dbe6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8a859f709e636a8e2e906ae6fa659272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2823c2fa9e819e22cc9eb61397d15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2831f189a2cb1c81e9e974fc62767274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66c15a84171b59658b228711156090275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0ac39691958c49b742d6b3454cb5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fb54bcce76d0151985b7448813f97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c9f46793ef19390c8b86464fda9f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324faa3d399d2d0700a53029febf573279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31977f106c35bfff0a5ca8b4d0570f36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fe0121584d4494f5d28d038ed74e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9c0359270acad3d4209c8dbf5141d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174474796ce757045876215e6a612ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f645b962c7cfedbea20c70310f59f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3c2d5537af5a9dfd62e0ce3b7d4f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a3a7dae7844ee66b1c9975d5937fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3fe07b46c2fd8dcf13b9ba0a5c8ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072e3245a101eb0c4d828d1772277b7288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>