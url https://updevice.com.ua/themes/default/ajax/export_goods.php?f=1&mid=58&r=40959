--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868572678a65b915cdc106d61a7228341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a2ff915dabb0f118c0d2932c70d9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19b4fd739a2846fda01e5cf5562cdd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7daffa4a0e3736fb39a75e16569bdd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42753b6bd596dd9e1315c26a33e541465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95478b251553e27dc5b4c3f9ee330ad86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510f3004a2f82c361f6a568f32f33e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670fd29352817ab8d800701c24e03cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d5f4921f34a800d13b225e85266909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6ce68f6320561af106ae85d77d4c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69e2c4cd2cc78a53894d728e37807611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bc9977ee8488cea24d52e7891f02812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e60a5b014cf5ca9de24119b1e759413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d725ff66b15a4cd3ee5f24a4a9935f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88234ae596ae396e068c8c136bcf9b1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a557086455d9ec1de239a8e6986a8aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd0095c57000bf7b9b449c527187cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280d16cccb72b7ceec9c81ebb27083c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195727eb4e6ddb5f8a74a86eeb74c4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87a432f6bb93315c3fb385936f713720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457766998928912b748e479a5dd3752b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ef7c153a0f79a3eff9afa38791f8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dbbd4f6faf0e515b6c269193945d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd292060333a5ce9f6fc0ae91b763f2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6d88ea8b4e69366bee687757670d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5af67fe9041d374a3a6a2baa31aa5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6552a355a6bca3546cc76175248ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92f07a22934dac2eb6d3d7f8a006cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc605bdd9441985d8353560d3d6df9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6c800f9a6d6fdd3a117ed1f19933630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b94c513ebdcbbe516ae746a4b9144f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad676196530a9944ce78968d491436132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c208a88a47df71855d4d0c2755218e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea5156d404c246d670f3c5cfa8c2d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff511ef3aac38c902d1594a46b1bf7a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bba21182c4489c86e8f2c883c85b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046f5489aa216ca0fb9403bb35bd61037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80753291a8d3cd395f1e2b7e24d4796a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e6cfc208118dd72d6b02a1fd9cba039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095edad5c5f3290f60c4a46324daf6e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f5783b44c18fd251a6cd1dfb74f2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bc71e3adfa3cabf92631ccea8854d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ac2fc4a8eb5899a1f7260a35b3f0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973663445ae5c66da1aeee906cbb2af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df4c414439d28bb88042ef6be43caf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447e002036c73e93828386698ccf87246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447179a60ff0f5763cbf1147bdcf34247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f81ad45774b4a9b3d883a39d8cb6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d88f2469d598cef8cf8d143fd5efe749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2a2aa1ab45cb33812c51504f881f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355b728805ad08a7d577f82a54d6aed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fe60866ffa9b828e4321bd959f24c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870ce7dbf9493615b219ef3d207b6e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef82faaffd9c216cb4f42cf1273f7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d3d2ae8b3c188425e72a64c0a15bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c6317f4e73d0758def6e95dbcfc8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bf6af878ea0cc0fbe8c189f38c95957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedd4e11db866ead397269384abbe8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d877209ee34f6b03d3e92eee5ab66d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af8c4782446c9d4ab86153b81f6cc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecbd242623f7ccd52bff4e1f58bf0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a9645d3c77a4f2a78cf7719376b2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f04e2e79ea124e40288905d090311563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67d53e899037229042968b52b61f2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1c57049879e95ae4d67347d4cbffc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2efff213e3e02b74bfb44e0f6d5a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd00aa9214d111e0964fe2db4b0979067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea403f61807cd7585d9da9fc7fd85d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e5a2eb43a473c829bc826d32c499969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52046971779a8baeceb4d1ab46e6355370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee266fde8d4a95aea17edb11653a19e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982836c3fb871c74f10a48c92aa6f2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b758dcee8d12bda9bc01e8d5d0d0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11610aa2c7422742245db088dc8d68a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d873f11dcef23bc0402c8df11a4cb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110776e16a4eff6e3eb2b4d39246c5c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94040b2d161328135ee55e8f149163577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb6d07558dee545fe836ea227eb7fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f7c96783f2530304ff0c5fa9148fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81056f07c08caf7f51cb9e441f1b7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282076c35876ad56e6caa74d3a367e0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80e3549d5103fc9426cdf2c81cb93382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed1d6961702cd54356e7904eaec94583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedf63929d2097f16f5f95ac65ee8ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab049fba560dbbb3b3e5252e557c93b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97627bcd70f607dc923d1e5fb00441086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa8c9770a006c70d270bbfc04b972187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58b1c6fb27140d5f5a2780a68213e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf4e129c3849fee4eaf39563ed146389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bf65a25d1e9867aa6578b6745ca3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477ef84e18169405d7d55dbd5d826b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f376b690e795251bc619eb05b13afee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3748258fb59db67494e8bd96f3abc0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de529da020bff0db26a0fd56d4a08ec694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fd71e70ca2e40a28104c96ef6b52595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f58358321da9672bac83b21b8186fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1fcfe62fc7134d8e1d945d944b63397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabecaeebc07ac46196403ec1f9c51898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4253a79af0ebd4714cc008468de039b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125b49be0dbb2a7c61fc4f8c9621525100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b997ee6e9b71f763ac7ad785aeb2c97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db530df234c537d53f600488cef3914102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe252ee6c5a7e3e9443833c233e3107103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c094ed7971e0e8e95fd6dfe964d8ea5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7ac760f6e2a2ce4352695dc459f2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edaaec79977a31e7f5b7352e2a986e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7d722b8726ab5105f32b4bbd838cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5f33c66a3b31e8ad6545fb9a32688108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d44e65b18fceff530ef46ef38a4fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0acad775b0deea2c8b0bb202a6dc61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8269233824fb9f0f8216f70a1247b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cd2ffadeaf773742ef1ea6d9d800f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc615f7d629c725abe9f3a0795065720113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9fa713d21ec16a5b34a496cfcd297114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dd4f1be0a85cbad7faa17cd301c54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8bdc3ddf0f89a08909746799740dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc56cfd9a3847ec28c7dd9b18e30373117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b01f7916a120f20eba4f9451baa23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04babda45154db20e84497dca72fff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a0331b77587167dfbd80c835f036e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18ae616c2cf1051c91b60b25a9d81f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a895a1a11e43cf1a68c8eb235d99551122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c7c097fd7c7e5359b259d14e46cae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510150cde0b61c7869b82c0d5db2046124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37730c514ffb8a90642b00d41c4ce18a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff338b17b4436b1a84303d52b1baff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a4280a6b44a5a380e88d096852515127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a681968d074f42a054c239ba9daca9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e927bb748dd8310678a1d7715f1ed6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f50910569423930b439b2ba1e8327f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052cb1aff83817483a6aeec9a331ba7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea25e28cc193046e43d9707e0a948d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1425951d8c81e2f9b174a3f780f35c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aed69e060a8f5cdbcd71e4e9643791134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664e625d7064e8a4046bb74e5fe13ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97847ee8284128dbda06fde080263447136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b5dbd6c166562ce09e0e921783bc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1ba07ee0419aadd3e873f6498774f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784595477e0c6332a46df1282aaff419139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f47eaa345651b30055ca980f8821cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9fb30d848779dfea5ad6ae6897157141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34724acfa5c490c29087e83a6439512142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dfa95c5296125b4cd907c4843ea15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bce23ca93d7bc148b9294473aa7cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff96be855051ceaf8cf971ac8a2bef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5fb179108c935fa9a212e0e36c03a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2539e4bd950bef6e0551aa3fc9dfaff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64276c3bd4d2cb407c241e675c133391148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c76fd5c32f23df95ccd1280b0685ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a953cac12f5cddd1e8057f7668a385150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ecc9416819457106542fdd4ee8a75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782e6ad307df152040ce53499aea2a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7280cf9bc1b442faad8d0662be2056153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee246cb96dfa38c0e99a2a8e007d1af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f77a2935c4c00e88d1f67f34937c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f844480e8eb307b42ee44044ad976156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1418563be30011e0b208d7058d6afc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2996399278e1e40a7471e2e54607c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139afd369ffe6384d529ab9c93905af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957652cfc18df5a8a37adace87fe370160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c21dad0690524e9aed3cb69881d59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d23f309cf7079ccea1c6c173406cf4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067785de6ba02682afe629fffc41d47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97424a0884427bec20350e2b2591b018164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e788d7e1e5f3682544bcd2bd741b16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b9f9a55cc0e40b239e80b4a4cbfab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34982955257786b3d65b80184ff516f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b605e75f1af8c5d2da9842f22a79d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f012b12331b31f20c1babe2fc83fe7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeb84bc3eac9c2a7d38cb2ac7ef206170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeab4143dd5e61b3684a943617a991e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21afadb9784b38fdc6c152e6772750172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d069b25efe04754b16d79e2e7d9f129173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194f9d0f26a5b8071f9a74136a515eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34316607c786e42d75cb4c2669fa486175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613c1c8627ab4524dd9f233330de17c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926079bc26d473c60ce938c5aca2864177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62643b4ae70d3ab17c0a0bcef4c1d86f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07d9a192efbe1daf40e6ffa29c2194179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfc868f14b93ce5d44a4b11000a241180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24633d92306b8867c410b5a44a667074181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570823e10386550390d9b772fd4ea0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67258e00785c1f64b9f48f9dbff19d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a94923437d1d0c3d927662257acf57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291eb45ffb08f84f2f5e2e378e9ce49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62f2929e9a045844f5c5f33140f31b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b8b27b148a64d43c290a3b0637236187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7260b95064d8ec14f8a67a9a927b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a2a54023eb6a523e41f35016c7599189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39685d848e1c2b9bb4afceaad64c305190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79596e6e9d87b965934efb10b00b0e0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5926a4f32fa02de8806429594029c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca09c3b1f815cecd55adceeb418266193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58fac52039a44366843a378f5deb2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0732cbab479604d556da477d8e2a25f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505ba5569f70953c0a3cc974e417f32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7e58883fa5dfaad40332ac66ffa64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe574a4527fc817608ba01de1f2714198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895939c1ef0c85066adff3fe4a66231199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb479aa6313bec28fa7c71ac6ebbcf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529ec5c35587a4d80d5e046fc93ccc1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf623015433b9d8a837381897294da61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035857b63d75e56f770ca777167eea1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5fca88dfe841d9aa63fd5b2280e36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc3b6d85a924f2a0f12fd5ecb756cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ac854f58f7a606214cb810fb2246a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d950825af51081d8e515cc731f550cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73292d11c5912a52e65a519750af8e4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedb92152fffc8beb94e5a92b9b5298209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd99c2aec034aef90a500900f17c0b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86bd115f9c79bbbfff01743c99d605211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd92fd7a430e74015a82d69a88f0bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38c903d2d8c78a08ae3bc45f305b27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5269ff00a78beae877e3bf56ab14a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94d0ec5c63c643e9c14acc12e6106b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9bf1c3e9cb6bcae32e4b55beca030216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95765c9c392abdde3626e7cee12d2452217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098738f4f82a5cca6a4c33c5d0126732218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79320b406310e7b2f53a246374630b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8ec3669c43f27489adac7f6dc3045220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d36ba2d283e7a6085ac56015f3ce91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b340eb6169013642268da1234b8cece222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df38737f0637c2d979e2f73f3e528f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729196b38e0e17da91bf3d269b77e706224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1293c13a4e6ed23c6aace732474f819225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d552d1beac0ccb7b2d8c0f874445a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9984dea23166d5ccd4b2a0e64cca6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3b2aa5e3b1a700aed6ac06939031b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bd8ce922eaf2b3776921fb9a3822d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb896896bfdcd14f59406c44ad2cd86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76433418af0e1e3929290ac09caf4bac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcec35fcbd08ec24eca84aab01386c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6d7beb2c9ed944a8c3e2ee2800cc8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1821df95e8c190cbdab00c5496f71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d58c1031ab4fa2df00a16d5f8b563235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8287aef3ef2bd489ddeb54f8e12d8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b64cb226a1b4ffd746fecf336c244237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fd69fc42c56506f930ad193f519f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b96d2d90423fe85da14bfe441feb1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991422ae113f97ed417e2e4d33c2818240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f030ec0f2747618f53fc63e2fc26bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe28aa65e9040aae7aed7314116a373242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96db365d4586d585f12d0cfcf685478243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f71f7d1b2608beb6d756bac806489e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce273789494e8bc76192400f58f3c5a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2302a5dc8adf159c67ed4ae1b83ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79a85b5b44465375053b4f770e84ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ff61667a80b9b74db447a31fa1560248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e63dee9e418a316d432cddb9f04a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceb85451de6b1a030c34f3ce2cdb2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29f4fda0c8503d656edf85b89efb92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce2a2b1b629e0644de1dc122a4c1e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac808aeaa5ee80cf090a98aad8fadda253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a49966ed423930b707d36bc093bbca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90993c172add68aec1bc90c932cb5c0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f39ae77776642efc5a126207ba8fa9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6317c64fc9958e2c9152c6f466dea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2395778f34187e957b756c1507ba6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3024ad539337698058aae50488d9793259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a20557b377b0879dad7667e6b2c340260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb37764754199ec3168935bfd6c204261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560a5969b4911ad5c60d92e9ea77f03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac27e7068c2619d2d7ab2b4a67d6401263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cef244153dd72f6c3fbc6dfca5041264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03674348b8ec71ffa2dc5c0d1b0a5f04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc9a04ebca5c4a5ad06039807c65a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2bd53e09d17c7930388b6b84d5204267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb5999ad52bed9918a938aed19b97f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a7ecc0e25d97502fffe01c626349b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97a14bbd9f6e489808c1815f9ca854270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847cdda9ddaa2d04463ae17f8377c6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fdd6bce2408705e8797d6829608b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50112843f4c81b2edd6b50ef8c863b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f318061042f0b13b9a3dd42be236d67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9e2cfdc70484aefc7d5d5a6b69ce7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754661aaa865fe59b64d7822020f0b1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687376ab6341bfd94df79c6e12bc808f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f5a5be229a0970024de217e4fd30c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c3e2ddf36dd9bf4207d385beec35d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d62dd4e75f1af57f65fd191a9e05da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02e77c0fee7e99ee09b7670d2d87e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8257f0f944006d749beb0992ea77cba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383c09493161081ec0f4b49b60f36cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110949f9e86d23bc0882269504abe635284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db475630c497fc18d3f8430031a5e93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f33cff557ab59849d18549b4c4663c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5dd7a476d1c44ea157097fe50d3b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff4101a523e24f4cd6e9452f4230c4288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7151ee12cfdae6d98fddd54f34e92e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139542d0b21c1a0960db7fef8f204252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecab9b7c09a6e921ff458cc4c108a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a98d515f702b25098244e29a607dc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f5852f533be22a6a0003f506910ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51a2a1bc887083d1414186fe599ff86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61238408b2cb16d59070726751a9367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63aa6d24f36361dcb3e5636395c8ea38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f186f54552302c28aeacdf8cd46c4c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76008c1330070079a779abc776945f7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1e11322537d8cfb999ed4fa8af53911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911971e8e6a77f13d7923e039bc481d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b9850eaff1fa5c4f064653ba0bf2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dae7a361a26cf4f2f458c2e420d75614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddaae5da9409be264c2300da61b25715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d50ed227583dea1d63f23ba38753316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c3fe2f5562fc984bf89eb6397f50117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbf9abe708eb824b4748de0cb4171418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9380a8d560d4be17833a23eba136cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b818a5fc1e9da2d0f509bca8e51336420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9b0567160c271779228b7cfbb285b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aa5a67146eab36b9c83b3b0de036822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f566ba3a42fe94595038549f3d468123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9260beff772c0b598997d4996bcf45a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089bbaa77bb055b27c77ddf498ed6bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965ca310b5754059c020488c22ad3bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a24a43d5398b4eb2fa08a55e94e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f411c5f646e04a43d4fd3c5bc0656d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404260ce1b5c3409ed47ce0e095e5ff329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b5392f62bb5ce550a81004e40db5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96b68a4107214e33361973cbd3e0e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142e9f6541e0e2b3a51d3ab28fc028232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ea42cb102c2eaeedc65004a95b4d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8cfdc3eca2f32482d914d46a1728e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f850ae8f9454159ea207bf615c1b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7e54da8ee36f17d17dfc7db24c24236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0291660ddfb5ec720ad9daf1bc31937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ec34240fd5523c969860d8db928ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f79207e23f3316516bb02beca634339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16f1fd53eae1171b76ef9618cd82d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68726344051d7bd67164eee5af3b59541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077875af9049af66f6f24a8676cf09142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25efb9773d1f2170f833639f8a8e77d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81540e28380639e53a5c2190a36d754c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df24ad97aa4170944d075ac7678429e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf11a8ae4d08641328ec484fa880c4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d28df29d8190a45409db646cd989c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f0b79954e7061a3646136e45b0c5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efcfe134dbfbc37dc8e8bddcaac3b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41b27f5589dac7c62c2398e4c902f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75f4578adf85795e6de00dc215f69c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dc503f5dd04e213ffeb611b29ac6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fe6152e7e1c9522002e77cf3bc5d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d188c8c78aefec3b5170470c89c5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50735141144862545531d22b4ab6263855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d25ca7230a903ec4a4a178394f604f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b45bba53a4f6dc0da1d882fdd0f4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973373c8ef3bd8054cb2d96da6761e3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e59f87e6a98dd8a42a78ba77b427259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e8ffbf2f15073e80d07297c91a5c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86884dca05db664704519568813ca96061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d565b48e1a1f81d29fc1598d5d91d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a773dd41615e1aa2787e75f0bdab563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43af7edb885ab72a58065e5eea7e3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189133d0c920eb1e6fd3faeaa8f6dfd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabd0b2551edfd1f4c1f6937920e8cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbab35a0cc93406ae58a3ea9c7f69667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf3b31848b11af4d4740e9def9e04a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44799dda937b85cc726540a05f3cb74869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254634f44abff69b8abc22508d4b29c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab342dd8db85fbc4f00a08b99c1f1c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907da14d6885d9a521a56ce15928696272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae90b50b781831994c4279bcb7ba4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619636ccd5046e6a4edff6317887aab874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379eef9d72d408c8d3d3ea03f3a7e98275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776af1c468aec147e577764cf83bfe8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49e95155a1ef09b3717a266a99b6e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b530f93cd9e6af771cb8cc01bb5ab5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc6625b05b02eca8f67df73f952e3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f3df2a7cf66e4524cd7b9c831cb8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1fb7a93553dc1f08c34e9faf0c38381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275f82dc96fbce9f68ee987b3662e0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67d0c183dec70e35cfae31a6c68f9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f7bb37211d4c28b9296ff3e686f5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228214a4334d75505bd3dff98035b1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11739b63af038b3eff63179acd2726f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b99433c29735972b59a7b8ed03f0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcfcbca05a4a8c299857444964d8ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab82b40f257450643cb5e0c3670ecc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93682278db894408532d7ea608f6fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323b18058830c2118c0531dcd226d4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bc2ebb235238c6ca29e9e6df7d3d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2bee006435dbeac855cc65ebe774493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9e0f350d4b76a13d298bfd225f46b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd869c1181274d193a98b1efe682c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acf4d5956cb35ed8c1874a7a847f0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccd4ccc11f64ccc3f4b444bdbf638197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aa97375866aa3a68feb2b025a52ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61579bd2053b27c900cdc78db52eb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7dce9faee6897725c7cabbdda776b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e470364dae358553f773b2bb80916101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bf8a2d70066005b36ec6454f3e5a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af5d525457fea5cdc8755bb0b51a5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fda96ca829c94b5e3ed88d62edc34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa871335a242613b7f844977c9bb70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34a27240a522319ef67e3bab7e9e61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec8290b81946e79cae2a17f56fba39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e384bfa70442ba840cfe221503ccf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979cb1b0f5bd311d4022d4fc3e55d8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d82e7e8a066c66d6ec912516165c85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbaaae431bbc37c908d50a2f33f177111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71de59479bbcc6a9c8a8f576cadf4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa131c773813218daed6af2099321de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5bcd3dd239eb3f9a0b6a7b63c9d66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92060275defe494ab757e72d0ec2d818115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc657c144e8bc9ad0dc13e0fd345e9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5263a0021cb99277fcb26c6043af4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6215def610e04666cbb760acaf390118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d862b9284a90a9e5966f6a8c8f8181119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad8f616e13c1ec10e960035bcc6a64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ec1883feebe2023c2c356cebc076a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561d0998140f4cd0c92e72b73830361122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4ac8b7cbafd7b003a8293a3e7e9c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a2a71cb58aa1d4855b7d4ccd8ebb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840b0bd048af84e02167205d0a4c91f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99039d2d0c0371b76ec598fb4d27a366126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88185434dbe6bcb6ea12cbce1fdd31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55413734c17f7e8d307c0f62dab862128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d31e830ed674da54681c50fce4ec5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e080f083a96077d49ba37e6116c9a27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332b1c623fa7b1a56713bde815e1d9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941d7bedf933a9380fbf93edf85eb38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaad953e0d64097a1d2ee690ebff07f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f82a640d34e8ccc2dee62f0f521d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ca648a6ab94403d9efffd8c7a78d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539f45ed723283b411be9fcd4487faf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90171f0e4da04a19b3e6f271e23f7f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832f56009e2c7a5596ce8f086db5f9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48271e5851b2e8d9c3b5ef6a6aa76b32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec004fb3c1bb62698bf4c000c993de6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd9d1b84c68e2d215c399b81441d11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8eb891e380f788c22aa125efd341b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19651c96180a04847a3f3f3b5c9585ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252504f05680c67c2e59c5691ad5abe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0b911f2c15c1db1992c7818fca9d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0d244a3d7ec4017666da80bf59e70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701c27ea6571622844ef67098265522147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b491112dfb79e2fe5a11e08c77e4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efcd9b87f0f0ede58347af8f885eeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e7fcdcf9ea0b0bc127360ab28ec4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255b9d3c8d2c4f079eb19de6868a740151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45796c1ace7e62f8aa95c722d82f4dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd86620e199cf3de3ee0ee8aec87af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f310c79c24647b836defe02e6b421e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bf7743c1ee0d4a63190568be84951155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d13170595ce6c7a275dd4dc7c6ba3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c8c1794d9503acb7e5c55ea88bf0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f066e580f72d1555c46a3bdc0fff3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426d4ed76131caf59253a49a348fa10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112df368e1c3ba82da82f1438d3589e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65cc9752a5964a6bc0442c63565733161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b6dc86f692f5ebe7564188143356b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0012edb3ae7d7faba70c5a9afee714163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35ac707ede47b7e065976cf3fba6b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef2c042938e6d31f84ce942a2617d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6aa0da7d5a658e0ffe59750b2e21ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48098ca29aa0e7386a3a42d16e3bef6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3405bde66de31c66d4a9e9143c1da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ca58964d9750ba960d01b26b5e60c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f916bd2af16f39973fa3b9708cd68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663f30296be0460af929862fe529bb9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5c72a27c4f9b29a2e283fbd7fd57e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166f5ed5e924acb8da63dff67437d46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15765a9165f86efd710565b247ce2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e623143b84b5f797815e34a3a10a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b9857c140f2790514d4e46cfc3f11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1b74050dcd13451962dec5df5e024177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929ea3827aa51b85d8985519aafbe07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16f5c2e2eccf11b29b7b1b9e590be9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c96d4a4b990a3dab3da675f3760380180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad6c955003550483e8811e830cd4c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3474e547685dd3893577d5f28d1a725182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be4296a1a5a633d32d52356bbe3ce9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b5d6f5f587464f39fc4b160748802184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425de7a1305b7d7247e746b032a30305185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aeacd4a00e2cc03a94311787f9a309186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93041aa7a835fd6d58a681212aa44a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a24819529002de07a58d723cec3d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0368d34c0feb3320387265da551624189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb8ea449a7fd9e08eaf0e156b536f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7f3c215d3a0139bc13d093c4a5a10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eb723d9ec89935e7a0553b43e3d06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9178314aba14982fb5ce9ffd9329456193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ca024c5af024815cdf5d8a51d61ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b826ff61cbcde0b07f749c5b66cc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5bbdb5f7e32cde01acf25645cf9d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc72835b63e05ed9d1e9ffbccda9cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc93a07ae6a886bf1693f9beb48dcb5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6c30b92b3b45e1b18aefd824227c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48587e457f6e6f3e840435c9b3c0a691200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c4be7b1746d934aa4437248b0ab29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899042f5c2730a7d0e9b0cf2513d5b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc165f01b4d4705c5aa0f21406e3d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0a39aadd4def26f5b6afa73e5f08e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c0941e9bf5354fa8578112f09b984205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93360306037602cd7228708c070c5a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca02443bddb3112fc00f52300cb808b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0af540424d0cc020a62aa4b83dfc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317cd6e062d41db558a9ae379a6a2f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51347d77099c16ec06bb0bf6787a644a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb10b48ca76ee7e332a62dfc0d94c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7b518d1ca8f238684c9cd6e40caa3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b5261f9e80a49218221f1373ec025213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdc56f6c833da95d6c4ea242dc723e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a033bfbd7f75e43ab3990be6f64334215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c94aa48dff30df413d82eafbf9287216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b0b02709ef6177e3cff35c9def479217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05444b5985981cd1c81fdb89c753c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14227f47c0c964586658e0f27e71585219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643727fa3259aed19a2714b0ef05bdf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1659e9bf74f7d52a56c69f9d69fc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2963b933fff245f5d22163bd62fa005222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5312d5952faf416868bdf6510f8c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215e155381566b0ccce52de473e41ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1ef4f3a01511115c369ea14b33554225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83c441b987aba627311333b2f7d910226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dbe8e8a4aa9e8e17ad051f91adc79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee728a903ccd826ce0c10e4858bd82f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbcf8550ddd53968401a6398de297b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09704de025b16153c2b0d18a9bef9d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4741c4d72d260cab6ddab57859e9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b10d6ef9bd95d55b7b1e72928575c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a04a6bc9a4a46a2a940bb3ac84c88d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c04b93b8c4b45a9f5d01cc3eece137234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1149f4dbaf676e810420b43987c1a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd03f2366bba3137d5b45c87f9f1b86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee77ac6ade560c9dc2fd053f72dc0c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d92024853df48e9a363dbc2a317eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de25ea041910789badad976419f222239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6527adba5d04291af97b000e4fb485240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf610d2306cbc59f8fedfe154b689e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73a80d00618f9f3c14c8f9552a778f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9a9037fbe863fcf4959016722cbe5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b851293242408c866c28d2aa4e561244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669f68765665417f80888f191a7e859245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38c91f9b7a386373172a8ec111566c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb71cc6e9f194b070bb44b4eda9b88c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c602a268f196ed5aae6f9f3ccd9410248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17496c8d812506a6bbb39327ef2ea1cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcdb40cf79f7f14a8df3b96c17a723250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2287dc53fc77e872a44186e98f44f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22b071c4bd2597655869d25a3f7912252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f1a1d30f0dd9913493e30dd840546253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809288cac23af7a184c6b4f2e7d56a54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c158ccaf6dc45fd9cb89d5040b91fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c96a2e26e51530ae7630793b504ede256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b312c0f76db6f60b8200484abdfb109257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cfda3a4462def77ea0c08a4170671258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f44074ce2e2d74a55a6a56b2ca6c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e23074b184600814f766c6c323585260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ad8190c38b0d19728d5bb7488e0e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f1608a63859f95623738c056632c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f9073c444087f941719bc8778c4fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd558b4bc78adfc315463363153628264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe8e4fc3c869a0d339e76c7c2f4859265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451940fb565ed1d4ff82fccd7946abc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d95fb49257958073fb33e70050a47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad4a91b2daf9ab3a9f429c9027cd8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a09041b038fecf8aee8c024f0b83d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c2461bcde508730b69291e8aa0d40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f4a94083f4fc87deee7672705b5c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33ea35a7b31a6d04168e2969fad77e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed3bdc74a5f2165dc04f5f58b3baf6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe94ac62932571927522b77296e859274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bf44984f9bb25c7165db8a751705e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9da25f1db94152e74e6369577424b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f2b1695ad0e17b00091b16e762184277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12e807884adf3d4a90dda6ac1cd115278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4f5023ff3832e2aede9582799cfa1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62759c16573356b98a61f204e5f7b94a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fecdfa1fabbb7f9fa195503247fd07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2be0b2a10ccd70800d4b69af7d57d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9877436410dfd4be87cfad78948772283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e414c47028c8931412e0cefe6004df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d532e1f24536bd78decfc765548b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a43fc5610a7fa0f49b31ff61d425ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e3c985fbbb2f4132d1e8645031d6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0926c724479b0c9071d79332009973288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>