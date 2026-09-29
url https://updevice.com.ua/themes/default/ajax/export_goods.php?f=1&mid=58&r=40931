--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af31f81f7d2ca80a06d813021bebaff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387251dc767833204b7a171bfecd9ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d550f747b65cf2f7c55773fd2d6a4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe3e7b05e74c0110c82c468e9088a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d11dd22b988231b838faf4da93ea35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571e3c9acbca17f6eb031cb61208b596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c930ab7586cb2a107ebdf990bc0f447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8f69093da6d0f8cfcdc0f93322a458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc25c1da3fdf3d4c0a21ea6a415729b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348460ee1dba958854558ea91e1f0ed010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18ee7ff085e8fe19a83613394d10b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45b50fcff98fa92c3706b21fc6635b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8dba70bd7bbd737f3925586ea88a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becddcb559bcae31954a7b332a3a8db814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee2c729aa5b1e9b15fd3330e8c722015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559e54a1dea1e137ce8dd3a5433b07d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cb2f64b8ba4aec994ad45634c4efd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204c419eb11ad448ae480c183525c1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e277cb1329938ee8cc4448547c0245919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0c930e23b819a020357e1109b987820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1622ff70e29a309178e2b97c68f5aa221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c384650dc2cac326eb56820e3529c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ecc1f2366c1e96d2b0edc43bc101d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc624e7a83f5eaf2c6c72849cb9bf2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07790d490f6c83c444007221b6036225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c3c259000cf49f800115fc3c82d8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695f81aa9d61a48b0c3c11ed99d9f0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f74f8da3798faf9266aba4439121a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfb17befe821e9a4686a628062fc8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577f32786678ac1edec3626b646dcbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3837277ff1f3a751cc78bc9b1df57831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a83e3a95b7b65903514cc6d614362f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0e5572bf0315e0709a60ec3831a0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65943ebbe82db558940fb6fead7945bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320442c7e05054853b3bff3905dfdf635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e2f47526d47381276e3e3fee4b12c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba577df05520317a5169633fb5fbd6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132cdc53547268be001e0f3b844802738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc452e46f566440bba319575507963b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a983c24969073a130ac24fdf58abd340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbc12f0f1aabb51fe0d9cadcf0265c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207fa95a3ad721a5495a7f3c77e56af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25387be7d33a9a68737d899c6043699943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db8e07dfb238ece457b2d431e4bb7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071c8d7585a6f1aefd765501da7a64045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80973206ae01756086eb17479b5eb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b823a64577b170cc3482867fac174b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a398ad8206f1a1725f49f8fd9a69848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8be011f34e5e520ce93f9c27a048ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc5f5eaad604c12e845cbfec53b15150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0982ebe25dc18f34739979f70b3ff351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddf1e8c8d8aea454de6fccdfe514c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990b9b2052b1b63b1bae08a202c6f6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b99b375b43c642f85a1e85960680554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207932f692453598c6df0ebb39c895655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415cda3d6cd157cc3009f2953c1c09456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fb8418333d8d6a36d63f275e1fb8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d5ba97eb15cf82abbb5bb6862d68d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15b08a090f44bdc47fad23f64410c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db4e9eb3a96a2012dc08f08a093a6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11eb9d88b2b2e053888c48f4b6527961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b87068628040535e8be69de43d78a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d968c4dc8960061fc2b0e135f88f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d24287c8c6d9ad5b1147c8e84525964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ca604b5457736ac3930be5992ee2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16a4b2f7b8e97da99e4979acb16f5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456c2823d6b528a68bacd85a722859467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635f4653b8a81eb1d8ae460a1aada4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947aaaf353aa3c72d3b0043bf76af4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f15902b8afd2974d528ebead51fdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea2e60c95f25dcaf88f7b1e70b37f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7d2ef7c7cb97277da0ab34a6cec1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb316a71089d3feed173a35baa2438273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9ddf807b859978c65c79dc33eb23774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107ddbd9a509e07e21d86cace58837d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757178f4fe4cda074a4e9227a390598776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b6f3a14b78102c47e4818e1d467e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7841e29e336fea2f890e248ce47c95978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24840bfd7f48ad20b978e248cee00879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3f81a45d4ab2a34d66f8b3bc8c9af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906b4a12ba4a9f987bc0271de995bfe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fd18409c3ed0b405e35ca637ceac682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745e8bb2b4bb3675e2cf61fe846cc7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00a521ed16ddd81ce84af9d1e4ecc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae0edb5062a6e3ec81f6cb5632f3f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4372eee29881b4cfd668c1077c121b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9ae6e0d7f53d6545ec6abd3990be187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7788d887c078e3eb3d818491d796a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e60d0dece264360eedb37ace5859389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b68901af5bf7f0769677a3f7f657a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1937e3d97afb12f994622654f341091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165fdb5d674149248fb4b8e03e26e2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8acfc17ab0068b169efc4ff5e974ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcec6ec64a4e8dc20d739fe905007694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0533ea7a9f7c9b9d54c24244cacd37695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a0d2cd3a495cbb1c608ff0f04384c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aece4facc1c7d05449274a3a331cb9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e1f24297a25a4155dd4a0a7b510b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195b87852238822667e5ba9a29ceff199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccf6fa95df5af7fb0605556f41c420100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45281a3f1214719490cbff700269ed8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4efb30ddeab8ce0ec2aee1ea0dabdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2e771522f61404fe72b6bc4b88972103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5a83c3969c76660520902aa8fb88e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b3c94848c12258ed6169165e12981105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635141ee9ed86d776822375542f31892106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50938556c4bf65f501acbf7b2a9da70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e464b832d4cef22d04f82ba92c908108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb80168600901bb5c06a2879d3f1f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cec1dfe3b415ea297091e2223726e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b145a8c389103efcab13c8a301218111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e3f5bc10acaaf7bc58ce9da7cc247112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7cca9c4c2ba5798c539f1049f62a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51520537d3f0ea02144f7d35222848dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c8f4f88961c3c4578b86d13896d3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcae001b5986c8a0f03330ddbacc9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31e30532ccdef7c48c54fce836fd1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68053cbc68d611f062b59581e4ef1188118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded5999225a7dfb9863beb7d0aa7f04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba182b6868aaf336bf690fca82bfc8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6823446fd73c7e20943977a7d52ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3041736ecbadee27f05e6203759e8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afa6bdd37202d6ed3d9fb6373aeefa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aa873a6ed5986848a2e116bec2a58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707075e3835daa509802c52d8dd50eb3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fa43487649891f11ad9d2884b32b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046041452ab606dc40815f24819852c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db77cbc0d2963f82956238cbdeb16ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf123d5bd199d89b45fd4dcd6287d9ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d08d74c9375b4a719ca14a8daa47cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c980cd46617c1b58bd4b861a141c71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64da70a7c801f72ec43042a6acd0d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75226d104c625e69499b52fe8d2c4554133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91aa6e953a998294d6eedb8ccdd918134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf3f05e3d8fae41547f64b336a7e16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68cd94ef3c3528d1f40ce0c8e3e97c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dda3c31b6364a6378c9074d7761b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6a33a2edb33089e3d4e054f26f4e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716fe49327d61623d3de9e1c3df3d77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35830b1913b6ece5839383c064078434140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595100d8d0e4333781aea5adbe330b38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ce04efbe2e9c99e1b1a44de1d86fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabfde9b761a9d3350864fa22a22860143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473571169d932adff1aa2a2d035eac8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f490dc97b32c2c251ccc03534662e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79800b18c333cb7e5c021710424f2016146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46647e69f033434168a48076f169093147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c46f6cd75d7a1225d906b57729c5d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c21a52a99da256cc2e9299366cb58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becf912f8a2da27c186c840058fc608150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52d0e1d190953515a713b4abef5eb9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c05bf9b2a67b4504ce6f4d561fc7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73863abdd84385aea9f669f3aa70e7a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01d2e2be10e1410ef8cb992de04652154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a03a8fad58031e7247303bae9e944f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21588b3b8a058b135e239c787f392ebe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d0c82505cae8ae24e125ed7d0f39c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe34043680eeb2ca3dd8b1867caf19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3fd525f1dc42429e5b22d4e144e93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c52ae00ed568d95ca792d01563d415160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a098a85b139a55fd2a2649f0c5c3e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c748eb819c4a0df78930fdb06ed7623162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967546fbfa2f77a7007ae3361e725caf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c73cbff7bebe5df446e121c2b167d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660bf5f5e61474a91b1f152f2f58009165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71495b2d433d7ad42699601023eac6c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdeefc7b0c60d081ff34f22b0b739d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c0962b68ee4dc41cff079f420ce5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90ce320ea1737d9d5ed1d4a0a03f34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4b4ca26ad66d7b9149b2f27a57b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061d3e7b95d6b980c12c81ba9f7ce76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a17533a0b54db87bc7a07fabe81ea2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2f98207db6b512a845d54e240ed66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99c32e848af2a77a31dee594a96200174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726c2a98eeaee53a4378683f7c52a3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef915c33282039c1291c58d2e09740e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735d0b7b2d6c57e8fe0714e3447d17d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddbdbbb9ff270740df9c9cdcb4b013178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f255b3c9309a9202550d72f91c85e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90274d943f65c60dcd64ccceb8ef2d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace66949885edfe6fff4e7aa0a295e06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61519d3445718bfc72ed58c055d3ebe1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb78844f2a6940e197236a5a761b97183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13aa165703171eb402861eb2d0c2ce2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538ee312f61f65a7d0e9febf20fa4a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787af7c3aa74b2a56249c91139f65de9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc68f14eab40ae4dbb36aaa2342745c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517343b72015887e7bb445e8c5cb04f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404703a0d03df95121944b4a242d10e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531c4ed0ca4db29400bbf8ece418bcf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96377b261c6b2074f3704a4ca226c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db117ee5b0702bca47b082e992090d81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc54dbebae5929090405e85ab85655193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc72ea0aa6274f427b4e5d988e8fe9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5e1bf73ec21e99deca1801f1a2ca6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89716a7ca6c020b618cd46192832ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab22ecb84eb16525f220594faa9ecc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f4b2cefe71899410a6263877db344198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb550f525a3a5643a1cfbc89394965199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc397ff92052893e8a0ffb08043116200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4d02c89e93ca6dbfb39c12e3de418201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932f5b8f72c17a2ff23303fa2d6bb35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc8c98e8999a0dc8e500a051751aa6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a5e3ade715c9b908839e8d7f77f1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6383791add22adc860dcf2c66439d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55a7cd43a9ee66ae653c895b02040f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1da1381ded79a1d6a20cd6f66cf10a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cfee154374752b98e172ec2666d4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00612df492da659e9c4b651411dbc0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130b74a1798b8d14f416e92a9946534210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d76e09b9d5a7f0ce392879c206d7f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5981ddaa5b23a0e648a4daff911461212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13469bf1fa108f88512a9af7390cd065213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867d1760a3a5e7a5e3c27ac84c07066214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3f81191a6e7751b08e5f358c72b5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d778ae82712493dc91b580232954b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baae3159de1420937ee44c6bb3bf51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace5f1c3ce6556f637612648472e772218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74434823e109a5f00dd75a9dc53039219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250932b0004b34d31f55caed37330cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b40949667a04097e267acdb180a73b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1782531acd9dbeb1485bb69186413222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d2a061bd91abf9e2167e485985edb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d0c28beb2c7c7eaefa465680a79bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c457848cd6820e803844b9772be2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e368b5bb42488575279f1c19470d58a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f08472d774bf44879ef5de9ca221d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab391ff9063f20a9ba05fdfd7f412a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e54ccd3f92f4606a9d028e1b65c4ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489e87ce899250cfd325b2eeb01933b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3334a0628659b1c1f6695ae1b78fff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea179166530cba859b6e752575073a02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af085ad60003db3864f01fcbd3a67b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcbc007dc942cfc2f5f9a1f882b702234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fac4a6bfb2a498dbb50531e1ab647235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1facb0382239f3db559ed439f8dea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348afff491912b9239e0343eaba5681f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b853fff583bf99f9af19893770ee55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70897753b10f2c38b1e986997b2f7f96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f8e1da99154007bc2cd419a9bd1d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efbbab4024bd3388cd7fd4ebb2cf14241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606c6fc09c46124d0a4ee75f77ec8d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e845e475538084abc9c9805d16abf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21d1c941aa31402bab6107f7e4847f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ffbca6b62f599570b19d9c7195fd4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cab4bdaf0001774fe7f23d8179071246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dba4ac18f7471b9e2cdfc91dab637d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ad334d3094381133c205d56604233248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b14ea3c1aefa091970b68574956926249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef40be19ac5d5e23cdaf3718a3ef857250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf467433ad82f25922d7f204d03a2c03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf764b6671580de2fcc043e1f0d3e3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492664d44f45ac770cda9fe0f9b5715253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459710c75493285b4d4ad587bdbc99c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec980c58211f80823a9e8143dcc048255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753df2b4dcaeedd5ca1a90cfd724d7b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105819f389b70db72bb6c5392df0e2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3e8f0cb706f4c5cebf452f811be0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05569de4ddb9f4896f3dcce20786100e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381941347ab33ce66f50b5f2e5c572b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3930ff3adc312bf0204e41abcd2fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca733ce69ee4cfaadb4894fe83a08711262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbb0a7ef4edc7cae035551d3e3bdc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8194fb725681f939555977d2eb725d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bab99d54c73fa18d2479d152e186f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365340a57ac39b6bc784761af3dc3a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c7fb9611daa4d80d3748a1702cc6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0ff4d8117ac494c80031137e8c0e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8143672734237b7443d6b31f781668269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cf1825ad82991c1f41156ed650fb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041ff93e240cde954e14fc65d2a93dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c714521a673a2cb28d4f1fa0f34909272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531b214f38fc334456dbb1a90dce1d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e130473975e5c92a2a47bd2626230274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b14e1fd64e05b39a593e112a78777275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8f0ee87f85689186f187fdd3b7146276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851bf30520a408119c1ec07bf68f5d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ae7d2edd771ffc50dc2306b2c3d35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72fd8aed9180576bee3d240e2c5217279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcb5b3e1ded928ece402c09aaf9778280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c445bb1288397290daa3e436576f5df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99527e34b5425d533b5d522114505db1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382dfbbc9003a15e012b71d3baa669f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329ca7e9b1c3eb5c91906c3d251d2f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db124f160001768c4e5af38aaadafa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feebd244a8ad504624eeceab9acbaef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaacee24cbb62634a1563c7d468dbb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a743513971d94849378bc40a43c276288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b64bca5628d94282626c5d20861c941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a2eab5671a8078c31ca495a595bec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf5ad9adfd26e69ab42e5df0f49a133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215475ef7a454b380ee74532f60332484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd686271665c06fa5bb1db18ee672345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507b4eeb6c1f19a59099ec39bdd33376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f88d957958db0e6cf1459cffa7e7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34514464908f690d9557fdf826fc6a608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757579e9767c5edcf9369241fe9f3849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8c8023ecefef96a4610d69254d20a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8c7f2d6d6deb33a0bf0c4bd37d73f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8048af81d022847c93dd4e84e62e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d454ca1bdf4ec095b692017b41308913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895022e3393218b67e683c6313155d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8e4b0cb8463c2cbf60f7d31780be115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce381e0e8db9bacde33e7f2f697fe4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78755a2f8dbe1e2abb7619f0455e785b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8826bbd796d7966c3a0713bb1018fd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490194e3a1100a7a2f3e03aa40505d4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b220d7bea79b1be0d30c8b851bb1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3d5b9fb21864ed5642bfafb6b61d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af71a7b3d678490a97c0d8951e82e5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50083bf705a05cc4bccdc79a00b28ecc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a84762e5f2ef9dc058108e3f46c37f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e44288ff4cc84aa27962357833137f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b8b12d70803b47880bdd06dbf972326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018f35988aab7e5dcb1cf086a3d2bb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16949d4a7106c3becc41434e7a771aa928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31718d6ba8038bdccd2c7934b20d63529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8d8d335ac18c5595e650a90a4a49a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e8a155ede1fbc23d72c43314e20ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefc8ea8dde402816fcbcdec6b7384832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9ae44df15b63333f306fd853088e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15874223823862e16f27015b871f6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c7a77e5086af1f4c8e8f9b2f7126b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356d39f33368b7c901ec9ecd378a7e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf72d1c4f2daa34f16c352de0d9e13237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce77543411c53ded9d050d8daccccca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf2d4204f02ab932012945eb6520d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e8ccef3734f167cc66dd71d19451740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ad8bc558e204365ef298747ecf75941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b1f1fe2cb4c039d34276d8965485c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236fffd434ae25b1250f1795587344943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de34b06ba500069af3da82b2199739e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd3431d7abd0f5145f75eaa2d8124b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eadc98620ec66dad524ca8c1b3275446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6fb008364091054644b74526cb49547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3faf263cfffbdcc976d1d1adce767048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795bd9e01162ce2f27909e26a2abb2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870977aa293b5f0ee658fad5e15dd29350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5f7c90722fc7996e2ac4d9467176451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c30300960cf912800f4caeebd6fc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab078879a10d7c1c82da94796515a1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5126cee2afb769df7a8deb20b195f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb0f176a9247a8c39a979506ca1d0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6edc0d82ee0900ba1ac842f6184be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156787469b15ec897c905545ea01030057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115e75eeae65ce5b4b581748948333b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655f94f82c85a946466a0db3139947959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332f0ce9364a75c0ac957fcc13dd0c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb798011e22329fcee43edb1bd143361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f55e924de659a55f6bc1a0a18f199462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19a89b50cfd45a9ec4b05c357b727963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89b93f6c1205c5a94d7c3a3173ae0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b254784076a21b4b769d0b2cf110db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88637e12690d095b25d7670ac050ec5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816e91612bc375aaf6300c9b6f867bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748597229ceaa4f69c8b4b5b94b67ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b312fd898864f6208d51745e6368dec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3679c1da394a4390249885d8e611f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d216a3519ab126ec97aff8f91ca48471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d803baaf243fa160bbabf09d7966c4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62db4c4fc5fabe0805122ca30d144f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb239fa81a4e4ebc949f199bc5a147074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0efffb06ba06e42a51bd0163a500fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3514207bdd89ab58fd8ecc807e177b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1af66e10d027801eefff23dfec537777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af216ee95523387b7f992019b705f86178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb85db6dd77a320787fbef5acb0934779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7847fd8903a0e88bd9c9bcc82891c0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa18bf87716281e030d154d08fadafc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fcb79494f47126bf829eeb6f905fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3b7852e7d3eb6fe7713099e649aa183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a033e0f30e3ad78100dc92babc88a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cff2a643583652e559529535d2f3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535727e7781ac113d639da9ac314c70886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588db3edd53b05456c3608724ecea2c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52f2ef0c54fe11fbe873b3e8bc269488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5386fd52cc876780aedcd6913dbd8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa31263531654b5d30217c4bbcd20790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d216354d6155db946508e2ce7941caa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf967644173383ac88e688b8e60d0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bb578df227bc664ecf34ac45460cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45921297a7eebcdab94bbbfbf856cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263aa9fb203d231980f1cde77fe40dad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d408bea2a25b2220c474066cad89f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebbcc39694e4206c0b89907c1b39b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c0f70e685d97ae4656d342f08d28498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52656210ab73d9af4227989b4566f6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70856ef4b9062a869edd3664572f2bc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efce0cbf2b5194473525d640fc9dfef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7620f8fed03a676e510a6c128dd478102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2eed9c944765fe737c4e817321c81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4346264b2fa2c541a7c849d59cbb5c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41090bb66e2e7c7c29867b272af06e9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18c606df02b833b6582530b8bf461b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c49fdbe21c6e3de7733021c6cde8ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38190d2450788435aa9635e1bffc64c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492989f62b461f03583454cb44cb23d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9495c68403b24d6857cd7ad363c75cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd0afc3d546f0e10b02b291835e192111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44f8cffcf48878d0e6dda561a8ffcb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebb8871181b9c9efc6d70b8aae97a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b407b09a7263f5c3f5848d44d3608114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e0010196bd09664a597107539239d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c881fa9f4b476ae2e92527ffe6d532116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122f3d2c9d9ca72bef10dfa17bf5901117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114920b9179ed2bbf252c633df3dbf2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166566415d8fc1ad5fee0baf3d3111b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017433ab73ee42b3d857cc3a3cd13a36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ef8ef13615863657e0877c8419b31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8511ff837b4ca1c1514cf7aed911fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124d506d8fdc862ac0df87b1242bdf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca1e01f707304d2ba81a239676d35d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef75816652be8b913af912a41aee57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3f50e6d52c72069a83df7994ca15a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672e8740852e3a9780c3d6f58d68bc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a6c288c5a8b5d285fc64494fb87d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1651e0fd8bf4e2b1956e3b3bc1a51de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff423fc7f9515369bb82f5dffed2d16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc39a13cbe959bd36c194932d5e229131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfccd81dcedccfc16f91700576663e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d733e4a2a416022caf9dac28bdb6d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bbd116bd943b1e9220519f4411968134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d69178eabb3b0155b3e055b0db7303135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc361b05b314e349dbfbf892f64265136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0b856291729181f6810e597e3f259137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bf24876ee3ed2d24b53c01fad4434138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9194d1233773f5aec2c075c8a98c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7de1f8d6447c5ff4ac00d99a5075a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567098cea5baa72d7b8b068f5679604d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38e2c6008e00df829829e73a7d37ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837460384160ac102484a59a154dac6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df4f220ca6e8c3fa45689f63be61e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a74e68575d60c49b66f1958a1b044d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1efb8594a2203dafe84e7e9a1d0e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029668f594f84f6ccd3ec9273c310af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb94cabd4760708e0b1c8dd9ba5259d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13183166a5f8fc81e772a7da22d6ccf4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29711b25b55998536671df61de0475d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb350a75a258dd31638872f02ce0d787151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac889381782360ee1f93a31f286e4b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c79d65e2dceba56240d964c58a8a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2d757badac1382031bb2f94b130e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac85feccbfaed3bbe2e85c55e44c852155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12554345d6170699baa7d9e931e3911b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa172e65fad9b90e6bbddc6f71dd3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45e83c1470fe8eda06c972679242eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795046ad8a77bff838845f3b6103c8c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf7a14b63a7c93e933d83690726f2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877df817a89967df5a68841f22883afd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c449ea8e457eb08d1cd9cc99e9e97a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78275d0b336a1ae935c62330dcd505e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50675b04664da941e1278d2246645fa7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547c731f80c1763bc17d84cec1055d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dcdff52ffe14f87655d27ce9512b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ea0c561913ca1978da36ad970e57c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5270f9cefa58c98d413e84dc6c7ee4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51944be4ce6501063dd1999cc163eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e31d567cba8452fea2fd92ac324d15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1690e6ba38c422f75dbde87dd0369171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02bd1b07d062b0335a26cea0f80f36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea211625244729e17f044898e7b9ab0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c21e32d136b79be0bf7cf9d68e546174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90558ed33a558116ad8fc0921948af5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134042169c8840f5504a3d119eb45db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22131e5d502e3920e16fc561b060255177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49e2d178e4927f2b74f6f3557d196d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6458e66facf288c8fdc580cec1732179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff551d790b93c0d8e906e6418842ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641262b50932fedf712e356ba041c9e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb2a9ab6f67375c74282739a60a490182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71086c7e3449d998aea632a68b23389183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574d04f128f4c6e0d405369072544c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19304cac9272ba32a8b7c86786b01794185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8721bbd8eab5fe7077c7432e41c0fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a48c53253dcd271dc82febc22490b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d94075d31effb8c89b9509b322d9eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d663bbb5274d943181d0e050b0b25ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1de80fe9b81c3e6ce4d4c698d6d44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df81be81c5932df2ed08c5ffc0cbef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eca74c5d1389c67e79a093e8e31cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488b09d6a73fcefd435d136c25317a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60a0174eea5671073a32c14a00d9af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db29261d4cce2874fa3117f41f3a2e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3047d4817cc260e77eca3661d4525196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e47ee1dd2bd75a17056221b039e2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe603aa2bbb678adab78d84e7dd86a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81509559616dd45fb7822aa8e52555d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854866dee16e0abbf5f24d57ef6f334e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee66ec066cdfb03b2b903c90fc00d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaf998546d75ca57fa5e3591949a93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775be9e5a3bc1f2e83e7c271f3472b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5126f88aa34483361620fc6c68331204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1407eeafb5e7941b233a1eca3b5795205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d946e2af72948938337012874dad2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fad4790c5592d1cace3a2eae848337207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8ff5dc341f87cfaf88f3a5e85138208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2236366c035bf82e25953d2dc9ea68c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadb77aa3c9e28e1059a8508b041ea4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c674ecb29b24904c5a10f97e7cafec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543fd9d8b122e8beed74f1e4b42b128212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172306d9ee625aa1d797d459f7fc6a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04eafbb856daa35657e0f962945823214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa992e0ecbbaaf835be5026868c5fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30660fce9740df628c0fdb8ddb8dd096216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f961628c19f591d9998fc277ee2411217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2fdce442767150433747c23b061ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407df2864b81ae63aec244ee9eec1f13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4219cc12d0c2d684d4ed04dc7a5f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcbb6b57516e6cefd2dae312d8cf7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cda21ef8f3a71ec4822203d22a40cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324b54ed03759c339ddbff4799c62a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412f605383917a460ac09c486f51d3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aec68cd49567e855a47e42a60e0303225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a066db29455ec376665e105697f722226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ffac26e95624ac8e1412c173cd995227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a129e10c316006d8eaf27897c82e086228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292cbefd0b1ecf193c6eb7746203b22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35e71de717f5321bd6d0c708d4f21a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1c42f23e557e0aaa9be2842e76a44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268262c98247d4d150690910f31f7e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31286b979d82bc6a46f675d208b10550233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40f8f75419f217104d75f9a7251e25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e3df03446f5bc58a77e98acaaf0f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137f74b952ea659218812b1ac71d21c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f2227c114aeff8710e46fc3378bf8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4a80ae9f0eb08160384ff3f2bfced238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f5adef348dde710298eb9415aa22f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fbf9c34fe4844ac61c1300cf38298240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf69eb8bd612c6a3af28d0fef45150241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802952120652adfd49143c79c20bf4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc74302d7849254b478d3d2906f16df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25920cbe122fa0d5343fb9b7d497238f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a47e1d9b882e768f3bb61fb8ce788f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e66189ea6c4f58c205c5bd34b7285246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b00503ff1d08e55fdb7e4dc4041ac0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61558102a773748b247cd70ed753fa61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2ce7438d8dd08764b610a30651a1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f50b79f1332f321916369b679a3d0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d0e95bb46f8aa1382664bed49bc34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b73e45319a0eef265c5a1f746f06b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382a9e6eacc807009f2c306400982e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eabd3d3f6484b10a7f0d70d6089ad5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ab7c381e7905030969c8eff832112255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1007f1b3d16c28c338b11f9526139c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7352b62e5bb7dfd529b8c076300414257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabbbb2142d24b46839cb21ca1b1592258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d11deff000da3a02bb493303074e1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f04cb1d7edd8889cd77820092eefee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302ffdd0d8acb977030a6f6f73a5db1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10408e1dac9080cfd91d2e429b54eba0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f84aef59a34ccf2f99704a65078aa7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2942cd9d6ae5ac766de5e184048fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc1243aa6c46ea94992cc9d9e4b595265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a80ae7d6e61fa2101b45fc3c8becc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b8fd09f8d1ac868523c6689cd4b65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66929f9b7130c7c2ffa823e3c770a196268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a789acaded72bda5cb0fada0b847fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d604d05067ae866ca95c85391e776270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc989ccf3146674aa30516510ffc65e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb7d79e80cf1f19b42848154441df9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8af83c26a57e9337c9f5ad0a6da94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261080dc4b05a1cbd2a065957d052ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d2626cc36601f245a8fe32fb559e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db97a423560cb2544f248edadc0b36b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df585af4a97934ca2af6a67251702c39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bbdf7a1bd19668d4136212b276c4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a11a458bc87b97829f4961ba31397279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbd4c79e70280c9689d743915d7add280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505bd564b88151dcd4931fefd95da72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1a280c5501b475ba913d868a1022d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8475662101aa0ec216e2b79c08546283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107eef51c7912eb369d5e204261f668284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87488f77c8f16eb8075e8a34408888cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d8f66791b63fdbf314edeb734e482286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffb693e6eed650ad5131889a317a05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b819888a162340360cfdd8a226b1c288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>