--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed7a3d247b243faf60fab0954b4c4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505211cd8f6c2d4dcc2c4309dfe49d232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb988cef7aae571c2ccbf151d0b226613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b9ff76e51ef4c4e725d55f5f798c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722cf2f84d21016a77c70ac09d42fb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791f4402d39499ff9b0d45fc278823e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55291de15b879bcbf62455fdbb372697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379978631da3d89abc8715ba21389ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35041b95461511d8c41afa41c97beb2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5bc8f1243f39f80c8dc7ffca7b85110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c135ca52c501d7c7e73b962628b3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08948aafce6b7185459c1b5ad368866c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bb800919d92494648bedfb3ca08b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32b6c60b0a488ef818f81b6f96e0ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f3cc879daaa3d4e71bcf75ae17a2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c2a96161b7c900e7cd160fc1e3ab116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6ce02c3dc955901bf37bd120c443817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17dd8c90bf4c148fddda07049b2b8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b88249052a002df045afb978be88cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e8cf3404f142997ed90a7d47f242420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5abd5f1e64cb449d61bdfeb87606b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4cbd0e890ba834db5e9e52c90c0cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18581907b172fb74d1411eee061122123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18793aaf11ef92302298556d5c77ebed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855753a544f8fe7550c0e8399c21083725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b0ac3aa1200b77f2b3a88d75ff2be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d88066f56d47f49267d8be15e3d6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135207f072b4b5ca443e6edcda8ca1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb0dff5e7888e691b84b0e6477df9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521215fa1e4151f9f5c5aaffd246280630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ff17fc70375c2bacc25e2ad0c436331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909032381f9031a2aeaa19b9b93bc25132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffe307ac6fa1890f71c99e35a7af9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2a44a68513b028b64d9747513352a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2274ed5bbafff37bb704b9170a7b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd26b97dfda9599bd469764d4ee4cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656456bba3d37dc6f53a90fd90ad8b8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d214873379d98fc4e08b873b895382f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e3b0efbc7ac1728f3392dfbebe84d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f35730bba942cfb5db25930d4e0aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d090aca20309d9a67cc5569b2477a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960514b1a33b33519e089f4ba5ddcd642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681c615620602aee738b36c57655c1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1919ffaa9677cbff9a323d0ba557eb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae35da97a83082550a23bb4c63301945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be23837917ebec7b27bc41b9244537346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4439ab8b362757369b2eb443b24eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b5d3c68bf7e6b9ecbd7383d3b55d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a7b200e921224b6bd126bfa10f9bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7990d1d3e05463a4337c35485603c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f0550e638db089167e64b865fbdf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2993680e2f9be8aebeaa3df262a46c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bf450601b4a4108e184648e7dd74f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4cef7f40c7a9166338df189b77bcd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097e83643bab8f9015d016363ab61d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdcc096276bb3518cd696fb64b71d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe72bdf7e4a1ca6823459bbfa069c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498250b7a93d133a85c050ed334dfe3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d570953e5215279d5953a896928eb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299bb4fb3313885d869fd4eaf0c2c3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e47f63fa06a69266e0dd07c63903261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224163590294f2ef486bf6c97061e5ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26836e3dc4365d98d0857b98c567dd6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e940e5e4424e03f35150df1183a992c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5759d2a97d9e5735dd779370a1e8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b7e6634fbf1e87527286f6a371c5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde26dcd94e3e6072e372c36ce6c0eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43207c94eddd0a95eafe20fc17607968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981a5d9672e5d4640f2bb2b4127c87e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7517951a532f2f8e4bf450482eae770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3b90ee637755834cf3fe9c62cb37071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d235bdb01401afa18830e0a3e8a63972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ee1c4d9b50dbf9c076c0619ff143b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c6dcd37dd31a21e20b2b8af00f45b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165368537d4274e60b20045fa24b220d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d674e52d6a4eb1a6d363a033e720876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359a5c65413f283830f322f2c6d480d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f5035d62a2e87240ba7a016fa3e2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e395aa5b6f212bf75b345cdb5ece179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b08983d950749a17ba413704d296780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf52458dd7a927f4708387cd0fdeeed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9df2cc8dc3fd2a9659a6076ca553e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0995ef3117b421e7ef9642a09cb4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d7782ca621d40934770098e9f7d8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e906c0cbf19409940b0a1035d167285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b4fa2f4e9b4f76011a4deb89cfb0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735c14520e5e3c19527a1c80780566087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374e270a354a047a7b3655f22a4d91088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dffe053287dc9ac2436455a60484ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cca71e15718112cf0a262345fad1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d29390f8c3fd3e6a513411d25bdd6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbf8ccf74e9864406a7e843b96a8cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3676ad95b45db7e66d1c19adc82ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29a98d558c81976285be6fc9e163e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae2be22f985156af82ef184b31fe4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e64418844bc19894fc3432b906f71c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7d8f9754f8bfc868b962e769e194f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26241df5755d6815a5d4918b64e5656b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc0b694fc2582fb07cd5524ea55e0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97277780c6d6a5a86883f982e6d9b92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30335390546cc85421640a183e3c1b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a07b754f46ca1323cac328c56e7e72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b52fb9c9148e0d6745be34276bd71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599344ae225a31c193c0af856dac25a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db13b43fdfbe45e2b743421aff19d18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f364151f793432b2713a318192bb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f6e09d2d8be3ef2e176ca5bd9f97f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f501b92d5b796788b9417ed2a6226a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfb00932b12a23f79da3704dfc45fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6dab670b1dfab0283f61fa1726c4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bfb0cf19cd29605a4ad02367ed62c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee6f7cd4ec05367b6bbcd7e8cd1b65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392579fb49ff116b4d339cd0f44b9aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6abd6dafd985264304aa6fb8cd869114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b364922078ff58a767e7cbd5e51e162115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418002ce3476f5fd4160947eabc4a40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab869eefe3af4e99bff483b2c3c133ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af438f0afba52b2662e8c1ad9c94d83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0bc79ad5c25b74309e6ef00d0e46c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5065b9108c6ce9ebbe751615fa6367120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc265dd655f897b49e207273a9cbb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8a6df20816c4bd75ce9cf1f1d8c38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecb383b4c7586e49c3e85fa3343570123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07e66bea7adc8a3286cc379c1ab8fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05ed46533662ba1705d6adfd174bf7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffa0a92083f6caacb2392a0a4f3557126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed3cc58f77d0bf04df218ff298bb3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e5b76b802340fa4781ffc848eebec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121fb009185bbb76a017e009c8f742d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36e491375e3339ac5f4a36e7041224130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516a573439e1dac704ee195ded896f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd981663ea9a8bc79ff23f5b4b071a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b897e757209cbfaab47dc723dd24817133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c7a5635c6ff550ff9e778af6a56e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5683257acf940e67b0f07558a8721135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a34ed03c304646fe6d97144c62ec6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1aebc8c97b962b649d15aabf762a5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a259e21235cb9f326a029b359fe3670138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13405bb86032917b70a569e800c05ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde129eb91fd2a535de65d498c53441140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e07a8f3bce676916c286f594952205141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77ba379749c9d027dc5fb236c60811142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1824d51f3dc826698b6c8a7426995f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a68bc646d202c42b4ed4e95146862c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79aa9c4a0af7a7ad857263a108cad3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c62f85bc1dd8ebbe677722ae4274e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9839c2e691c7697d3a51e34c8a4dfc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abd41847c017ff41ce012cf4279770148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a610772d3f4540b979415b0a08233d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8536ee5d9c2fa587343933456c2bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592a1c029e39e97f66372d4e463d601151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae694f99eb97d37419227ab4988845b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac090cd4f1c15be1094885912021c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa387404cb53edaa30c485ad230bf8a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855e74fb5667af1d8c21fe474f6cbc7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35cf0ad2890c2897c91892f45f109c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49e684817bdb7e311786b873520a3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9066117fbfa5bcaef2274b140b988158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b56205df4382427772a77519b9b22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834fb5892575bf9dc690d28cd2b9d2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f78a785419cdd2400725bc66fd75a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe2b40260558238cc732867c2d19b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b1c350eaba2689459b1cfb21a0ecd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5b7d67126f02d2d54266ead763b5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e513b7273795da93f61b2f62983c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6aaee49baab1304f1614dbc801bc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aff87cb36de2a6a255e4a0f6c8b31d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56420073426b3412de4487fb823a9603168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dca48caafe6818ba8013b5c07251a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92ace41ca43ecb0b15b08617fb5e9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a2a75b7a8389c32560cc6f5d633fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1d25d1419347f2140e37d62244cd3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ca10426202ce48118635005a971fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803cb437e6802c617fd9b8904ddc31d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6325e32833db9cbb86567ab04db23ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb1c07f5a63f727115c26b8f74285a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554a2989ab0791d64d82b32a6ac1f99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899f8e69c2117a6bd71e5263c450565178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e049dfdf3f3894605c1b1a0b8b7d14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfe9bb1ba94638e1af20e451f4c56a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908a10accd88fb9a3ff5f5053caa576181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348d417f2d58a574c96d3bfb66362cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4ddc66ff5797e6b908745f22fcc4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16944af7413dc6099c116c48f7ee49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e026afcc4764c84bff8b5f5dd0e62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dea99d68d37f59f495f0abcee4ce2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120103a7afcc1ee398830d49414f6c24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69286a4769ab70ee6e7a6693daf2195188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77759f2f60720eee314fe98f00a1cd0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395e859bf035a491bb292359c756291190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ed80ba37c6ce2f163db54f169c9f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b016ad0be522ac32e4cf6f75cddb80b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246f76d9bce8913c595f64d96af7d34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd611438b2b060492583b1fbcc98643194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5bc72d3f776b14d2f4bc958a8dd79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ab6ed701119d4423f1dc54f3dca45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fec35216be1a55cb5a7913f4331528197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a53f9757b22a0d950e13e7eb09a67a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f4e06a27c249d0f255c1185ee28fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e681cb141cf12c320ee36560dec4ae3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12609a3b9c1cbd6e52e645a886acf913201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45107470aa25b6d18c3479ddec3e23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a470f7328895b0ac5de0f23d94c74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606a0ca2e74faf11b52c663cb7c1ccf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5af7eaa31c1c149c8f218959a2a3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078b31d92ad48565dac0779b03da7e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d7c99657a393c42cb018eaced6474207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcdaa68b2b7c8875caf02c183ab821208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce5008df2426d1d7e82b5550fddc96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec8e9b725dc9dd855687c2f7942730210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969a691a40a762e73b6646a13961aa8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cf23cc138f059e28d3584e0a6aa6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e8f1222d4e1e89ef62f825a8e91b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd31edb448a6522c52fab5e7ee03f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63041da9fc5f46ae6c733a6eb99589cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd867677d3c40bff863e8b941308dbd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32cf2da05ed215126e14f1ffefcddb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d52134c47731118f1ffbb6c19fbdde218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a35f1bbd64194f235d98688d44897219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb8ce475fd05c391e22fba218567ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939a60fe2367160453e389f532cce9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cf21d7ce600b6bef30f1ac5d1f833222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18411b878c9ac47409a6b8ff057c8458223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a90fd7c17e9d30fcb265c901de9d5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24ec203014a46a7e42856c2b21d427225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7652fafdca03da46c1466fad80274226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882c4f6839d468d4efa5b2af928f7d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dee208925d2ea9f813421b70b6902e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f88f7711e82214e2007a0466b072b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1604278e923ee89aac40c1438316e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2f53e6922d660c40405fa48c65299231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1be8df1b969d8a358eee79d518a0ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dbeef9088cee339eb8ce13be34190233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764ddae7e8351a035308b5c5c5ef70b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0d71d5828a372cb6c23dc2f485591235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfec571c1d483c0cfbe044b5a436b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12626503cdb13e66e31e9c9bf4467453237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9575ffe307ff57fb1b816096be84aff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55e7489ce0b322f9d58f0706b66164239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a480459e19615fb6bf29dddb4d817a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc7455fd02b3bf62d02948a4897d2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1555553c24bdd46b6dc0eb80b047a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d47f357bdf80f0978e629786046be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b20f71c4d2c8eccdbf65761aafdb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85a990c69b28d2dc49d03d8e845c68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06087730b0c0fa966d039117b8bb81fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c2f7ecb83a5bd19d3be26ef27060a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5947b3e73797bc6cbe1dcc89e4a25f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e12b89d99caecf0e169a94dc9fdfec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f066ec81dfa4fc8d16c0599e24ad22f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872c607f87d7cf5880f5a6f18a1cf37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0323bca2d7a77bcffc2b7e8008602d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d7988b4a89a4b5cca96e57853cfd9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689377958947442c241d6a2bdbd22502254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55021dbef37310df24d9ed443114ac66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98361bb5779caead525dce109ac60f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b108dcd30bacb03058cc4e4aff941257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adb12300a97fe8545da61b2ee34ffd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033bfad9e7d3d93189d2dc0c524335d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5253c098cab38d07b85c7fa2362dccc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71756fc01c33a10e81ccead8b6c6a7ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8abf2ea48d790083064418b8a23542262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c91cbf9dfbc8d1bf9b07a807a2513263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f51c4e9f7fcf8b3a8ce9a551c6acd3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaf99689e4901f40b0bcd7a816c86e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801e2421e6be366db68fbdfdba98a69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469a09d97f596442dbb3e255852da82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d74cd39f2a8414272293045b5a23b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da439659b03514fb67606f0a7aa42f2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae043eae4f1940a3ff0271733e7062270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc33c8c0fe48212105e85731134da2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137ac248096a8793a512fdcfeccaa89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248c7ca8408e57c0fec76d130d84df7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06664ff3c799dc5f1a4d55f9eaa4a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e656f750313975329711c82436c5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01188d9a591675b9ed8afea1c444b81f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b62161d780c6849542937057fa44d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e82f3124067cd7eaa609b85d60079278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26020df1303b1f78d9ca4e743f351ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2db9bfd3cbd331c6a854f25de907da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441ff4b4e4f2c9768c58f73a8c154ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31a4cd3123e6c234be252508057871282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ef0c3b8cd2cb27b7bcc2e889408fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80e1d0763ac418ff8ca44f2912ec9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f4fa0d5521aa57c0042a383082389285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27092fd0be66c98c41010c4aca80849d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc180d9e6340699345137ddefb18c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402c8cefecfdc890c56b0b75fa04fc7288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f4a213f0cf7449998337c949990531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4cc5575900294fa2da2fa44c3e9c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cef2fd9acb407f2203c9461f9f9ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109b091df29dd60e39b88154662339a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c6541e56b9ae9aae77fb0ab1532835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64b22d2851539808328bb3121985d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f091bb43cb58187b043075cdd517617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad08382e765ecb555a12a821100f3678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93438c5bfaf2c9683490b928e8ee9e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0badf690c8dd0b5e66eea4f1623d5f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb7f5eb9f2c57dae4bc0a94e10701311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81818f51df7368feef0ef18dba6a8a8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655edca6be63867995eccf6f4dac84b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6256dd888167cd725484eb4cc9125514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49588f4389609299ce8046f6ff28ee8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95f436a5afbcce49624393f5529c9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919e90b45b2639abf91f9c8239012e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f15babf4dbe5360f65a06e2b3ab3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf8b96ba3bf9b694093fa640d768a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b7480c26cb2379fef80d2778ec8f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9c16b1eaee0969cf126349f9aeca721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330124cc9e16192d2e1f664136a6cc4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468015e87c0256ef90e0a13038bc88a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523155409bd5da1ba5b7a5ae0aa2990f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee8d0fb208277526f8244a564488ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc56966384bf50daa1c3639c3eed0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa774deb732e0dba223e684b4dc3b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83c8f34fe2ad83291950f17f0f50c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a47e15ff1bdea4d0e05fa4b507c6f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dfec25e88c433cc7c3dad1c0a4d5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b849d94db81532e160eb8a5d3d2406631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6358e83d9fc0abaf0ccb969ade01632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722430b83eff875485e8e1e79a3fcb8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a9945d97dd084b549b8f559ba3b9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fff1cc77ad51ca8329361093ca72d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cbb08bf04de159bd2daf85b11d77b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34527e14e4bad615cb6a398fb9bdfbf037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206f70a4466141dba6dc9cf07e824ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28f879d98be830cab6f8f41012a68a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b508723894c4fce3d06bde0156ef2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2a96cd67fc95695b93bf4e686bfe541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af887eddce40e8b9c86a090c9526a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39953a38c4df0128b95eadab44a177d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b18bd06587d51b71d0607a8b8762d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ad62494914822c8d2903ff8ca621f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e16d9f0c00638778b014bd73c358da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f206fe7930114a6651a75deb308c1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bb716e13fa9c68a7be1ba7a725e3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cee2cf8cc479fe6f515bac9fd72e8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de829a4e2fc4b8f5c68f8888ce9b7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e38985e54217e6b61b858bbd7685d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce7bf8a609458d39fd39a59b52559652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fac0e68cb5c6824021a9dc366840053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b341e65de89369a9f9a6357f96ad754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5540142fc958339d3784f1630ef7c8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f76b8da3f4afbb4517d62e02bffb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f484ac38862f6a3287277c6107e5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a0b5b037d9decdaa7b581dd5eca8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1e28068cad427ad91ecda9a4fd00e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc585c197365fd1c550e2523e4b87660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4da2ae0527c43e171759625daf30c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13861d85a67de452a3c866c77950598462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e648ab7a5ee324a2c01881d02a488063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcca9c9652c83037c00555186b3f84664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa999532ed49d7ffa09f8fed8289608b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f50900a6a5640fdcd39036aa9a36d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528c3d8eeaf7a4904bab8090d126f5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e6a3d63639f64c94aad4f7f417ff568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398364ea1c23e9d5b439833db809481b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78aa06e5561a8128fc8aa43754c9b1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30be2fba81ea13eab39e14a7b719f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7835f0efa06047090b4868b58e9a3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8926793cfb65eb2a60cd4da195a4ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22a622c3b58c8d3a0a70891061de4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb0c5cb531cf9bbc562e7d26b2299075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c406b851c96e88c346bb5e25e964d5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f06837fa82c2bd86ebe7ec00386b3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757196b317cf3ae29756016ddc5052278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fc57f51502dcac52e27da3df06f9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddeec1e5be1c3a4624652c7d2b0160f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141610433f6f8abcd452f78e3bebefd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a346d3ec6dec05950100fb31dd855782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77f15d948a000184bdd94549c703a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e02eda35691b7d6786d2d426b63c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c87a4320e277c389ec9f169c4aa3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c61ddcf00bae98065f7a4d0e2f0b5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0fc0fee09ae50048a5e525a3632c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5f1bbc260a27edf2ebc3581ca483f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fac9f5d7aeadbc7292b48e86f28d6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261bd59aeed09fbedecd2baacd67ecc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea1fbe5498b780b13a423a18f3f68d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4f41b199589f386c6cabb81b75ed192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5407d9ad57f0c2941ed9ca3f38a10893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87d3dbcdc4a4cc7809bc2c3577c4a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de917a32d578fbd443e85c3889c6eb0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9937cb9848ae2741bf11a240ee97996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87963d55855b8db1f4d638b6992e64fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6784002ab83a77ec2ec515e31180498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3786302898268b8f282466f953414e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3881838855db8ec4074e9542374d6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a375cd24b5930fd111de684e34ff51b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbbf23ac901d9de29d79f1e5c05955102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be284682596e5433360202fabcd866103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264da0a6e32d8c3e074a59851fc2ac5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b367bb88c8734ec5d5eefb4b9141a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011dea0a19d2457348517137bc50cdb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484921e714be4987417ec30230cae1f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f315fd0250a14206fec0a12eb6655108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79491256c0293adafa2dc694c662653109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19e4b960e6f8a2b1c1c3fa4043fbc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416c2677d07616b04308e99849ae444111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75ac335ae40c3378c09490eff95b19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259c22e04cbece318bd56905d352943113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bb6c06ac73e60811c5b0af64eedd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbe34980cf6c747150b7dd58279c62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96454da7832cff22c0a9bc2b65ddbfd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122ccf0450824082a466a8958ac2841117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4540beb37adce2b6af94ae23b3eb4ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb1ded04c5dce8ce2ab651e3be43d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16d11eac00707cbc314cd0251e7f66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e1fac2ca7930c4054e0663d78dd31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9f14e8aa40e22dbacfa60931107ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862716db02a40faeebde294853792afb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55438ee96c3eab7cca6992f24dec7762124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772db67ed346cbfece8a4b034421279125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d15af930618db9545c3dec1841ab20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4b85b6a7614e068ad73afb9b8b6d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efcce8f5229207a948f1041889d13e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a970c02c70850e1e74edcdf00c846129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fa071b110bd9f92545ce6f70465cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d12c1b3293d2e51c4275fbac3c84a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfcbfb6236e3bd21ea12396ffd083c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb483efa4fabc8ab88faf3c1d9f6fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0bd7a7a84b33617ea5c0cc993d965134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5e9c627c0866b0f57e38e44f436ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c696a79529276ef571f1927f308bd48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcfd6b20f4cd55a49f59731ff129e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34011cf5d11d9ed50d984b9b3ae880138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793307e87941e4c7f6de769cf1dbf243139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21871e76df65c780c3d7630cd4d99c81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbece57c4c711e4afcc7be5bc2648f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737fc1ca43081cdd826a92ac8e4641e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f281a24574e491f593fbc7915ecad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646097f4cb4d72b03744559bb144fd8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9016c94c275d4e43d1fc152afd250af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce1f58e366a589bac655f4aa18bb37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475b609efda6e4f37930670d9c2a57c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70327b543be417b1c3d1507960962f48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76fe205280404efe0e1ac4e877cb22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77f5d604249172c2e0fa7210444d99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ba2846c01b4fa35408e50d0644c1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b6232bafd7f9fd050e4defcd2a676152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94902c5e9c18faf02df61f9ed82a962153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09800bd3c746f690ae0faf6b52da464a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a9b1851a39a0f16823fa4df274c6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256273b3b1c137b0d3902e736499f5bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2809170c50d2311670e0f5eec621b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264491658d31ab7a9c0059a102c3698158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31906835fa1ac6dbed0ed6d311fd7906159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89ceb66a47c14539f8e907c8347095160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623a5a5be38b73d489abbccaf4006ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d306fed1dcf7e951696da93d2943ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1eb20322168bd16ace15dbb177d65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f82d6839fa8a6eee946cde73e4675164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecb1e768cc1e2b8029a3d2d5af92f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b573b135e27140fe59d3403e71888166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f03dd0f60756aea8c992fe16f40d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24da5b6b1e70fdd8e2d6d065b2a9682168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d69c916c1dd39e264e01c50c45d4b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438abe6e7e1956dd6c18885b2159d120170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f0a161f339740ae312f514b52b3f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72a1fefec5ebb40e76427f9c4cd99d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbd1e52a91f7095decfaf1a9cde3f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2f253f0025c8f4164fd14eaa9db95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefc28f498065a070d3c4ee1b8c62ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c076e4080063e8cfc090ee84f406934176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ed4271fce6c14e6c4152991732ff1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465de447dcfc08568abd824c14afe3f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4ea734d2e14f397099c687342e4ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c430b4e6dc868685634daf799598b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75582e112a9fc5364de4a432431bbe4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39686d8cd94b2a307de3591a60e16399182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbcf03e1d95bd0bebd860986d89145183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2023b1efd19547b00d9bea808b135184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46ca6e82a121c12ce034be4155b236185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199dd5736d3e473538640e216958226186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253c05a4253f790352709581cbe7068187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38072a5a79c480e4c104d01f95ab1048188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508440517c502982495625dece262225189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcbd114d1c39b49adc4e415d3bd677190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ac0698a3b8cf956b88560742367ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ad44c760454b28bb965c0426f1f96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbd5c44636cf8524de1857795bce4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7c9b7b4b27ceddd3580ae488d3c3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2652f442b4d63cb71b3da15cc62014195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aed7dc44f1ea3c126aa50ee64eca6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20f951fe6d96639757b50ac1f1d7ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9340ef3cd2c81ecf3c5f25d0b2188a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4943f79a7865ae68437fe312ed86074199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9240d52248ffdecb4fe754692196e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fce5c985bd57af5a277a7ef559a39a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88575d499bc657cda8bdade58feb48f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41252c8cccc2aa6ccf9199007658005b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752714ba974a2076c76b3047719b8060204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb52bbd41adaa18b8aa21e961945cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11f76aa82cff544bed7552845f8a65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a692552d9e5e9507d33bdf3ec2d0ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674374404cad0de14b1772da9815d9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf58ba7083ad2c15ca12fd2c360f1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd8079b2b2c8535269bb92afc23a61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60c171d316b61e7c3f04c92c61ae71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eb654483c9daaca0721f3f8b81150212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9675d7377496f7f54fc63ea26b1f52c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa8e798ff549f5192b8d31108f1246214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aa27531053d4a87bae34b3182b95d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6e225b4cfd3025d05224bce35dae0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e60e3d0de5d3cb350e9f79c389d7aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644732640fca1b968aff82945d55097218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f940e0e162d2e82cfe5bf21a18a007219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3596bcafe5a25794fd00a66eca5037220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039218c0e415b65919b7ae02d11c4ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f934357209e6844e2a5dc0d02d9e644222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fef0e8c47862626339a3c0d0db004223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f887a232d5c84ab5e2755615945cd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91560bbc116b2df55cf34d560c8696225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cad9991d25de8835a9eb9fd17daff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255cc313dd627e097cd64514d72b269227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bb3be9c41f9558aa9f994b4e3eefe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47438537d2e838117eedcce5afaf5a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d6421d9a82ed439e0754f6ecef632230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ceed6755dd0b5d667fb3428be4704231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa38ea774e882cb5b2a6e1ed0f56ab1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295e42d485cd24ef3b61b51c53e567b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf182f563aa537c60d647de30b8ff46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92148ae2de060c98cb9efca26449f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4705e60930f9e8a4db6707eff8d0993236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422420c8d9833e59e2008e811cda615237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcba4080179f9382806c83f2fed27c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ec9bc8e25d623299ba0b220f61343239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9557c36b2a10aaa53343b46872ff3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4273e54720ebc5289ecf6aa9b95e8ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc962adc097df7951946c8d0a99ddc52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8b66a08f68146f217276b173d2fd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c73eda84bde9d72691a521447ede8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14394287cacf1f2b6553ee8b3106093e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1e0d395dd0cd23f1422d95f571102246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dc904c797bc986879cd771c30f691247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa6acf52000b4e944e6d53fc6b104f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca3ebee5574f1c101ac5952515f67f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01665daede4b1e932570218138e872ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85535d385705b3315ce199be2c9d6a93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802859202f323807a379f883fbe018b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c362e412402b4d5167a9e47364993b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dff7c7d050f5e4e669ed42f4a4b46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f136370d41a9f892561b691ff373a91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf24008b58dc41c09de62fa9c686c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074e51ee1d521c2a77c9cdcd3211639257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf511794957c6fbbca7018128f3ab8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c45e70bae12a53c0ebf426eed48d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780e9e28b4e10d45f2cecc6acea42fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f8b2fae4450591d4f38bba1698c4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fe61c920e4688368b51c869e39722262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e0b018a1056186bd050d3d2a48740263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f5345ec6bd247ddbcb32f9185b3a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6603dc50b5d5fa28dbb7f9795a4803a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba252a0cd39e4bb6b9e5cbeda9ee03bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa1eda3155aa4768b0e063d4e85414267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c430a63b09abb6b1fed436d065a24e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8006fb8911d381a6e8cd3d6d448409269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab620cb016df9d816364c9c339d9d428270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6fe23a04b25fa6a866de4bb22bf55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01002d198e692a2ecfee94534ea272f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5f03af7e7d244b4fac53b506f93a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cfbabf83bda5fb0654e6de7459906274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd6a516cf878954a3cecbe81998390275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c9e3ed41c2f41874e99f67523b8bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdd1160a5d977af614c8de44d1953f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8828a4a8156b1c56b091d53d560794278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf879d29f05918b2eaba662bada182279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441cd0c5ca202d57a476f63d05300f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a47cffed93de3fc1b405935fea07d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e85b16c964fc9f7abb9091ddbcc8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965e08e24a17dfd37176b88d96ec626283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988063748467e4fe85cf437886e4998284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acf35e6c46bc8e01e8b74e7ee673a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f1e31ec9317aa6d673152e0b63992286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567d5a6654bf48a9591987d7342f5b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c871dc939a5c1adc7210650a6f70179288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>