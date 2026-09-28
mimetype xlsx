--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d910a3a2cfa10337e63903ade237541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a5bfde0e5d35605aa6631b7b1d95d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f744a9aef500633d97dfa7fffba1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b025f1b08c9a97ba012f0bb5f46d7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a039b0597584812b4befa463932d2ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8794bea1b8a6f86ae145f46c85f526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af33ef793c2494291cb145db5551797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd9a086463f3c22eaa1ce21b45408e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea514f0e472d58ab5f2e1579d7b15b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af83549de396e30c3d83c91c219873610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109137f6a750b8089daf37910f40a84111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e1ae91e729e11f5f23689e308b9e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cdb6ec9494ec7627645b048c5105313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c6c51b1761d2608cfc19470f42b2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8b89f9b79f8328355993e5417dd4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923f3a74e47191bd0c0d3f5e188492316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c48c9dc3def662e553d29e169092617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe869da687f1d93cf506b22ac03b5a5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11dde3bc196581c4dec2aef1e5ea7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e491bb8d02588d105c2164d52255220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c98666d80b81518cb63a6c46a6e52421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c806e531848e86f64419856192e01922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bf2627bd6af8b876594485b8efa6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645c981d3b2fd1d40ac1a17e755d45c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92961ba798fc27b1f9679e1c3017113925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9683284ef21dff1e5fac8cad3b4fa626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231294735c1a4f04099cab1ce2af12927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4bde68030485092cf74fdcb1d052e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cc975a46d01e528eb3fc33d5258fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0628c42e70f1db915a7f8d0717b50530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e65a0b5e43b15ee7fe30fe23f6659931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f2d4b1222d61b54d2f8e37005a68432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a21d273acbe71be89263caf12b9bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10561065a6e33a79e9111526e64939c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f066dfe17618f4bd63ec814f3c082035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4f0bb08aa213d1f24b931dde25d5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbb63b942f6d3b65ca85bed422c10537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abea2d5f9d32e18ddb58a5cac0cc4cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538165b593f1607d916865365e9a4aab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5e26c7356d6e5b00676272e69910640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0330618a5093a10e0a1268add8c6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45d82bd19c512228b307732b448d4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c18d3f5eca7e30d7ffe2ab9574daf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e5fef605c52ce7f95418a2fb8fc6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dcdae86e5a542615e75b0e512260545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aafaf37e47ab9e74f703c2752fa6ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14eec7b2e7f55c2c3b86ed7b826a8a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf70895e817df7145fc4a0e5492f7a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550feab33e28de6cf98f1651ebaf3bc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aa5326c1b812394fa43ea7c99449550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322de8c07c226e351d93a473eaaf432951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c89b0fbf93fc927db2339fda6bcf8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6e57be2a2def353552400d37d9a8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e042aeada99360f3288bfa9b8ee11e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7909f849a839d0730fccd98b0816fd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0d440b61886bf1bf6e3d3eb37379f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332cb6b23c813f235f07ab991d5f8fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d57d626298ee31b99795425b9e17ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2eb69f986b396e9a5e1948087ca2a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b96f78a9510f1f2c178fe90191a78860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36785a0535b03c5f777788504c33a2a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba73850abbd652bd4e1e35f24dbb14b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b9e941a92d85ecc0e5bd6fe8ad55b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bc1deb0fb53ed9dccf67aabba511164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d42522e3859227bb665603f448d32265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03db15696330aa38cef5efc42d3788a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb153be52093c1bc5cc34ab8891b8ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebbc67ed2021d5f36c2fba81a3864668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4657fad176d17d53d1bc398ac5955269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0390e61fe8112bc524ecd40a006c8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae909b43798d66ad31471ca0a005285771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405034f01bf32c7223efded1789846672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82263fb4e01a3c4f5fb4e42ae76cb4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7a5489ff92287691769dc9756144074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e7fb72029d863eb3505275ba6d60175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24814f3ef37c06b9f734bec36a0bfb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028b1d4c56d55bce5073834dce21f5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbd0916fe784a58e21ba8804c8790378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945794cab154cb7de3dbb9ad6b21243f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ae0bbf9db72f0ef5de089e34ad08480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99316f4a7ddf14d11ff3550e086b8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e57e21cdf3b8772016530bddb941ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b332cb8ad5445d4e9fd290d106ab5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dd0f3219f849f7b9a7074b0c8f17784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a32cfc6ab2ee51262a50aed0b8ff685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63a698e0fcf71f42c5d4b597fc3f4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbc7e84c5585c22365b50781d5c32087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8cab10f4780a3c6d6a32d9328e1c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa143c62a8e9f86db4378f26087b9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fb44f82a323f5ea60ac77f94482e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d06a31d402219457841921e64af41e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cd8dca050ffad00d69fa3de8b5f6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bee6706f71e07fd38125daf62251993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16885a720df17f07a57265f3741c4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f86ff90ed4786bab8db0fc143e958e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32700a54aeefafcf6317d90f6c52c0c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69c111f5394a35e67518485470819597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a75c6ee4656eb721be5b1dd7c3d98798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452d4f8857587c51303675a4f503e2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b25132d43fd555ce104f3127b8dfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0f18db04bc9ac035438923c4a6ad0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bbc36dbcfe8c8ac74594def47d7a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2dbf97f6bdb717733dfc791476ce3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4d6a47959d5c6b1aafd2662d8f4dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49eb29127e978c62c72290ea58b3cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085662311786c43c796aaf33cf65a2cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048b89e765d923354827749a5c45b82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068173ed5a6cec4454e7dc03c408e71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cc6eab05453c071d7890316b0eb44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2427c54bd6ff3cf15a539b0977860b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69de4bb25696d0a2d93b9ba9f298d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce068f51709abc861e4eb1d3f760734112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673e5a37114814d8cebf14c30bdf9a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a897c36bb0adcddca2890b9f7696e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4cd2dc275a3bf21d1bc5831065784115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b347ecabeb89b61f710a17de9f1ceb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be854ca316e54056027aca3140b9474117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846961aaa3d96041e7db63eaf916d25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbc907ee73a3898c0e2a5cca1f63b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb70fd419bbf9f8ea696b89801f935120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eb3c2d00bbdadef9a29b866dddadc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d66939f29afc9268eb456f4a2f7c8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c360a80d296b8664b086bfc5c985e05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093eca7ce2f781a1c83d07261fd1480c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea70d9a29587f0a9802257fb4d5b30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10145301739861c70e70da6434cccd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a0e2cb919d3698bc112f211fd1ebe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad9d35320115d155e58adefb19edd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f59b80347182eb833c04df1c5d93c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cc65b4571d6f7d7a3617fd9204bb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028b42dfcdd0f6a09cadafe82139b28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3639811755b6f8bb1552b8e2c4cafd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e43187e5c0be372fecb45d25eabed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815bee67e8c480a7914e244a0599e07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048d8ece08c4dc5f000d338ca980421135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa922c89de00b4c9d80ed42049e639eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b226b6a231f4cfedf42c1bfd24d57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e4d0d3ecc288b9444ff57cd5be285138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4b4a1363d3cee71a8894ac41fbcab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd91698659553f0145b6b4fddbcd5e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba8e61da6b61360e5bb94bb67b8055141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c46ed948b629c4ff330a3b8fc4f121142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9995a211f45b29228c7f445dd29f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2014cd64f847bbf665ec39c25d197144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867cef18fa6313f0fa9bb57ad9dbed4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cb36f9ac8df449333a0580383c1a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c9eaaf60ce97a63c28f96e3220ea5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063ef9e0dac3e55d147e90c40105666148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4968ae1d9d34c8fdbb7d4b0dc994ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a7c48ddd6d5f3492ad9f992e7690d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d521f2dd9a7eb2a4c183bce50c57b81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f36b22f6c4f13c65580e8ab6d933b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525cab905d15a8c2ebc260f1f68b9ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351601280735cbaaf99b63cf0a74012154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421842d1737bbe10b8058c5148f274a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a840b8a874faca416a35a5ba9ef87d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca341bd1cba27a03c925456e6d7cfd9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070e60e77c4a83b256ad18a2addee8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d7a5d8238ba7154af198cf7cb98c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb9fe5bcc1b798a07ebd543812b0e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9fccf7f172651b832a8c1b4c23834161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f216f632432f97c2b3520dcfc29edd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c90a458038d5d6853ed5d5a9520f22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e752c54ddf45f8ebf74d0bb66fa36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b611b8b892c3e0914a4df874a861731165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e38a32ff018a581175d4565ee12e48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abbf9506e9cad2d0e2c7ec74764b30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a1fa4f90e28440593b73578963a7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0446eb437527878fedf37ce92c1bc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59e1c7e6da209783cdd24720347622170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71c7884becccea587c2222e26ba270171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0787bd8ea10f0056dc5f63ed28203d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882621a371c3d90053c2d44445cdb8f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663ad948375a0603b227032b7fea9fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707cc710bc1afc4d01532ee27976096175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35aaf1a2e03f63f331f4fe933046a06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e52ff79b0f478f09050f65f07c801177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bfc95ee58a3338090d7b74083ac48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d57c353fd0a9dea7527b276e3e73e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd4993fc5d404505672c69aaa6b76c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70928dcfd6a37958d40a000ea1820da3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88243f6915583172293a89570038cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802898ece50d6cef207173382551fc5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd1fd5525e041a67822f42d9064d1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e8df6f718388bab9868fe99c897dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8580673b29624b35db3691533ddcc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55859b4f7f52fe0804b73e932932a251187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0316226d356fb3584b8165424ce9397188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c05caad44b34eb147e62beee09e97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f99a1fbf6888bb4d6464d156bbd03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ee0498f479cc3922277d719723cce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac9f4432f43cbb2b7880d70b32c787192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8914f28761d8462293f36fa335de6e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee5709778a72930e699432531f4417194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461e42e5c95a9e09c22d75503248ebb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225d2d630b2ef797b1ebcadb941bf74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af2a3f53a8170851b1b86abe4b93b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac8c09140dd426bf16bab3c7bae801198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930dfbffb1bc32b72d313c3c77f468b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580efe802744abb23f7b7bb71d30724d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456369d68d1c171d927e61f44a9a1d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a2d90f8f4419093139348aef09b3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd939ff416f4b32b8971b29c629852203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e285468eec5227f454356b1657eb002204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d30e94f51d4b1fe6c7e68aff9a9ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b451b3a87edbb0be7d56934e92185e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13249c37e31b32fd54b8f6c043668adf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269771d659ae7cf6612792eaae6d0c12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddb2e890cde97dff4cd1b44a95c65e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd381d2a8d371819d9e47a67be04e06e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f8a64bcc0575687907afbfcb3b7f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadf28f38cb5770240fc51bf833d45c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3837b7689b0c64d950022779ac398f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af93acd10afb7de20a453185ea422fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e6406c8350afcc3832a3ea4f5b77f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389e56b2d86239dd6f6a77c5bc6b6c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5014693756b35d3b5e2e6057e844146217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535be367809b5b80fbece81350714a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cb95f7bd7c759866b0a8f1d08c100219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80b3703e227f4917540f382c88d98a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f558e936ff02cc553f15c57fceb8ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808f1d3f5108b4f4f0c1050a8bab5a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c03928b02130d3b7542402028f2062223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c91e669572411f338bf039daae0d5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab54b59a40e82c72c44a1afa196db9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16314a739353dfafdd61c79d342d8342226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba388e50b485be3a679042d9986198cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71642b61abb914ed6a206e1cbb20e8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70619bee6063a953589bd54013202724229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f4210f5d75e9b1717c5f2390429ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b797b9d2e14224824fa7691e695bb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee52e5226391ea2d9bc00ee2a7c066232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2748df33a6ae21e8bc811febc9dca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fb9d0bca21c7675a3f284714a09bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395579bd9a980adcd62b2d44681a035235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8de62a6bd4c13fdee86dcb2dd1e37b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4631d3266260a31ed61125ec296c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56fbf2ff0fbe1cf5309b74730d1a3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3f01f5ae3c8567ece03aaf3fa3577239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696d2f9bdad5313561a65d64ae28d53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49391c79a64f80f44017c3ee15fb0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c06d1ae061a4d1adcfeb6a5cd3c42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc08e563a59da1b30bcd6b42015e77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f4134017f6b24a51b2a57b56a7190244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f5e1f1c95c251cf26b66cc46f411b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c215640b9abb742155382c43b81b492246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72480374f8146dae8b09e27da7344225247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605ccd63d59d93ef5a601dc652e7300248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eb7a0fdac886dd2578b62dfa23525249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c7bc8a8da237d23b393c502fe56dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124b119cd4161fd4cc53cb068ed8ebb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff12d71fcc261ab7255458a33b1530252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c7b243f418821da15e1c281f5876d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6999a9e3faaaa279c90bca1bf22ca56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d170de78910550d4a8017a791c7fe6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4c2fd1440bbca11afa0e3be8d182b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfa558c1d0c569bdbae3d120dc141d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a894d8fa4704454a2d9bffce8cc6db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66854a0a27dff9063df703d1061048259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1754fc2a0b14c08b4490ca158bf44e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e765377007fe621f284c4f66fba9db5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852d14b61069376d67f446a91d3f6a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a68dfd93927ef5561c2632f082674c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e22c0a7f39445c8ef01bb8275714d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c8562945c64421a0449e9f24d7de9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31381f5ac18be2dfa017dc68a5509d4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20e7f3c719b78abbb2fcc0d441f2b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df64fad83c81ce4997fb2da2e91820268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce906cb1b9fd8d36a6828b968b52a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda45b41920430f9f0d6f7db7a38bf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a2e22a97747ebe34442501f23f32f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6255cf524489876b1f22b3d545244272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899ba05c0898dcb88437f4cd9715a46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fbaf515ade6c0602c4f7f24dfedec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd27192b32ff4a7ecfa6ddba54d2c5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21673afcee712c74ba9da60d32ffee28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155923d2e912893c68139d44f30b019277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91211907704ebbcc372fc75e72f658278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58cc4d8b4744b3ada32beb7d5b9f1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5c813896dbef8628105da875f5ef6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbce285dc48aee22ee309cfe9fbd2fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0a3b1e0c947bdfef0e913b18b721a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48d636a27cd794a6cc9b75b5fcc42d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d4f8ff1f78e54e31e4b8ee3b96b1a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077c1604e86bd6d6343888dbb0b1031285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b151888edc176c2522242b7d00816286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea23f1b046468bc8deb227578daa20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bc50b0a45d5992200c2f29f57ff2b288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d22c286995fa71e8fb1e4323d7a3c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c40443230acb90fceff92d8500c3972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4277429b7875c782aa54d5907f8543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03948e6f267e7fca2958f38412fd6464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9c51bee1e1bd77d9ee3922dc59b3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7247db385ee3fb96e3a44f506957236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7182dc7d5b1b9a06050dd2050c0efe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8433c3926029e6ee9b1fa86adfdca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5eae5f227a84307132d945c129a6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b6a2bfe62d8a79d34dd3f6d51bd7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc904e1f96dcc5902c47f2fd21d84011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae7e5d6605b021d7c7a285e1e676c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd05ccabfdfde7ba1318bb8278f98e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ca2954931ff99f79b42d8deb2543814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68394b17db95925ee03252869a1b4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24635c44f2cdae3c4eaa81f67d766b9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dac90684301dbd06147bc88eef69a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07dd337c001d37c50550c5b27fbd7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2557502ee598d2a836fd3779ca9ad3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f377da2e4a3ab44069c3933d22eee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12d6498a2515efc1b42e308c7ec55621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4301525fe99ca3c466a987bc95f022522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8185581b29cbca71c3806d854b1991523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef210758afe1730ef97a1f93744b3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751b0cf80760dd639ac0a057eba43c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe45192dc6394aa4d8f8d81d1e28d8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8082c05712324614c77fba7a8bd7e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e356c74086438fd09a2d212dbc2ab2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b13c4f4d7297e14702f093c096b0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c31743eac176a3596fa3b4ef1280e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc56d931d11f4c03473e0302a4829d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce71f2d4da68fbd7acee2643736c47732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5718ca7694b3510de17dd785d8aee0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ee1d221f3500efad25d97a36df3ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489d752aa8c445a6ccc6dbf3c71c69535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe3ea24a46ab8fb86645515086e36336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb04958d47a4db639de6fd1026d7ca337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27aa4db0bdb7c5bbcf07cf94aafc09d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af031b11b815e5a691a25d12612fd3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78552e4b7071ba9854e5246b389a66540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d48725f41522cbc02c815172b6e5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44dc9cbd50df96505e5a17748bacfa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff74eed4f694baa017b12baeb9bd15b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ddf46e5ace3473c466a019057799544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551a53446f5e3dea0db9e5894f03abd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1f326ca833d6f64c15114f209018446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4292d96945496f1fb9de189228fc0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8fae6f7a16a5cb92c4b5bcefa93fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0fee2a7eab77f6479cf74105d50e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c69ffaa4eb141f2a7a6ab98834e62150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e76cf466789f0a8047d049c41aae851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a13e0eb4f130c07d28957b03aa3b1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b00c72332de83580dddfbab66aa2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee984e34eec3b3d781f2a303775b4ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906db0b115ed88327ebce741c4a675f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5d724e5a2337c7e4016fdd7911cde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458f819805605b9ce622088faa2ed5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e304d32c05dcea41be103d362b18d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67bac468e580383847c53b5fc11ce059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e30ac4a930c9d688318ebaedda8de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2468584de0e2f476fdccd5db329156e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5985b16a7fada4d3451dcb938c162362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051dbcd7359e825669ce1f19a4bfe9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1affcb958aebd25c3fb43f6ed06ce364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ca4ae4517e1f6ae4dcac997a17a0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efa7db7e9fa14ab8bdeb5c6534fe0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40b953aa0a28175732ff6896afc68667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d081a7e18f92c007552ac785cb66c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438347767a13e62bc379fba86b774c8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd672c7012cef35660e7a8fb3d00a76470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530de752acd153ae5024d49cfbfd17771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee18f076dc003af32c11a2bb76016fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18627e819b267e0ccbd4ad1b2faa93473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc61b3892902eb78ec98ac11cea6c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1b2871458e060a03b048fb286ce0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99c804955172ac348ee5f9680e5f9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94013ce1de0be761b72fc7f99375cf1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144d71aac005c163c027fb29fa67a3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23545b26531082164ce57da81897b4ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfee8ccdde823109cfbb821ab0b45d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb741e83da90f196f94f126c34601c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879073aa7a045114b888d2cc6a6e2e8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f133ca0368d3dd0344317d2bc00d3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc7164db487a888256986ef598ee0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7715fb5ece52f44ddbd984c6e5aea785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6038529c12b24c28316d40309cd56386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc29de79db3298c8d61289d4d736fc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665696753db7c45baca01d73bfd3f87c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6939c63b0ba8db4f872ffc38893e92089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2d7933dff992c2a5cbcb8bf6a0e3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef8284d5325bd7c7304e63557ddeb391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100cead63c17ba25ed67b4f949a1f3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b903e9df16ab89b5e4101e98da99393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89669e676729e65402860aff97413a3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1aeaa02cbe4dd7394940e59dd4bda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba85d0409c903de58a4ea895eb871696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d516b3878ae6bd117b65bec5e8aeb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e770da2e8b8236f82758645d4f8423798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e339781e7913c8503aee17f74e8c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0071ebf7364dcb93468fbc03b8533a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb27c4a28adf4831c2690c904cdd175101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfb33b49d333f5320593af222d4d67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599c0ed4ae08be13039259de620c0eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ff35fb6fe96b9cb7593af77932669104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a3460f42ae259a87b8c09ed18ef41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89849bd4cc4b5c8ded45f88b6ef7f34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2160f65498173d93926df70faa0e3fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db948e077c9c8f06b015779cb08431ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aca5a5f3be718a9a8f59742073a6a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8017882e98a13f9683b1160ea21a56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72bf0b65db2851a85f32ec45b84a94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ca73a3feb46b1934f6f2ee780831d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a328b85e7f1625de0965deb04cf9f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4464ae440c273cf356780c6fb0f38f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523b2170e5620817af64c50235fed52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08b9b02bc635a1abaec7ca29bcf0c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff4add09c790e3f0b399c2cfc0f3e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219ee8b841ad9ff57931f376d108e1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db7608cf807f6a5c85cef2e5b6cf97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb12f03649d71c75da235f048279dfa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d154a04216babe03f147f2d9fbb990121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cecae95b7a4b419d8257960bbc792122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51b0803c9806376df7b90f77162302123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef67a59bc48917dcaae0c376b61e00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0994e0fb456ae9201e7e5bf9d9f201125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7c8fa505997475c73f98ba22390b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c99d78e466666dcdb1056511d3ad06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b056e86c18813245e8411a4d7777f1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dcb7733dac5429e521dfce3e9e411129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420086ddca2fefb1f78c8eb197e8538c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719be4a4357211f748f04c8a0f52b7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d317035881c5f16fe996f6ba564b69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901db1ac3ed34bb8dda91808f0f0cb35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf1af2f297562be2db900df2d0f08d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff592824707a6290175c403ff014588d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2b6d4ea38c38bf5ac3f5231568dee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2235edf8b14d18a8e1597167838e809137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194ddfebc9ad8cce2af18d97e73c6f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa10cef7ed8bc9af181f063e38c8de5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65029ae78209fa2c529157195e9c6565140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f38707b6d49f28368c38f3798dab07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b9f8da145625abad2b4309d158d2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d4885ebaeeb27e11c0c21f2fba947143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e0ef12557e96336966f6dd5761bad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623d08cd453bd54b710ae3a5a4e52d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca4bfe850a9ec411096f9a4109de2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798dda8ad4a4a520ba3939e4d19a54a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e548d8b24d4acdaa228c7fd85d8c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a694c2db140b01866b135581b26aa3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96f360ee23f2ed28736d27d8feab85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f006a1189bfca90c4abf0547d607f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657ea13cfc8b5a31dc986922f2606a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a003bd2818807c862b84eef081bc80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6352e4f8557cfb275b8a9f7c70eb350154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1579cd549babce58fbb8e500af535155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a01495d74b44a63a20e76f0b2002f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599d8e88a721219f3a4955ba145e26f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c326e28d6051def4cb82c5f75bd445158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eb652b8665533ee761cd4cdfc20ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95869d06d04374c718b9f13629f76f13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cd35f82de933dd5c00177e43c2391161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9818e142c831eab7758b7a782b4de1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5176571592445c379236d5470a56c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94486b304c4773a223cbf237de5480e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6059fb9af794aafb207e4a3c715d0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2be524ee7c9d3f1c06eb265c385b69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba17a0532ce66546f5bec7406f230a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85306f407c676cf44fb7bf64e06744e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2618b4ed607a28cc268aa1a131eb2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c14b8ca2cc769a325f33e0efaf215170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbad63ed0a9474fc668fbf878f48b03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056953c3338c19adfe5f9d93969b0a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7cebfd6035f857b806ce562bcd745173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686518aaf220a50c2bad39b41b524ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46030912397551e371815070eb0151a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb7a907bea65c7da7f32f28fc64d07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7257f01800bc2800b830decc997ebb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af667a649774ee3796209b363a955b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52952ce0e7ff62a61939fae54101206179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0af9c1c4b12c52ee9529a47996832180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e1953cb7d1b5b88a3e1c4d22da4d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7660532310f1ec708409ac97db2c791182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf71d8ce8d070ab94478643496e5ecd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24855b072f89665201af666878e15ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb356b7a64314f47782801e42c2303f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55397c98cc8c80d87991989c73210db3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5c508343e536c8c76fc95539ba7e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6baeaf09558ae6f9dcb7dc03a9af3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baea5adbbfdee7fb51577ef4c91da3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30fe0e9c04d1069075c09d2e7fce19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d43e9ca3ae850a0c6d852d21ec9ec1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6775ce6da651cb40d5f169a6477ea05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2af1874c6662e2bc21951b2803b36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5505be6af95dd49003adf8b59decd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d467089dcf07377159cc6c022dfcc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb2295cc5e1766bcd769e9774826e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83673c8b2ac18baa0352ab0e79602318197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1e917e92d0b47083004c50267a345198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054293550c1b3d3adc9b48c8ccae61b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcafaed01cef1b8808934cd3dc0edd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6021f8daead9a18b72d281befc1abe5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b95e54473368edfa39100f9c98af7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd46d9669406c3572a7e9d84e087a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12d3c07707951216889b5756704051204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb8b545cfe59f08e8d8cbb2db80d5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723586be274c55e04bbbc408047d1b23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2de615d799f2aa23b765d7700b20c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1a52fd5b3489c7c9af98449586c5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5ec41d92ea19d1ac3be52791898f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c2bf836201de05c54b39dfadec3a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5622288d9331272360e8a93e4917b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6af54ef9cdba94617c3c219534ed8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30a00206e054affa0e341977c4ff21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8975ca9fee202f06d53b48c109813b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bd684b65e84c3e9424d32be5062da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362f43ed42455516dfdfd0fa2bb780c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa917d6a1b4365dfc1783072e274ff26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279facc3da0ddce67dafc37a5fbb0c87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11395a7ab4753c487c7d29f7a5cc45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8e968a819d1f230a65d308dc3246f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8040a57c5fa5a0a2171a5b8a21a5c52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0508c6ce547dc959ee0f8c93466ab20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dde14802509a309010fcbf327ffba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a4e7a4e1d30f5af235ce83c0c22d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8bd67982b7e34cd555e67ede04623225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98224fa38447880ed8ea32807b737f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c413158938782e66bec1a440a4d9230227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653e42c8d52912b081d055c30f20370228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c55a4f7f4123beb0bef9d0d462017229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a6919d9af6cc8e52363f9beea7776230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a0315bb9abfd1454f8401d1ccc98e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f33cdbefbbdccb43cbdc2980aaf06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce00e51c3ae8414d4eae66de54bc9f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43945b71d4e892cb38cae05a05161a57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74133510ee0d4b79b350c64e1efc8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff410cc4e57583e6f4da35f9f58874236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d252a542348e17602f0916adcce98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909170dc8ecf899e23b15551d40a8a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975486ef8f4d59f62a0daf4e799bfa0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb54d5735d3f1323cd90a869f248fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52214dc17ecf46cbef2fca259b53594241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4877a218d23b499b4068325e218c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ea46e7b17b70bf0aded02408d96a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaea7132b3242ebfb72f8c84fcb926244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5441703041359c6af4b8eb40f31b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff92ba2cfc9b8d4c68e130245b2a254246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8b5f59955bd8f96091510a9d32310247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7c3e8cc473d3200c2bb0d61ae54d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb69cd15d2e01104e06ad10e70b633b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77a9a04e42d4e28a51631d5821dddd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43874f0386f861493de2aa0fc53307c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27206c5609a2715435fac5e825e16d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553e678a5b14b12ac7a1245091b5a5b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f84f9a87071b7a9ec18eccb9c12ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d15b3938ae380618d6d66fc277d0ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c031b4b507cf9142c6c60f3d6cc6f5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4790066565ee13fa37e2f710418b860257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dc080977b5bad7e78217dccfba917258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318a72737f5738becbabffc334ecbed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813084fc87d2ee40a93f883fbe2aede260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bd270b4c7081adc798fa9e3347d44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2014caed1eb653b770b71a3a53e2828262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579825c412f3376ef23ba2516c274fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7163f6f9ad50361e17fdbb1d6392d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fee6bce8275d3d24ba112cf033a496265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed98458b475798f7294a2bfbb59fad2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd245fcdd172426bede53ab7b91ed9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258f2edc02105ee1c27d8b2a6a53b68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae557a0821859ad455ed1b0d4e3fc3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14506dcbb86fcaad71cc7302ac3c6483270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19207f6744cb8b01f063a4ff3d9ff4ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da88354299138d6dfbcb85677649068272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dcaece9a793fc5a408405d7f8078f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777070f6afc1d5f0e09d7563d5515229274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962270316191d754024db1588bb740e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb4059912899a658060a1b8cf55ec0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c434948edde00d4efa783e0bb0afa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d689307348838da2aabbba11b899bee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d3db696940a51054e0ef853c8f40e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1d366988badded6a931e7fae2cdbd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaac99fce3f567003e2f962e0e8491281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ea28adf18d99e1c6e3b4f38f77fac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca8ce973784248d093b8e3b1098173283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7c7ab41e4198c7d12a3ba0e93d2ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4d54e7654565c686231cffd7ead36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc039e472b59cca0c881c154eba4fa2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc83b9fe7d59f2e91f21ba7e497fd62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcbfc656e309120f22c85febade18f288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>