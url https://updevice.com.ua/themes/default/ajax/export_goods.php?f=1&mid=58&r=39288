--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb7da82ebef0219cc896aeb843444a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c5c9763d9d06309686d045d43a0f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda36f250c9c8ad88663afafd702ece53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da670f493715413b642a74af266c7144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb707a8bfb91b56f1b78fef1a5441165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b71e3a731fd09dc3ef176e29a6ded6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d95926088a2a3aeeea4a2794b580567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8b2f621f05e1cc6947c8b240aafa28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20e3077ae822f60cc3cde6cf60dc9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a957e7414c36963da79d09d85794e3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55f212b719e672edebbcab3b307d4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cfa2fbb31c2778c8ef8eab11ae90912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75745a94999eaf8b2f5a24502c37df5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24d4ccde8d4851b638334349bd921914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd30d3039e7603be9b80acfea8fa5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c406429b37136e7f274962bc50c7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62a6204e2c7132a7cf28fa85a9a78917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ab636e7057dad7067031c77e3a77e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b05b096eb64fe70fde96edbe6e086519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c6febb48e579420d28299be5df15a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55969c8e82b9b888b5bce3db05999e3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdda79334fbaf7e97aed0f22566481022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4888828316607dc9173b1430ebd7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e49710a70d88cf2198b23fd1ac78824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a84479568a5b7d767328ec01f0b95225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf5ae6bdcd597a76064fe3b4ca090726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27913ea38bfbb8d84a7cdc2dc98329927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f592f335dfc8cd3f01fb1c21885a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9acd8a66ccf2ef4cb5f490d5d7e04729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e9ecf3daa5422f6276472b7f9762e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5ec4cdd8d6c41e4ea386605d09ac231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52737856d4722ef6df982e0988c78a2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb562970aa68df171665d128c963bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1411c120c12ef8eca902c9b7c552734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ebe6b79ef9e36431619435e8bd15035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9abf6cd60d1e4696d2d932ab6021f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92ba6f1d2bdfc344b25070074e013137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823470554ceff5585fc19243adb3b14838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aed63f6f9568d846fc9efc3702de139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155ea0f58a661ea0b582f3e7b75dc3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e654aa547ec225baca6abb74e523241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ffe8d28008566b2b142b5b785381342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d93b19339887d2ba06427532ce44743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cc4f4ce7105153c568a02f659292644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cad61b0d9f38b0c6a2d120c8b1792645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae2089dec80bb15d8bc23760380b7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd72b7349ea2a9cfae6cd410d7e04d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23799af72a6fee3217c25647dc5e8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b10eeb8c2b79182b7fe47a4e32027849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c254200c483b3bc52581111bfc7dc250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1253bbc7b8bd8183eea84ef8aac13a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be61753272a0c53dae1a4963c4e95352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1ea5ed420c070f6218aaa239439f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591a73852d95499ed26d351a5f4f8fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37abf2099b46f4a913e2990f37836155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2193a77beba26f1dcd150c582eb7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51de3a031e8d2d26fdcc6acc44c90c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43660a86caf3b4e012f038dee686d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd73273897fa29d78462fc08f6a0ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3008f13d912c33c4d18abe5d663d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bd3fa61cd68ebd98f2aeb9fd4a7ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e44752afc25b707799ceadf15759662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309c32c89ae232470c90143eab3a56763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e23602a9ea565075f1c2acf54172c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cd80f025a2e5ad6a461d055be2ca165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe15f6ef7c5370edce64b6d683759ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd659caba3563b651b46ad77cb307967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb025784baea2c6deef0c16220380b4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab4ccb72ef3727aa0a278583a0206a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da859cfa6c2fd6d3f82015fa392708770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9534ca4897a471befac82a2d21dc88571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad47c0f6d05d5cbb9f297745a2169072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a7e17e2b7df46630d0560c209feb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65b27844027a559135e6e9e4f6063074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca79bf4bd8e28a8ac1b2b2354a23a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6788a3053ff57869690cd0bd7d2e4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5c408341ad156befbf3bc0eede0b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fc6a8311b2dd5582e5d4d73413b5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5337424d787a1ea0d92043f459e19af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fcf6e56bc354c42ab537fefdbf33880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcf0e8f7a705f0acfe7b56c157e87e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a3d4e29917372a6183aa53bf2e61882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c9f269e40adb07e29f0be8e0ec03f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af432be523545483e77f1ee620bcbef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacf2ecd71741dbc6095aeb7e0b4cf485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89839234227a9df681a6fdf160806f4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1410e77f2e469f6fe4ffcdc07007487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fed277f008c21d05e7ca6e5739e3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456902348eb3320b33578bda0699683589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00030d51ddb4ede974666f0e1ffdcaa490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c959a829e858f48642acb6e9f95ceb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e591511cf7971f9846ae56dcb91f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005994b330b79e74a2785d7fbfc7ae5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3d6a4393e2e6debd6268dd4405e5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a70eea1c32d7d8705e7e0f196d9af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9224d61be729e2a72fb536240650c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ee4b3dead97582bc3c8d5ccf5c89297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c76936fb1725a90adb1f265ff3f53698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5bdeeda4fcfd98d05a480da6484f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c17a4f3c4eb9e95dab54786f137fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089586bd9ed13693c16a536ec5a72d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99becdb93cc529b82ea864a677afadfc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f743d0864fa9ccda81e882b05677dab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33314a21af56476e53604ad88abbfb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3a131ffcc623b44b9837f0aca545e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b61b3d2de5c44e72a2a452f07179e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de079866696f988135e0447bc7303a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a467a23443690cad5d94ddf2fbd1996108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301549c99651a8ba738659cb543868d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54e7558be4a9672017c4641fd206f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc563e47f1f34f32dfff3af907cf6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387891a59364783d3073e3ab1949303112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2139251b8e636760644185da577ea4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463fcbe7a81c012d43db31f4d87c1af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349262aa421b3b94d4487ef7b7eafa2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27076e5fc82b48719b9b274c9bf20d7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82e3e0466b962c9d0412f6920218c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39940124e1a5bf3af354c45a2c5dbb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc44608cad5b469fad4f8c866bd5d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be52237fd58042f55fbc2d42c13630120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0fad612833032e4b39ce55a70e969121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a6810b49b10a3291799ad97cf96f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6c3874dd07309802d0496d0e2b84a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa4a17ccf1f85db2d6c12336c647ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef030f5808ccad97478d8e8738e6263125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d333cbd789bf052602c22aa5256e5b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa18203b36ad18bd40dc27aa0596937127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa16c09ed546095d43b227aa584ee9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961e33e276ccbbd437b94c09d716e4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2b6cfb31ffbe9addb0694874d6052130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275723a4149578c302c100b399ca300c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aad2f837a3dbf41821e9fb2db5e5eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500527912045dd4525a0d9492f37cd9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5de6222684346ec7e2a839db7ad08134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096676095e4b21881091c9db4e712b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cd8019f8368b755af337b3fcbe929136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19593df75ffa7edce743acd15dbef376137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e0788546634129bf6094816ec3a3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf0a55ac9e13125d0b79a1b43d00ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc140d4d9d061f590c1350fe3d8c98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9a8ea30c3da856900317328cac7f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff70c93a699c440579f570b5c0263d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b5c51b467b0d981071583d5a6ce14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fec5ef260d1d397b18112fb30bbb7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce9a1a3b687c7050ee3d29fa6899d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ddee5f5113ff911fe5dacfc215099146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fe6e9f0ebf65521b00824562fc9ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0b7cd83f0108b0d3005001178ba6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcc3b96eb2945eaa404f74c7966298149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8378e2937f93749fb8098952e36e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547e8c9e3ef3a1b7b5ecb394360877c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150eb132b9ac1fd11bd8d5a08a0cd079152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8baf1a8a0389b95154928c486cc0b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77acd77c52b1b51d59516a1ae6589c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de328fd6f6fdaea55536ba84ff21a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f7a317252e818bea7a68b881f8f3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f177f760e5b66fb9ec29a576d9e5bf7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e073b71b1793481a9ec286e0476e37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6530fe81d5190efbad8ce58c3fa1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cc4674a97e186acdda3e0219361de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92dafea534fc8bc0e27c2c1b39ee50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7a43012861f4403f58554ff44d831162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d127e5f3c685c63b64e270d37bb7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d93dd48e34ad31cc658d41b5eeaac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a8bcc492c5a0cedc66545521de9b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80d72d620134ee086d663609c10898166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b8b3708d6fe8c92747cfe9b65a296167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f8681bb5cb3604b33a18f64bd262f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a3312adbfa697fcd18064484d9abc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69d3f62256cb6ddbc9ba3a8ab5527b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84788774c0cd5dae80d890cf335505171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9dfa4becd81781f368146457d96ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49aa6b551a31312f272cb7c8ac0fca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0239bb885b92d75ef87d4899c5cf8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8ce17890227a313bd7478087de1d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c212e394eba8d922dd07ff98933402176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac42029da9190dc9c79bef0fbf3df8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395844994c84a98d4d8441019cd18b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f92e4e7b2886f86b33dcbb914c997179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7c57af15916b219854d9822890b13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdeebf7dbd3c713187640b01c67b67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0e0efb7aa162b4f80bde5a65ba716182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd90d10c68181effc15198c13f3286e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6be17eec425ea4a7ec714f01257706184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34404f6e6f71bc90873460211595c247185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9c0c5184c6d7c4dbed443d774db80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889bc4d45bd98349a0fd19943cca507187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebc2544943fbbb577a94279af6fb01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11382736543f299dc5f34af4e34d5ca0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62adf5a3d24dc5fc8240fc9060440f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e60d55290ec2c587755d702e447fb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006d8d00767f6abee35c7ed98e2340d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72115ead4cce9593559712cd5fb20013193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611bd534046e58a6f8e0578088199c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb52da4be3875add847ffbd20a3e9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646d685ea3e06fb02570f9a05952a51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4b774dc162e8e2a6282b96bbe3a6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5092940b0214f69644c878aac2a6471198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ca331eec878c77ae2bfeac0383371199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064188b8e3fc3431ed985d076f8572d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fc9307dc870f0da090a6bab2a41ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87bf375a56efa62c3e368ea6abb5f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27503dcda7946087c6171e631c612b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f928d432fd15cb44de51133b4d8579204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daec34a6aeb4ae72352a3b78a3294e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f81e58a389c4d28a8d0ee3847d86a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1295fae589e2db3f78f44e468f948b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec20c9e7aaac6a80bd2bc371ea67b3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa80b33982c32f88977caeca203d7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfe072baef62582bbef3570376961a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c8acb839f95d2fe52bfd88d646fa6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5489d53511b2a8a7c1d5d2bfd418a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5fa07191e1ce427f38c3378704467213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81807058391e02a6031055d907cfe087214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b2092885206f78554cc34bb56078d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fc9250eee2415a292c08530d8905b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ec786799aa454a4c7e17ca0bb4c36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660c540a6fd2b9121c54dc5252cea53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f5136310470a98e8c1d5fb0faa094219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e3328d8f1b083319a93040fda1f23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7ef68a9b3e5eb04edfd983086dcdb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc4dc13c73bbcb94a6e62b7920c685222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e5e9076d05d84c9a0feecaa781c83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393a0484e5b4ff6d8d623ea271c36a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184c30c5e5c0f232c4e921bf03069b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b986eec6b698549d695f010aca4ad21226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc900bbebdf82c4d9ca4a8581126f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557ac80b692fd23bd365b0719772d9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55e3b231fea7d90998a2955d9b7fce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc51ee46c0d5ba6d194929b6ef28d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdc065df4e0858748338cbb59990c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62e1fb351b5cf2849785c77b5b6cd6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db3a1faa10aadf5ae115cdc2942e11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484327f4ae3e59c658a9fba0050997bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a59f2a6324b6b3d4a9d7b20e73868235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d2ca08d25a8bd9734618b0aad5307236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26065502dd57dd1f08a50e6fba57aee1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b7c4c3098d21faea2507f44b92d4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc133c6b11772bed9d1f01d91f69cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3034eed49911c3044828733a6e5886240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38100f79113a1559bed31d0a5f40a87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efb5269e19f109133d52fc73166909242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6252931a182d073eb3e6e2a720c32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6bb654104c671b121d38c55711be4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed36ccda4c4d65f0ce24a7f6594d17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61666d0fc637d4235e1e125d47cd2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e281a6a1a2b9a526bda38cddf49ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbd97c5ef95b9dc4c3845818944344248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8f1344e15896d67784a532546fa54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edac059c8e0cd8814f676f6c11f503f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dceb28406c6a234b79f3689b8c180251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccf96cdfa06753855aceec8b09724e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054129be7e4f05e4ebc37de8f6bc3cc4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f9379543863768498c06cfa60c47f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d732a5c5c0064897d3cd19ef219623b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477f27830747ceef2559aa949fd02da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64117538ba5af4d9572d32b59746ea2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad008d5e2c933704a1d2d3edf32a96cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94733a89bfcf7183b9afedff4208f096259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8734f10d37fe92184293cf50caf99d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40674de50da018eb63267ed2b6da6ad8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d31968f628d1256eb2f1a133d2341262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff2e56117dfa71632ed60a104f243e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df35ec32599f40b22d11752b8f48e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb3abae58b53156f15e71e159fef92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1612f4f5e099da7048d73fe3728ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e605e8548040ae38b8d72e88234cf5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3601ee56eb8cc1191a68f365709a1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c1dcb2c4dfaf8ff320670b47b2d68269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002c2d58bd7fe201e9262bb572fbdde270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdda5387f4d9ec760c0831c7c249f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078a46c60cada3e85e1448266e61389272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76f2e158f44483e2e132f85d3b3d12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57f5a247444d62f16f0a7976226934274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ac798d6f196883b4859ee96a51685275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd9c03c6f54a04e633f17ca86b084b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aecb8895ddaa79b5c518b056bc03db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efca7b19802b783cf12199c45bc1f4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb68b3f67ccda4590f1959a1d7c10af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c36cdc24e22c24dc841bfae862d6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235a5e8e9b06b0c9867fda59db71efc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f14792e4217f624f3af8c2598c9011282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95876b975306abff1926bb032232ea63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aec04d2bbf691e375ea345d4aec1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bf1aad57046b2763cc32f63a11219285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931fd7d9df348590248d9f1fc1963d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378e6e8d3ac23795a3a54a2acd54b95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4f9ecebde513c43da94cb06481809288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d230ad629d41c029225f006b8611801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f9bb968f8d0155b27b4027d33ed7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b275a5eeef1bd29adfbd4237c34e863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89a7023712c9fe5cdaa72572b1b0344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b329ff2d9b3f2486f9faca6770f295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191a12d75d51771b3651d912dd63e466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4ce8e14f5f41d3e439a098ca487307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1ddcf608dca19e397b4d33a278f958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb2b7c43d06fbe1698341d52cfd9489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019b487a7c1e6515e38a544228013c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3258ee7d3e32c0cfbcbcbf63ec5b3f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464e18e6332aeb947b8ee78567491c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdf0d737d572b3822a63d618cabcd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00854f0d9cf756215721d4cab08852c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e5ed4378f04014a47a33ff454113215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f1a2aa8dea715fae9013a1989f3a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332b39af8c212fd2aab17d630eb08d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73b75217cc7ee90252cbcd2336b9ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7d1ff10a9b7a53d21fad7e26b26d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520681ef75cb1f255cb5323f209e65320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5173672c1ed4ea551f1eb90456e4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920a7bb20d708c5d139d6c449d4f2cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85643eb2425def8eaadd76b51ade43f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ada41d3bc90596634cace3ebae0a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3673cd4b02e37b68f1c74775cd210c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c1e756e1c891a58d69d84ef0643d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34920535a46c01b90f4094def16dff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4af6286dd4c925030a97daf71713328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f85ca8c040aea52da770db3e6d9bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176097c5f314678db2e6dc4f622c05930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7c5216f708c4df39825db12344dde31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9a7e97db9c7116b3f2b953c6d922832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05546aff6f04dfa6dcf6931025ea129833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb11bfe15493e39e5332a71fad3c8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152636410b308cde2086c88fa6b70e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3955f3fcba0455ada34dca5ae8796a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d97aa7f0a1dc9976b46f17e06d8eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456116f5a2292ad5f34e8551626fe5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7962531ec06665bcf17a36d372fb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658af161189a8a7ab1c265868b0211ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603da6bd36a79a1420aa9bec2d92eaa741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9a9b725e9610587f1fc2d8c36f0be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64345cd5a6d99a5f7fe31edc260bf043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76be05a95886fc0cd5fce9a5c25a5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca1204dcf598da349971612a383f7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134e661e7ee8c329d00a388db5c5c1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbca537a9bce772c4b65daa34f1d40247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f72426d5251e14d7ea44428889431c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e96724b73f768c0999652834435c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7aa0eca15cf1af3991bf54d5b63ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27f6579e0be7d47bdf65dc8930bbc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af3b4ef0da9864d01bbc3f1aab111852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2517e7eeb09bda3778d8fd4c6563fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8caa185007d6a47866f948ca3a6d1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6e5b0ffb83c268857d29603c67cb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1ab8c768dbbd055a413c0ac1dc79856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca70bf19119c36900bfece227bf00a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823a44df767fe4349859db0606511c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313364f74b4368470ad0c4117f8553a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b9d18bbdb0a2adf84268f70c6c5d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219776bba557c6741bab4290b71285a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fa434c98c7778871ae74ebc46c93162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67f0d9f3dcd68bfc122e7bd936ff0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57091e64137e483d2b9027da03c4ae864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d62e6f72d5c75ce9dfcf84b62ad5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b5bb0b2a2797d048aaae930de31ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509312116ed4cd8cadc0a963a6e93fc067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62459c7f59e1ea052ece89b819887a9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec7732df3a390c349f86ccd405f8eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81596c9234eb9ebb0446d7bcf07c5fa870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555b97e680747af7d630ba84ff1ce2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cc93d8e8209614baf77b8ea14485b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5752c8ef49dfb5a84ddb5fba51a8b4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223011c4aaa629d2997a2a3b47f74e2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff1424e2a5e995855f3ed470d50a9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19f70d8257c8dddec1fd6b135dacaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40fb6f6fda3bed06320e117212644d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91e194261d6141b06e28e7abb8ba6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6734cd6e12fac6da8d46e61f12c10079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd4abdc8e2181334c6e07715931b3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd57ebf5c396198d463791a9e9cdf2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe28cbeca25701777a6680a9bf2c7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28f037242a30b933337f5484625b5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5af766334fcaf4f85936cf6c20f3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef593771b1bf662f344c8bf13a2a8d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daa2e78e0bc0f7fd799e963680199386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a9e6961f15bde748b1a11c4e3816387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caad2f895e94dcca208c6dfe788cd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fb7b648a94218b6c9241605eea4b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59871f14f26fe5441e43476a247d90a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d7df56b7505ac5a299aea0caffce891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52acf4d6d8171c96fc463e382fe8f0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7a3411bfc4bac1596134ef9c5bc7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e2fbfb7bd5a863cbe6679fce0359994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b52b506a1a428c2e752b413348c33b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54ccd039c8a6d5d8f0ac487d1e076796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b3a13c2029c3d5a126699bec843f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333bcb4888b2c35c84525ea27ba46f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751e11a133351bb0fbbbea682efb18b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf384fe0c8a34d37ea491270fd706d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602090dcb5b658e353041b27b80b385101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96738bf03e736fb2993353048a0711102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532d5b00e8bf9b57a14bb1494933fc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708e3d8b952b39d6b80878bb2488321104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974f2ac0d4f8b1569fcb5ceb105ccc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669ecb0d358be98e315ad2193434f6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6c7e57ccd73ba598bea66277d58cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c99190178147a8b065c7294d6dea39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be028fc5b6c45c873a5dff52cf688301109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cafcd666399f563ebeefe288022acf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0b0dfc04d60c24d105664280d2cd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a618146d7b5020a946515eb31cf025112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e5999938835e491e6baafad93482d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b04f3af5ea82242562589d16e37c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd961ffb051b15655b2201acbd6c557115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daddff659002e49912ee1e74a6edfb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01e9f0d223d6a000ef86a86ca3ec9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983385232ea11e088627c3d52dee9b24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74d1eafbbbead25d5dd0fde2e692f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b811fc466009baa8b99fc97def7eba9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62e8c09d1b36ce82d7a1d617a56aff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5cb70790acf4a1702a3acadcb18d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eaeb85babd1e8138ec2f40508461d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bce192a882e9230bcdc9cffe75491124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ebf1f38a82b410e75be43f01408c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4294d55a4ef82ba5d4b9bb61eb4c37f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5f2bd503a3cefd57c732d9c8ca143127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f41f855ad9d74cd013eab775e6288128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7d9f6cf6cd5f783840ae24e59a690129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be8f81c5cf1ec07d3063686b340049130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828dc4e34d44dd701b8fd742617752c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476857cea2d55ab19c92b3ad89936689132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ac06ac3ce85c5e25b0d907fff8f1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396b6fcd85e76e72c507138e317f9dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6384bfd6ac0b500346cd26310874caf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425a91d69b2ebe4b0eaec228b6443b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ae19454ad0a40f0d4d39ab1c8d0f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f5696f8f07c4f1c243178919e690d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd1cfa729e77eb0700cfefcfec8b23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacc35285c0a14777f1f136651d8252140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d66d86ef4e0657cf96979dd4107ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef583989ad69dfaf594065b503e393142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe1132eea74f0146ce6d76cdfacff7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a86b54d58294a16b894c2943620ba2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cb525432f77977c53f330abbba5f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d398031e0a35549c012c9219a0eb3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1536ca3f974789b9e37e5d7933e2511147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568673c25294249817ca9768c5c296a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829ae5954d35fc63213c39e82d5b581149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c177516f4a6c000b57510bd665545150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c007518f76cecbfba0d14231cecefa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65a75ece18847b2d3cf9183644a9c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf04273cf4db318ab7144d04e836a1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96672e61fc442a11a1b6fbdbd73717bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4b1fb92279e8c4d4c3abbc7bb438b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624af4fafa9cd19dbf2efc0cffa7a9e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5648b805adef249371b790b688ee1f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807a78ecd5f82939477175fa27944ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450efeb460366b590ef0a6eecb4e6d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464167ae980e80878922e2dfd24994c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6051b27199eb1d15b0c7035dcff93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e6759ad8d8fb3b1a975180c163bc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b723a2f3d12002447d23a38327eb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457eabaa0b158cbc4c0c9e695f14bba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478f8538d6a18ed4bf659aee3affaa5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ffe3fac08a7e2af61e94175701000166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63ecbe48755adc176cfaf02179f9dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391348146d94f43fa085750f0daba73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49814f6d808e602e8a2972a5527182e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552782d89c1f00b4b94446460f2dd8bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac55b961db9dbd8d2f5db09525e0aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03956a8c5568879171e93e28e6150e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57c1d88a7eb316c6bac48171aaa05f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430f22f1528817cfc9255059e418dff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d68445593049101a3178cb12a0ed6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b03227411ca1efcaf6b16feee6804176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658487dc75abdd0648e5c1e02daa6411177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3ba803d42061f7d6c9654ce127762178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be959626216f520f82bb8173a8b0b1e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec95ecbebe2c3480b4b5feba9cee53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c1b03c417f22e8a86047957cb3250181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6a8b87171d5a6c509438146dcb6a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ddbabd2416b4302324d5a71e6d966183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ccbb8c4f4a17eadd968d615e8c0e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56ba1289d561f218e11a66a78404e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c875003a6e94abb4c23fe98191f14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16c2b73cf49cc59310cbf4fcbd8d9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a8e665e066a06bc1d3cfae20fc0d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5efe93c5613eabd19fa4477bcd71c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c800fce70ba855bcd9bc01a08929097190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b3754d70b340888f00d9e9b87d0ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55032143d32a82381a460e10d711a434192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13db39296b6ebbc2b65279a6a3e949193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15797f9bcdd84169b1ae9276d16ba4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871cbcf08794d2d27941eab7bfc2d23195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02bdd3f9154294f0748b9ce68d62fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5aac1f8e42b01a2fe42f8241c2a19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f39ba03d0a65dc5696ce7782fbbece198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffc00542a16894d6da2e77db42f233199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc2ea3706ebbf9a97795c557614e3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4a0912123e8d65ad941531d7b9874201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52c9462c7a950ef1cba1f05ea1c88b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002055c651f95338c1b229a070423d7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5c005efa262b790eda376d8eec231204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b4adba99b3f9f96697e5b2b320205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452dae0ed4bf9c99f6b40f05dcb5f2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ccd76156da8391a8f33da47730483207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5306e4de179518452e103f7bb725b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041617ffd83bae4db1c9ebf7a4a9ec8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a098330204ad380905e7ee35dc826210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fbb880f38e4c4d5f5ded193c2ba59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e824b419061a3a218078687cea24b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8157d65c80550a878483631ce30832a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0e0fc484372e18109f57014ee0690214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de330a370b68ed58e2eea5f9ab0e3c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab4c08852efe00db000699795180ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298c1f2555467c1d97b79447c4a0c36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d10e9615b86a1a8b84d9fbc27bbe3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc8009dc350fd19e950e647f63265a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30298b944d82ff97de8bcfc575442748220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd615ff475378c3470e1659a3739d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca517edb096f8669a5b0602c903ee9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c894950b90ed18483a03ac8e659c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1681c386c2aa2a07da739dd9ca67675224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd6a439c8cb68133100f9bf04d8ec9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f081ca7e13ab96b18acbf0db6ac19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab45f0aa93f98b4ce90edcf6c3e97c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1b4b80c017314f5afc6e1857a0149228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06cfe4b1859ed3960081ef0285ac10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc235d27ea2cb5e6f09474ac8acd121230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94837c1370da48f7bf78da5948fc34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abeae8ef85bf92a27530396a342266232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bf24ed26ab6001e2cb94ad6f8ff96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166823ae8767ea7970a6b40d822b731234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756c4d9851f8d883abbb5236ca11780235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426de6f42d48619ba21fb34981894b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202e795188d78ae7a69638e2150f73f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a2dca29d4aa8716417759ad9ff644238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c41baabfc3bb9e25c4d7272c10076239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56820935dfa2e6e57456c5ea1ef43849240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2ecd4039368509054aa5f48f8e147241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a3bf8048ef96b2c31df992c4c39c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5215bb64056e1951f9273e038c204243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c18dc176ab6708b29b01ea3914f252244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181bb2441c5084cd95716f92fd0f812245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630923197ca117b3a6d0d5116ff0a9ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a79bdfa4594076c25e007bb235f655247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545acc74231c702480fa86c24639158248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca0f9a16c2452d0a81d56b632488bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050da70015fecb9c311a5bd092b23ad6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66daebd241e0a8866045d23d699623251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106bf6fa10ad89fb694307b2a3e26e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069e88d43fbbc735eb8f61003ac7af3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b648077c54da365f6196ea98e11d231254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4b0614816e8a36f1aa31b377d71ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488027ef12ba3e85a0cf7a81c70bbbcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a807e136501fd7d6df650253a78cd8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ea0993f3777c8f292fbb8475b757e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6ef45e0950633816e1be1a63e591e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed420f45816488f1b79396321414f6fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61b11a1b0595e32fb91b8b501a9d8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21192e5f86b686f29e589d0b20afcc5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874a9552a7f52f9de0f6f0355a9dafe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2056d140e9624b2b6060e05cd2300ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b8bc06a0530aca2ef0b5acd5753ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aee6472e36ca4ca2010d1ae6d4fa1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f52d2718f0315ba129ad89bab4866267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718187c47fea8d87b0f76a24beca571268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38225451d597ec3bb54b1adf91db447f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3099847b923fa71644c88bb5e5120ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fafc60dcea2d2828b9771e761bfee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff220963f3f583c038aead5fe957ac0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cef0de177afea74eb04f779f24a06f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e192a70052cbb2df9c7024f898f73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf225a8db5c3e6d82b13ad4cdc044f54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874de2257a71b0972c935786f50c2a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09544d91a0790c74ea120fe1339c9d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6a5f04982b333686342f6ed888fda278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073fa7e8312ddfdef04fe3a12d909fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d4315e95e54582da8cb391630ac93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7d29aeb8969d08b707033a150d9a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20772b5eec6254e8dc847b5e1d571893282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f855382c85baca3c757fb7e306889283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50b8d2bf34eacd50e726d73b39cd10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c02fd5ff7d877a116c116a924268e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15b82e6d49af6edefc086833271efe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1188f8dae8614c7f8537b3c587d1ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e001320deea2e39fecaae63466f6288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>