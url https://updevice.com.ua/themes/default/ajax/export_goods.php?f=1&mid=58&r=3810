--- v0 (2026-09-23)
+++ v1 (2026-09-24)
@@ -1294,51 +1294,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f4925d8b5cfd38aa85e74772235121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56611f85fbfe65f34fc4d14bb8eaaaaf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8501cb82ebd230c2f418651d2f6403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a7f4eb396d34ccd4f33c1a33434214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ea75fddaec4b092b42272b9abe1a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bbc9b161497faa2897cfac6f3502c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71097f474530f02e97206031f8215a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f17386905c1e2f4e364a8efff593d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a03b9d17d91e0eeae3696fa1f700a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726368a65bb24cb26462f3b3ec8085610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a01326a3ef3cac5624611e74d6c8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ee972670f2b36a859622d7302be8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de102f9a432fae13f333e6ed5a352ace13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357694e9a5c1c80d880ee1e13b7601614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95429599cfadeb71402e8239ef6ca01415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26ffe355a8af10f2347b75419e9bae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412afc425ff0a02d12f6059b7791ba2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fc288f231e34cf3f667dd28979a8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5e7b45c586e3189f23029dd62498119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ca4bcdba9806078cbf96037553ee420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca4511ca473bd0194a0c715bcf7a2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04f8b02e2871b27cccef665abe121922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222fb46b1db25f3ec9cb58a40b1298323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d878703562649aec07fd5031cf470924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337550e60e25d007cc1109a2625cb0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c1859e99fbc7c1eeb37a4d7a4911526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f68ec04e1798902033b546a3e9012a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b760c64af32b8703580e6099f76a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b107044e49ad1ad26855afe66839be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575ed865b4d69be7ea498ab7ef1a53030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00f18f6d41b85d5513fdec7a0b1b6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081616171b3193f2df92e8a05db85df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c4f7469c35c00e0fad425c052f57133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caba54c8ea863b3debbc8765798c8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b331029de27694c40abe927f601f7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071643f6abd691b4c9ca74e21e13ad936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0d5ae0ea6e995ea632fa005ec26dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51a59022e1b5ab5d579f161376faf738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb45af4cdd004fbe809e6a823c7e8a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1312377239aada78ff0ac4d195dbd2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d600d3943184001a8f50c380463422041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546ae9ad41b04de51b35f78b6f97ed842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e8b2901ecd4007f205a9f412db55643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d171cf7c3cccaed022bad5b5a4e3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825ec234e4dc53d927f094765fbb26745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe894435111729cb93e43da7749f703746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb395aca21b61746421f83f8d7e07a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f5f6641fe5a92dba5b23bef3bbe8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3cbc67c6dbf752dfa27c4e6a1d79a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cb7199c6c0c2ce0f468735449a8e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfb03f8f27aa59722f911e78ee3de251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000063a7531910ebdf19dabf41a83b6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3685f2a9fc990ed9cd89da45edb4b1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d32589aa016316506c24a9778bea1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692754f5916ff80ea5b03fc58804c2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d5867b79172aff47cb0d52b9e304156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c932032a283d242663f1051dbca45c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33b97cc2fb656b211cce73c42004b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1e85034e29d53dc320dbcd964e16259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace2e701fa9ee8dedcf9c1d7d36f03960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc7319c3cedc4626209c568b9b3a8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ce34a3c5ac29f3827b5063f9db18b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c26854a60547f4c9629b100c089bc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55cc6c73f400ee9512785d4656c4d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4f33ec402d7c511cf77fd57c9910165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912600a78a1c1812f8c5f375921092ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef25e2b92fdb2ccb2dd9e48af3832567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d31af7f55b6441975686802329b28f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45998ae268c4f718c02495c7d85afcde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ea9805f155bd6f13862af08b049f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe7a0d6b1414f74713a0d8050cc5b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4884dd8a4b1c0a6dc302eec837dd2f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2641fb2cc1831f22cc8562bccb14e4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17e1254a1d8f6439fcd914e84dff4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bff449f35fd703834343d629892f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb03b1764e8ab11db22b593245106d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883537649df45fa142413c3294734d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa042b33cd65ea31987ed4af407f2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2205a3607ddd01dd7c6c843ea6fb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b7e0da4e9897629a35b0fbe485ee680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ebfd90c5a54ec8f37c0c0df1ff75081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd7ae1f97d4554b81ab1de0eca9c6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863add44d0aa01349e378130e3f075c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14d5c6f829818a7e75548f6641024884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff63446657aca92b4694b4377f6ad9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9795dd3d3e348510c62a2c7cb81a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06ba600bd9d3329735548491c0469d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd4298b386832986e616b2db2e309c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb02265774faa4daabc0cada2ea39dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bb35ce85446825a18452a59faa64490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dfc44dc4f41cf8430df7d4207dc4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608c21dd4b467ac24ccaba72830cab392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa379caa5cd72470bef69ad08baee493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cff27ddbf22c7d72a1484e6b0a6c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72b4a2bdcd37c145e4fa81fbd0471f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e66d42b9273cdaade1c29e512851896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d9b4f07314066404b941fac73548997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4de465a73ea596be6e89f413e4f4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0787b08758620e8c02dd3460c299f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40732426f3a3c0e10c190b23f3a61b17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b16f8bb1e7552592d2541bc649f56f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129283de36ecd85c26474f7a6b7a012102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a4d3e703c30c1925a1adf585fdf05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca898a00376f7cbe59c2bf9054338d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1f35a87573118cd61130c838d30ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03271c5f08877b48949de1e48ca1e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66157b74f7c3489471510be665ed7218107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4492e5aae20e9d55fcdb7400a11dbe0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea803e31fe5d4178ee51413b3370643109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445111128ddb4bdccaf0e2bdc390f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1019a884fde26b4f8fbb6e53b43ce4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd89787ee81b0672626abc35165fc8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37dec89dc8953f649afc841820b82a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424e89c0a9f75e5f4ed155ab03eadfb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211dca27dfcd0d8f9780fb4f574da32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca096152c678d175e1249b29641b5b51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff895e12f8b5639849861ea565af8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f4a6017612d807d87a77bd0f78075118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5449f80840b5a1ce8a412705ca7abde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb2eba37bccbb4c13b8446feab9fb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6074c9a5fe966f27c8227d6cfe57dc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b57f8485dbb4a54e32601b54c5860c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224f7e74265da837bbfa6a096279eff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6cf0cc4ffc44289d60c79da3d09d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13136bb1f9f2fecb4a29f45d93635926125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933162b8e759cbcb514089bbf8370a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd372a0c047a73e0a341811c6529b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbdc3be9dc32492b17af1104d07ce0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060820dfa710099ea95be724fbc88aeb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac28e8021130b423d8d4993c2d6928130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00eeaa6f673941cdf22a48369dab174131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a30a2be5756b53bd53ef41c80463d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b24a387d272520bc0bea68260616b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db330b7f049af082aa4a77259ec0247134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea04f2a40aa4e579009dbe292849b39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13196bb75d06e5a040a099e4d3c84f6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4b025cd6cbe37c3fd08e21a9a9739137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89c34f8f36a12bab9aa648922dd31f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc006cf6de1b03a32a66c3540ea260139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70c0a96b1d1ca7876325bcf9e9e753140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c227fd1a15e08c96fc639329518d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77873fd86dd825cd4d806c98e911c9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6441c0e0804f1667d7362be54464c36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2d064bccb5af7d67199744c4f5969144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea48e54a7fbda5aeca31af5c333e6b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866571a6d5219df10a623867a30c503146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c9be1f6a8a4a4a8bbd29502f2c5ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8622167109394e426ce4e47ca4702148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef643a3881fbe77d2e0b74fe0b1bc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438f02b8db29485ee0fa98e8fa502f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48778171bb729d2774eaa7d5f34b04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378a5c4bce9662b39d34f05741ddc20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fddd60eb0061b969f76ef97fd5990153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716068fe86cbfcaf529d4c28f752772154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c335692ba83966043413c6dead57b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fd0089a478b2b981f8bcac1008109156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed4c07aa3687ef46b79e2da040c7fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3407ed5939a88dc57ba8489ed7c4fb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97340ac4b2edfdcee3122e89f8931f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff3fb2a8614851ec140fe20fb4aab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424cae927a1e8580799910ccffeff95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba635824b7c3e67e124f9d5ee217f27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c6312ee38ec1dbdf8c82dbab3c223163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b52fcbc1e52d6f144924b1d2ea32f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42e4b318ebf4c60b841adda17f01aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86361f4d0b962f6400b1d3dfdd39e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5538f15df55a4367a3199f99516dea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6af4cc72848cd1f77104d56e3cc062168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99cf2c869da751cf655a9280a0212f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7627a43a5fdbe3fd05fd2f126d6cfe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e41320359fc4d8b70730f456302b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7887749eee7a30042868c034ac0c1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccac0b0fa2944aa3c30c39ad2f6da34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcedb7fb1f3a3227c119de250d519b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a279f1d63df0b4e955403985c2cac5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221593025a54edc64c153765628292db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1901c2adad4a16b852e5305540473177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace4b21c017aa72c150cb9c8b86682c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e93195fc3797cc677b5beb3d2d35b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f451ce3f4ce4fe0f0a8c73e33c26d6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb32b8d74c84a959f20586712b58d81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de387466fe9e8caa0e034c0cab44ddc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71f53440287d910fcf0c5f1743c17d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d185c7162ee89f501215573c9594107184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23127314e43b6d789ee671c753b9134185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e05b0f9b4e97f28f161683934c319f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402df80c2dca02efac672a861d66a3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0585a1d876b6aaea846e5f4fa557dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e0ad85b9e2c1e511d77eb67d4bc42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53567aae490a9b14beac5db465f20f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7889ec4780dc972f4a4c104f7903ff3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab575e61c1dfeacdc43bb0b696429526192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0676ce9bf29cad809d9bceb83fdd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f58fc83dc204c56398a9bbea8d3e8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8555cebb02ef51457019f8b6f5bd89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8836c0f72e869eb542769c5d8ee59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539cecb0e12579a55b2ca386dabc55c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb6dbac771b5f0d5abc3705cb827c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2a9bf933dcbd8a853ff985d41f6b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492e38f8b94f85db60bab25224c2aba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb0129d92657581332427e1c804e92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63f44989eafcb6d56f73ffd27a6b24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5171f366e26a24e5fe2d3c5fe07527203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0645c8eca157e98ab48ff11d711696204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d92ae5b4f0bf01922d1391289f056d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e47c5a619f1e15bac5c70ab6c723f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa474e4227f9d76e503088657d0b23a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01368b64f1b82a27e0961f97c257a23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7874fe42e8e632b8a691fdb8ff25a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec398ab2235cb3d85b236c44d5449c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac9d803c180c87b3c74c3c74a1958c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855b7deb6cbd7d93aed8c37a4b5f4da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c8f874aa4c08616bfbd13dbcac6ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab714441abd0874a1dab14148de9e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07014c74e3f068eb1ec6a4654398831d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5c50fe130323d612fc3451c75e947216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd3ef3cac788056d8e21048ccec548217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97310ae1ac119b56f2c40b6eeb9477218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad97b96b88d73aaece4e6772b5584fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545979a927a5acfe8a8bc64d4391a953220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1268c462757b6daea27810a0806146e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc57b67bedae05750417c9caad2bfa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e669d1ab3e180621a10514273b39354223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6372e81a2b88cd968acc783d1fd55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd2b7cf39b160e1c39a6a4b7b4f5ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a1d7cea913ab7e24f024ee8e32450226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d7508a8bb07f924235629aa336616227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e0c0a662554a16daa7cb586d99d37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34a60df50347a3ae9729e90873ed5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b0cd79635d69b50b7dc226cea7bac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805fbfe9ca25f9e1a9abbc804b7c909231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30389a50215b4eb711e46b9620ed1fb9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d739a27224eb1ea33145d937296760233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceec963c9e13736d58c2eb7e75772c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298091ace16b23c106a484ec1c3aea3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c5b109f5f48e91d8ef927a6ca22f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae184a5ed5baf431da789a4a23d047237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962e934e775f5ada3a2fbd84d06551f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a3145f4ca58730be330008e9ca67b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c1139b18f1185d54aef5ead856d68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862d0c02e7afd3942c43632518dba8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea87ad6913e9002f7d28e081e720fb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90a2227f992b1ba64e2da3878896cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d062a7d951be2c9c9207eec6846e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be025fa161ba8c2714664659ccffcc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989f744e4a3407fa1266abfe8174292246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3d79d9ed3a22bef97a7f2c09303c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0832b92312e4c2eb2b265a775d49ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f5864fd25a50862e68d1991504382249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e940f2c97d0a624ab9f4ccaaa0977250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f29a523dcbdbb6b4e3a74e570b0603251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55299d3b72383b2b0fd87b819c08c2a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bb8bb52a1b39f276b8b617c5ddcf3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0f9643377ef0d611d08e4a5d22aab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90c57c372720aea8e345b15a1586dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73559e6a0bc9cbd7ecb00346825b5ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f93bdbf1212992e8002b4c6b36524257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49db3b40301bc64ce00443989fd167258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46a31b9c207ab30ac832172e95cdd8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06a9a54e617d78108c63ccd36eff05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08634df7a1a8f713aac6a701111f7296261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be232f0e74207519b3b01bd8d69fed47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942527e80bf69c54e364245f30fdd58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98b37143df86d07785edded195176c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bf8acf71417758b7365b9b02eb4b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc4cedcf6960aea7f970b4c06e47a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d2cdce9cf3f666ca2e397d4dd6656267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f117019927d11c8f70697f85b3e7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dcdca835cf65d2c1ebde351ebadac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab66f628cac14e72eccff1b8eaf7e6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4b60d003db4f7fc5f4b9a20cda4cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09928ca5f1a4c39ed4db9e3d114ef30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953740cc98d9944da95f9f7ce8077f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4d50b5126f74570736b6036b4d112274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f891432552d8be117b72f602aeab99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21627e001383e29261d8ec9b00d3f1fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838fffd95886e1338fb8d70c214c72a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda04fbe3245df0544d793931d633fa5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306656e0d57e60d25fea7c13e064a876279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aaa347949ea978d7638209c1d129f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c0ebb6e87786d560be6dc710b37f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7334eb9dc2732e49b9bcccb2a368c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974090dcfef36bb5517d087cc82564fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8f4c178c5151fc946915ca43ac034284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6c8a2b3a64d831d0697a1955c0b53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62e36b58bca9925b8ca028ba3c01ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76571199945fbb0df42006f08ef2781287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f97604e20261c479702943bb0e0491288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf07515fc15760f1ec7f7e9d672e0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af99f32befad238ac3f96c887587a6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f495e8fea5531e1a0dd006fad7a1783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364bac59a494f048627514a9c0fa6f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c52f11beb6316030e0cb6bcd4dc625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a62e56d6dc8954b88753c833ccbad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b97645411e8c488eb0f62cb3aba6be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531533b20a1f23264e66b29e23c2151c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701372a5ab62923d2ac294b142891619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33ad74a800d0722f947c0789fe966a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f92da3b436d4f1b296611d7dc0eeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3a4c7d2560ae152d9d75c919e453c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d0c59fc431bd6cd39bc8a993809b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc8912f87cf1c0845c1b7dcd61715914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997b2218a3d5182087567f333b0da0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf72d6f113c5c3534c3f5fd496bd1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152abef4b02957e4e8946a3243ccd6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d36eadfa1223ed2633380f04a83d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a188ea7128bd3835a85d38ce35eb4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a658fd900fa39a2a6d1c0155116a29f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af256a534b4be67b8fb70e1c65e2397721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f628cc3ce22ff6db7849ad7380e8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51d05d4461208c970bc82844064d1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f2ca9b0ac77f3a8dfac1daf34fb2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8474949fe54f5600e81464132052ab225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4220e1663db2ba52016ce97943fc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86161e6ff054d081f9623cf78670bb5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de101f99fa06868684b44c4afc5c7ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020876cb600888dd505dd1d8321089529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8156a1f58988c67ea8fa3b2b9e3dc4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831dd75f3c187e3da5346010028ba8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d54a386429d4c6ce10485debed62c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118fc20d4a4e4c454e36276bbd185bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0adc34739080150fc1ee417a8602e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95566d7414db6d8b2014f0d147d7f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d4777f0522cc9f3bcb39ea507f3cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb9f59d5eadd0cc5b1b8b0c29a4c0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a37c741247976c4410d460b085f8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e41ef0e6f0b962c5c4fb4d311c70939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883485d00784e70fc193f6ae4cf0373240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50409e81481136b8019457d87bc570e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac8f4e8cbb514ff9eea8ddfadeba9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13313a6e634a95b145bd39c90ed76043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b64c62f4a3ab572ac32401e9f4f72c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549537caf4c23f2f2e5677295bd6e50645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1959bbf3d29eac3bceb2d33f9a6642d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aadad9a286e4555d159abd7dc32a7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cbc1afb8ab5116b695879af9a26a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d830a60e145ce9b8166e7878f5a1d2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f5d57c83e75605eb35afd5f54032250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0602967a90c97c8ac12124dbbc3b2f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd7e41103f5f8a39acf265d34b6ca252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6afc9cbde2a7ae071b68cdca997c2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e424a88edba7a719e2bb2a796699d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7106bf066fb02419a08b9b28be8cd2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac767508b7475a9c3e5bc831d6c0626556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb3f299d463cb9d6afac1c425dfea857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7f2ec782332c42a45065cfd19ba1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aa4328fb247da79f9453c035a973259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f392bcec26d39cac3ae127d2e28ab4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc4be252d17666f5619e6787317bf561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07720db01897596bef49ac7aae5ada62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5312c23cecfbf128b034173e999d1aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6387df1bb3eb02b349942ebf1d78a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1ee933ed8a348eb0cf66ee275715365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370406ea73710e766d716f9b0dfd20a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09facdef3e56ed4cda026263de77c06f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591728ccad09ee9532ae7e21442b281768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a4382ec5792776472879ec0f962a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd71ff4d593f9c294dcf83da2ec1b9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088627efad8cb0bc2dfbae3a7f6013f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a57b6018a70e9eedfd55616bafef472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf8d5755ef4463fa38a63f115bd64273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c5afc71e73c1b7c4a04887f9e671674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7da38ebec738b34f1319ea54ee51b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149e241269155c72a8b767c7b449d2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd723b900150f9842b57c361b6c6d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b048304f04e967675022a0c072ce2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ef68ac2b0690d8b7a74f1b1487c0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd66d41f02c7ae2032e770938adb4b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3857e398548009934ed9d2f150809481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551d8b05fa87ab0be322e112377f13082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b888e25ca287f3dbc2977ff57f073983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79038f7e8d061cb85eb6229d5b14214684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b461c9c9fe3fa6485edfb17ddd8a91085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5be89ff648116ed97f8f9037f5fcd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d28abce36446f6af01ca934f5e8de687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7f324b053143450c529062f8edb5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7930c9ef9911d6c863595de769d3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548be27fcada185caef4768ef9b65ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eb041e34d5861daa36e24adcfa28f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf57250330b7856646cb3f81d2bfa592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30cbcc614877472fe9e511fdbedc4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20ff1068b11b4c242901bff17a360894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19262f5d379c8078cb6a75d9fbbd423595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70aab322c84f99a2c54e6beb3d8098696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61120a8abd07e954ed415df68acc5e0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b0bfab0d82eddb4054ba7d4b1f8ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2133a06006eecf44519fe0d50c1fff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5f60a5f14cee72a72aa9c213dbb06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225ef571270e7e1c6d53033808deec7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993523d4f9dfdb491f92c23373b89365102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dff0c854ae6391b81acd6ceb9559d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa15ae7a5e864639da43fcc614b5d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc736d0d8d815d5eda52aee14b32e74a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f5acf7d716a5687252556f2716622106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937cba5d7e3c3ca13851a0090db63f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14d5f92c5646dc21836872fb56090f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22eaf0350582ecaafa3fc0fb6bac2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff289a2951931f9158ea776bbbb33b48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1574b02fae6a405f05bdee0ba985bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06abbf1a956805ca3b96489d2a32c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcc9b6839a183de040b6404094faf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044ead1774dc9a5bd36d799e998c22c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2762253e061868764ac68660945c0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3c4a5346c461cb5417365a24c475f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0a15c6494995a97c3b88321d0eb3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a101e228be37bdcbff990235e803b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197eeb012fdf302179f4aefa233bca8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a534e339452e55a20ac0d44f74a07fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e67c7639b490e127578cb4e737af6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b8043fff2d53fea607f72dc0eebef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca1dd260282a4a465488937a4bd782123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb731d9dcb33f05338d1f5fd6350bab4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cc8a6039a681ef397a8faf1ba8be5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43cebd66fbc5637ee99925ea078b5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c67553f1d405b6725a940c942ab12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7c4efe23ea3e1d17b5b42247e362f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c579f5936b87aaade161beda2b1c427129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa36b7079a3e5c40d8792ee4003e5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983857270bd517f68cc8fb7aa2fee25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b810d6c9a11d01ec57b9e62186b6a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96473ba7c511ea2e708c927e984696d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7c42a9e354bf8243605e0448a84ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8591e1f16d1ce1f518e4f0f530fb5a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d088543305cae0f8c85b9b32121b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b63126bc50b1164af8a075e7aa91c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afdb9c0a192b2fe3c0d9001b6ca801138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5572fec1d9ff658a8e6fb3b6398e4b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa103d4116bd96c04f416733544381e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3b38aa61d717635f1183dfa8ae095141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedcccbefd588a5c36fcd72093a0745142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f754e8254d803d6ac09ce7b72db846143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e163ffb6356b88f5d49c4fa92958163144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d8c7fc050e378df8fc45de614bab2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d77883469c4fbf959bf93a63f177c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed412b7c92eaa13832f46edf5d2fe2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a49f4a8673880d484e22bdbbbb39fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ae0c9f6a2826c6144a87535d23b5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fad54e151099b670531e5d1bbcc9a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252663e27ff7e2fb87e1386ea17994f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b31970496c82b95ece16b82a30a62f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4a512a714705127ef391341c729ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f236ee036531a96a2e3172e415fb067154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fed8f2116add563beb12dac367a0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed080885887eac72ed44043a33be1f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc0aceaa14e5e7748e2f03cb0262b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b421a5d91c89ff5999af45ff081745158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ecd414c554a208e2698a61c54fc53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4be2f10bff0fc8178aa16bec4ccb56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eb7ca8cde1e2f97c253b1f37b4c73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4de2ebe1741c6703eb4a14f07cd0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178421ff3b88127505cdb9e61344e96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5e87548558b1f5f2e910dddcfab26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1801c1f20f304fb143a0781bfb87f6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ba3af5ab70f6291f5e88bfe11f969166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c06d0165017121086336817c69462167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30029c0f3d82512951d97ca77b4f81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd1cb5e773fe09231dd39d348f6a65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6f8aae13fa60c4a7fb16478c8800b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce6d5e36a9fbce91c794e69deecb8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6ed110ed2d2a1c195ed6f3f2287ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0518186f0b485d37d00aabbabfed5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b51d3607c0ad5df9c5f2af16d875c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da614f1d8831f58da090eba5c2842e0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98251f6c1fc1cac585139bda3a80c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8ae094a1470e745f847a9b0404720177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a37b5fd881efc7fa60359988e165c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae2b48b8062e1595fa0db3dc7e4f82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67ba8d934c7e102ada7586d6b3e4e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ab570bbfe9dfa1734fa6139f4974b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09836ab7baa333aacf53ac908f7537a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfd5785f84fd27c9ea8ad014235335183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b28f0fd7bea142f9bbba98f9db47d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4223ab2a0ab8bf8459f71500239c5ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbf1ca3f238440964313b57d5f64c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10da85f4462770870a7fdccdc0b446187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a174b724bcc74a9fb8b5c4cc4c7783d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8306f3126599db0a0e13f78f053b37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380d9600cb16f43e2a8616360967923190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5e7af029a0ffa68696a83594b7f2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093be9c7437048af91d7175b70c4fa2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b535c416b1920a330e12fd065c95d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d4962c6369323d3fc1b181fe12390194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b782fefeb0a19b34dc5a64ee638c358195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da53be0ea599210483de492d85cf306196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45ac5f6cdbb766b9e83af0714d8149197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655237a98d3208b9ec400c91b5572992198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66411c611c2a829bb65be6f3fc4554199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6994b7be678552447eb28729efd90ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc411e8c34c898baa8d11bfaea254253201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa8779842e21419c5f050fd76fdc45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11310e016faa9640a9d98c18c07134a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5db944391064cbcb715db1afa2b198204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ebd5fda432c08190ebefd2113704a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f60a8b711a06b20b1c1d65e53eff8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfce97ef30254ddf19bec5ca3e30b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14983e1b869d0a02698751123a84d8fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37c723f029a6820bf06d410d05ffc4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd35c307ab8f1665191845915620cd1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695ba1afd82294d1e88b3277e000a0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887ccc2fb3d44328fcbd6ea89751c5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b45bc46567e5276b8dfdac4e9d4ab8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fedb452c1062b0a32eaed4ee97d2da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb854c5001e32af92402d06db31aa6ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e0e0f8b8da9626f8c2bd80d3409ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3fbd561fc32ac491633e616f5c4d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287f1f4e487fbd41145b06ca5292f26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5a3de04a3c5f79e234ebf6a802c23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73bb7178eb8087b3657c50694db279220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce917f32e638eecad39e8b560c7b4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a23af04c97b13e24a3d154297bd19d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d58a4923fb483c1e5547062e62f6bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe72920063b683383c07c6150b9e008224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1e487887746f05e38b6ff81f9bd98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383291da3859c710fcf67f9eac88f81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1fb25546513252a6273ccaf798182227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e67d44070fef42d7461f4dbc6ef35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8ce1d6790e87091adebd2e635bdd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d84b0dd4850c4cf1f0eff3ba3141e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf04cea42b16db1d94c9002dd87067231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaac7384a71ec18a717ad44626ffc61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b65f91c60f3a5bc1500f0f8895258233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858033b4c8702e43b808e8a34afdf4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025a6109c3bfc8068ae6e924001ca0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9131ea2c0d2a126ea683f99d8880b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a31879cc38c6c1c37626f0215ac99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e119cec37decbaf8b061c5749aa6c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6966782e15aa74618ceac729d47b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8417a705ab48d990a568c4f95aaf613240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1255d1a088f4962ecf8bd136530938f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393da630de32a3944914a942986d8e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608dc017ac79a11a85d32c045dffe8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d8b7910b6132aa1b9ad699bd4246f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75503d597672a19a2dc47cf3c8332ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4bd793750083ede49bbff8c20ad97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dd41fa9c84f52d9298eaf2e374e9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf60305606ba49616adb5426f1ed6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbad4fdbf50530dbae156d7b0a4cf3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcc00772164439ca4532bf296839e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ac85c2bfa0bd8cee3b892afa4ffd4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b820716bfefef58fbb70d2e864168252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d512918eb7dfc449e02dc324155e40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee348a659234979c85e983077b1dd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1702eeca83f7e5693912e8e0317aa2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ddd5777f81b6ac0d4fe8bb1ac2243256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36255113aa3477e1f764fc792ba77e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753351e8adaec284acef7f3f7070a7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b77e9e536d01c2f16b2040048acca6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef88e0350f4d6d5350ec5b267657c8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6532859d194c498af57785cda9945aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b35d0b95e9cd27fca98d8970ed837d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937c2749135c5f972c1d93ee23d5d75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab99173e90fae44a45753100f9241c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb60580074624c6430b4d84790f619265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eaac27f703b742760bc8b18a729a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fe996d8d843ed184f28946b49b2b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea207bdb8d128a63d18002b9bf3343d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c53cf0ac935dc678bc6316c3af757a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a790ff7b37733538b086cc414ec79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac7d807fe34e569875e6b9da14f581271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68092d925c7f73d2e7175930d2224432272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c9c17e1e7855ca8e3fcd34be01183273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0e2ca8f863407604f6ab0e21dee4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19305578979ae1d2c235f6f8b87f1315275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e730229a2a08cb936b0bf1dfbb6c00b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669fb2aee49ab9f28b7caef2aa83763277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc234702a9b8467e7fc2aa93bb2d433278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caf125cd811f216782113c1ab220e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee280bf650abc952ec8899bc32cd856280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94edcf0ecd0fc911b4b2cae391134af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed19f527f9c0138f795939673e4ecf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299b891d5604067e5a07f2a7450e272283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1d314bb0ead83013fe5cb1e9957fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af201539d4983b0e07bb108cdb998f68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7d3f2d3e3a2e7cb6a6b3c4a9e8e86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88db92fab16ae9d31dcb782d1295b8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df150c0c861784010cf99bc42ff2ba288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>