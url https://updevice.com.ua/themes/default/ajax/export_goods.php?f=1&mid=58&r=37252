--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165abfb7e81321b9ea10ee5962d9b841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f193b4c8376be16f2f85f3dad52162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23395ce38367c88a9ec8966d563641213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64725d3d822840027d2cbfde2149904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da13690f4764673c6c4b3af227ca0e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65800d2c3db8f875928bcdd049cd53866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c594fd11573589759b5d269ea766ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2863a48b1c709766a54a6bd1439a298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3473cf22c28095484e6e0e2018ce39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36251c2150442daf93b191cc9454e2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839084ceeab809bebe4ba51727d73ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ecfd850c19fe6ff1d5247adb124bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1308b2d384b533536206731f1f62ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bfaf542372acb96a0a441dbe5339d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e9f77e05ca9789a5f8c4d0d3789c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311d57aab9fab08f92032e11eaa335116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e66c81465b30f47bb96707764b21ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba12c5434faa239f3634e8408e71b6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958e10e04877877c222edbb9aded06a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382f26fb84336c4d7b3acd3ede4c08720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2644717a4252db1a9c72de8b0afffb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c42a752cdf316d5b249b8d03f9c43022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c08216b22244267439542bfd88fcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317942fdc7d0070253de1b93781a904524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282929801f51b9d11b2f89fde2ab85e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e01edfc6a1051cf2f2fac7cb9d89d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f936cdacf60f5f2d9434c75582d2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d88c10c62aeb99685f20d77d9af83e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecbeea785a221e62337ba98f44ff1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93514d4d1920d5fa3d810718f130904d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2528ff064da75998d197fde253dbf631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe9d492a3d5c5ed45403db6b7c1b5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e743bb034084b81b92b0fac93ccfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fb71da7a195cef9be2c253aa577dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba594c11c7b6767800abddbf26936cc235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d48405f161e644c365f6eee4d096836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d5791c79db103544c4abe31ea124437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ed3c1cb21e2626b3c2f0dd3ecb23d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c4c0e5a3302a8ad8b3013ad505d8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085efa0d71138524f9c8321a056b9aa540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2222c062d4f946354a3275bdd4c18a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67857bf1c5e580b1c1184f99a4633b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509a6f6d26ca6f1a41d8142f530abb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18e2a9b040c7c713b0adcd11da35a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de959ba6004a2c770d9829c6f4c7b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bace19a8f1de8825b86ffeb3cb9d65546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640fc0be31c6f15f90ebdc17e010fa547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba6cea3e317aa4cc4f6587d55e36a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535102301a9fbb1579ee497f939d6bb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cec9b8fd756c3cb3334a215019c63550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202ba9c3f0438145abe0814c03bff1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde9da3610d447169750e1c52ca74e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f224a46287ca4716b928d06ce213253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e5142fbb98bb2e5ffee366df2b6b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecee366e25bc752ee735d174824f3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4c193d5c97b7c22b600f21acc4aee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18526ecd058cf2714d18b9d38bb836b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f28809a1b7b82752e92d21d90d2e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6f6a532da7b194fbd3c0e3a777f8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fb2418173ca3d7309c09b52d9d6e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714381ed7b2070c78f03551dacc853c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332135b5747c2d4991769b45fca199e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ecd178aced5f12a99ae1d6b118a8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b1e065821765ae878a950117b44a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba3c1092a1e5b9b80be555336adb2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce7f53ddcb20d36050c542f0e9cbb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd552947b3475694527824bd412658367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b6982113a2bf4ae6b914c1c67394968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2ecce4c60230dc041a4e98d94f81269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87279273fa4079ed7d58e64183bb168e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92c9c54053c5cab2fdd604cd97658c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19efc0d3ff1af32e9d4b8b2c7dc9b6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35855cb97ae47c33b31acfec753220cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dcb8ed852be181408445a7dcb637074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834584bb76531e1a32e8a3e6b7c296e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b6f44799a7c30004f61c9de19be6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21496997c06166c38c19b31062eb805277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754109aaf6f093146a55fe0bf1c6fe8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c813ea4fd93c7e9c15a3768523033f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cf6599b63f6ace9d2b24a6985c4b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adee8718c6a15fc338e8c013848211381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a87b2e76ab28a96c2915b4d77cc5bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612545ee337d7236aaf30b407935d31a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f830f744c8eb0cf9b0d9fca2989b5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e710b82da8fc0be9cc799d758afc4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc839bc92621fcb3f626f827f1c41dd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae1aae6deb7aabe6d5b82ad431069887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec2c0c64f2f2765a36206551e56e0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee55cad77543c12d2d7f83f491dfaae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8d294c0a7f2dda51fb58fba6e89ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b373f39a7f01ac57142fa8507ad2c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171608777fc64c654c7abd7c3bc0a91e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e0076d9facf5d1780a4d4c919f8d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315291d0f2f7dec585cd995656d8b9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c9b317ab8fe15d10e5d770dc1c3e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef673db2297095a6f11c9697ae559c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5c8860d5705303984eca3d0e49bf597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aeb855de1824ad981c120e4986f9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bee5c2e1861e7e2aada44a9b677d0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf2170cf4c20247757d5ff742d2ec8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca92ceb3a4ac5fc5fdc5f52b80f01f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc7738b62367713b7a1337919f04c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141363ad9bcfc7a277e701ebc18058a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136590a3a5b9056873a6b5eab2645fc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f6e243a03fb7e809d134be20582ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56becfdc1e8a52d0a0d782926a82721106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234b261c13173fd471fb1779aa2f416107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd521f7aed3928dc0e6de8676007c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd260a2ef565f3ecc2776aa91f2db23d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbbd46bbcf55b7346265b8127359e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc641f7fb70ceef0f5bae7d83b524111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a2ba8be28734776f97c8f46d32a24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6fe74758fb9a5d5393f75a28e0174113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bd0ab1c34221e4b214751c8431b3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc18175ab126faa378f8abbf31da58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7728a79a95dd2ae38baf1ac9fbeffbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf512945c4d9b6ceecd48237de7057117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7d31bbde1db63f7af1806652f4fa2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bea290aa098892133d5b5c11f17cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4169256492d0f73d49773086fc92b6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac7232e0f19141f87c24fa4a04887d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec624a50d58a26c6aff57ad44d535f7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b850aff9f151db6876260af002fbd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6330a395207eda0c98ac7a519ccce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb9ca16f60c45af94c9a13c249a7c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b8fdd98a427784bf33398091c6917126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef5508e61ff4c279b17e28477c4821127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334e7c15c17d14596d7612c4b42f3ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72268edd7efaee74ec4f193b488ee62c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77f13c7e8a3487c48f402ed8ac99bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ffaad16561608dffe453e66b823e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd175798d81995fbe8657e43a4b7b4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46169b8ff17602ebf8af24e3f861808133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e1afe20a4a0c89bc731e577aca601134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bf329c7a6dff9490ebc46c2512d3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d2fb3e799cc7195a4c91bedb11b90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e621df46f5ef19c3ca4eacc74f583a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93119ddbdc5afc25ccf67b2805873d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa1f7913c2df7e8d7675585e3c05c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6bab5ccc8223e38ef9cb179e5a35e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b571316e5da50d02a22850a7d4af10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d9b08181e977176d5ee513308c9d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8747cb3efdcc21547a6d8dc221862f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0be7548702170ce63fd2660d949fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78185131ad49c505cd368cfd4c3a3764145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c59d9d1c31d2625aa9264c1d449f66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0abd39e3a56245299de81cf89b507147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0293594c5b753348935dae7c8a964148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb1caa6b3b82951b71e7f03dfce5ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501c831bdbeac718b077e5ea5708deb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ad04cf5c9aa312696d7c7c4d276ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29306cfa1e24501bc9adb1639507668152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bb19720806796be3752010c2970a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29727e965d05f83421de18a283bb53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f12497ef55670720c64dc95002985155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3f07ac30246d8d841e781b4adb2b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dc1ba565d204b338e7ce82b7a4fc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f66cb170a69b7a884ef234d394238c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90c886a835be2c7529ade564be99d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fb275645216c017b016e517a650e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2d6a0ced209b0c59d447d9996094b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f5f3696584f0e237f8b4637b33e41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7766a103a5a6733a4015e1ecf3de775163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fd310f192b566970aa14d1609a8e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ac3b6405372f7cd553b8fe2d53446165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f946e7c69480dc2159ab33c54b7635166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d1d5880cbe32168e3da98171a5d3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca15fd1233ae04d5a83e6c2de912cc1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc8929f194088fa9bc175cf09608db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007a1686cf3399b1fc1761fae82f401170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18908ed759f1a13cc56e5b3962412b70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43645bd6a69c3d413e403e66f30adae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0bd4a2cc2d003b177fa017a91a915173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca5aed647a4c60275fabf4e7f4993c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685c798476d20022214eebe5f22eb93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691782dded6bda00d02b94c7876adb3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467793f06b8b3188088de1f97dcafe3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a9cd6dae8269f077ec73c6e8ff22f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb900cbc272fd8151466a82189de67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3810ccd9310543f798744b35cfb760180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2a5d5f3e4ef97f880f926ab5d59fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5b1a464c7e17c29780793a14c7548182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137b44a491fc07424a095a921b7e0a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe494dad1b6d7527c561693d07f17349184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3979f7916863af6b5fdc2253edd7a51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeafbbf96ba97eb630312076ecd6b2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf00ceae771a8ded2016729ea0fb72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab0f6c6e5c28c0bd5ce51ce1302795188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fef435b925b32b22dfcfc747b0364189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb42c0716bd070675db8bb14780b67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe5cdec92f9a47186788ded42e2d0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1a3ba20c9cfbaae3cc62e890d9dbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4881890b1a5b5718b2b63041778e74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865017d6138950736dd9cc47b6244bc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad38e24e1f4f44128853f1d521deab1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba5375a8b5936434915ee596dd0972196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3520d9ee1351bcce2355e5888f0c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e93a0d8140a030d583af95006934c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72065746dd4dd195422c65aabedfd0eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c828521d94d03bbb78828d2513bebd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ecd5604a06e04e0314f817a831a10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9a7530611da7837588968c41bfdba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7f0836885686e20e8f5d14d826ff2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dd66417ccb79100bdd538249b5d3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7f6d897050e788a3535a47815307a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc090f9cd657db82b84ff4d23b56132a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3835fbbd855906604eef1e93b437f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6516ef98319bb197e7ca3c427a10df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb2fa452280d644f71ec7bd986fe1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0279c59c1d72432fc382b4f9a7f0bb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08e36d6a523af200d0127a0bd76a67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff78bfc0fb887ee65ea41c79abce2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a357173d39cbe5e6d1e302cfd78fa2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18d1b60c1df2b4f66e14159116ea34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3861c04a7fea2a24077e6c2407b95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a3c3beadec81ee898e0c3af1de6dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ff1447da4e1e8431873d0743a867e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80273bdbc3ee299a507fb5edef006d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fac4c8bbe03e510227a5747fcca3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9875848eff2f9b9dc8e502a783b57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb90962a5d54ce30ddb5695ee3d6e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc4d84f58c0f75a50f34604ffac965222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55fb39be83d1ca63f4b6e08b42ef97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6171eb5688d0eec0881713595920f97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034a0e4ef2e2f6050f09f8a85ee0f44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef1c613032fa5b6ce2beb5ee17b40e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8044ede9e01d1739a7bd5e17fe4fdc7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04c20108a707aec3fcb341f9701ee2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199d0196a2210009a995d1f22b39e4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cec843d7ec73dbbb95b446c640dd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15253ca56935dfdc63f5fc54fc2ec213231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9c77db98254b3ddf6093b5964ddc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e00447f8c69779bb2556ae5b42c324233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a0d84ab0fbf1a9c9c87026c37b179234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e03e08c91a5613e674cf240deb770c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59d2962e0da2ee16f26d3e60424a4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc9ca2f7695c1b3aa371f0ec43c349237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c29d3b6dbfbaaf78657f0e4d07e93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfffa7fae0740d16d77c4911b6223f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153cea8c33a477697ec372ad36c469d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04626e0e9f3f570fd80f44705cf360ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f813f8730aa169e40427a1f7ec217c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43b05dce0c60dcb575e297a4153195243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05448908ac085d8dccce5a71b0d44140244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9ed0195acc59243e3d518736f06fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684772d9ee3b98a1d7882e0a0006cc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34cd59096114ec6dff2cbcfb4ed2c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9f3b1d45fe100223dd15876a2c955248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a3dadcbb32dbd4b31250b62bddc47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0644fa92c804a0511ff241358baf5a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a047f2b5b87162dfa67e4076c846d29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f82dca2110bd8001d3d547c62065e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6eaa534b457c1678b7fb1bae526c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0d008ef9bd0178f504960c113887f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8952ab1b81466493a0b0cede4d53a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c18d930ba0055db30d77932c6002f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7da0e6a1b6474380524409b8ebc57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187f7ef4457437b7c700ef342063a94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97dac35dc98905c19e50664e51d22e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157940aa11415429c49e10ac5d4bfe5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaad76acd65bcb6690e92f57e321e3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8ad8be0f374c427e4482ae22397bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ab075f63a793521404b8fbaa1cf59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8a3a933528898bf12183245ab0ff5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb1b51267601ce0be5259c41a8464c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b238b3f45b7e6b8fdafb4f4fe18bd9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0633ca6b97f3a7b5011240c9507eaee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9537c322e3bcee532ba4824d11a92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba73850401510f3e2f24e6cb49c15b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4361409c14841575a08fa77b40825270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d4ff285b1427eb699027c32d8eafc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41882ba9bf618c66e5e998bece959312272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92241d7b98c084bc8ae4318be06891cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b680659dd0c02ad6e31cbdb4a7903274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8eec396fe908a5ad0c458a7fb4098275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8264125e8083bbbd8ef39c9400b46ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc707dda01660d9c08165bfe6633475277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb48097354be8590cf07bf77ab370f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49821eec1860bbccd7a391c71eefb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88c2ee041c46554bb16bc461102e79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e50d48849faec0039eda536c5507a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b41e08ed09e407b3153a9027a3e317282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26446a82591d73625edb5b19b1e1299283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3da41ad80bdbf6d6fa43b3f44633e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad06feab10f6a70b655e3ab2f6f424285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a41eedfb43494af43827b046dd5c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e563e74ada5c4c7c0ae68c20d348ba0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b98358c8222290aa6c780d5f4cec98288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee6c38926c677f9ae4aae1060040f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1b52eb4f4f40a14872c78223c0f682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4876f57f963e4dd357dda478a3e563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f8d2fea220ffe24ab0d107a814c214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0368b0b62981c62203a661181dcf1365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a7df307acdb898d90ca1c30cd862b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33817ab726a70a297490e91dc630d9287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c691f390f2c3924faafd8dbeb79c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cc3a2b2618723fcc17a42c5fe2fa29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f054af92438ef57286b6584ad505010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645ff9f4dbd81caee945ff93a47a63c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff6ceec92d0af907d02f47cf24ea6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7d4a52bd92c52fc3ff93e62432d0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f1cb3c409126710c4d4b451cd4a5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57122a45158f44c29837d8563f77bf2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09885084e2b9a71638eca52c41e895a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75e289da4d2076ec838e9a056ee34817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702cc031d5964f38e22d2e6d1b171bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63000d6e3a6bd2ec032bf89c68d3e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf73630ae2740ec0c359a40f74d6afa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c1584d8a81372b73e0bc9d16c84a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b0d631d38301f9671c69cbd54966a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2d59f1e74a934e1fc328b8c4c713323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e782005b8c0f9fcf7a7dc3bfc182e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d6976f2847117e5408269f1100f6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13823420f97c3800b338a752d939587e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb623d9bebdd602942bfd9ab7cacb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a7c3c0ed47dab30d6fedd4fe0cb2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3bb745f5554579d2de1cbcc2eb33b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40458bd4bbe4f58ae4d15d585f0e17ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfefad62134407a191836ac062db1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63077799aa7f723f1f78b668a6774a4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3177848a7cdb598a7152108fc069e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226d9d5c84fe6b0c0d64b5ab965bc1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f502a81fd76ca7f2f6fc8ea257c7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df625ddc5d2fa92fe43c9343d3974e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1044bbe9fb817cd631398090bd7ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423310c6e942c116167a02a057c7cc7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b556ce5a81b7e6bdc0653d2cc55ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea11d2df0300f15498ca385db10dfaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520c3aae5a30ae85a7cd5a8cc153f5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1891fe801e8e31d332a3b109555ee9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0a90a17495acb2efb7b0969de56d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7333290d628cfa736c24e805d63ed944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534fdf8026470696e4ed30c2fa1e51945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3373aa401d6ab3f24a7192f77b44e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a983e785321a6652fec46c8f9fb8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fc4ad5a04bc4f4f39795a3615fa3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5e0c795fafccc1ec3e24131c80b8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a94b481e5359c15e56c92556c9a7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27977bd9cea2d881910564bd6f2b2f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb381f640dbca9b7471cedfe1c69d2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfdc67db1c761c0c659931aa90d39853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234bdbfbc89d736fae10ac42785c1e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c044130c2330a656ea1b4fda7524dad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511668408079153fab6045d731088a9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108f64de66835901368af60897da10957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576f7b20b025aba16905b29c1eca1ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c306c4650850b7c429376d7a5ca11a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e3b1b914f89c32168956e6af56fe660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742017b50d2f2055d86d841a3b188a7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b91d0265d98426842b177bd0d51da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c986ad20d7cf9a0a9e226182a4bc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0cdde77752ce842f5a2be068d798264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02940deaafeb8ea2b042845d66732df365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbc498a7b3b043500e0341096b010f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b15f8274f6f7cb48b3f0a77cc430be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93490b350280bcf5226018256b009f3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f020088ccf721ab5d6ef1179948739969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d0654a8815809b7175b873903d0fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0034d51fd374208d21f0e34e0ce979571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a66d800974ff118c3f8cbf7e90a0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792b68fcf9d5e08ede59cf4fefb60de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da800fc0ba58a939456fb25fd9039f4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038df905743b07910774a6cd04c288175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58b1a4979adf869a8b95085a7b488b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d629ea5900de464f3d0508c9b4c4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b87efb3f8411ed578cba455f065b9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf434e519334433e979570f378e0d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be15a36a05c2283ec98384ed81c478b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cfed2108e108587773496fcc60e8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9644e6bba2d559304cac3b99f9a974782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa333f1a968b24f7e1c99c133622dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85d41eeb7bab8176c5bde3b098cf9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fe6d2c7f8e90951cc8b2d78e9b18a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786c203ceb579500f366ddb4468c4f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce890a4a49b327f79c6db1564c6b44b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f4e6f0bb26691be32e4951adba78688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26b124c01278dd6d29ac89ba7f267989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c6acecc1bf4e4a48306000aa400d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fd60398e96215cab8a43f3bfb7d6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520150a2b24f33be4a3ca19c9273f2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a792f8217aaeca4031a519f7799a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d027b1fc29c6f7ec9a23e69daa93a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1be760e58c83744803b15ea707e1eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f0ea22004df1d31d312a20209647e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df031c90907372b4fc7c29abbbc187197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfab49f0a574480db6366973d1a426498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6e8f51f7db8fde22bd3789b80ab9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b349516c13321308b3d5c0560992d72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86376c0ae494b0c1c68851a314da92d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0ca3e51b99eb54a3fe33c7e926da4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d1ede8a2d3f3ba1c3ac7bb57d2ad6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e8af034321372aef706d7dc7b363d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19ed1a6733815e3fc4285de372defe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e6f20122bd2bcd966f25c710fe877106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff68a76ea207866aa3fafa6081ad630107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc07cff6aac0bd129e45e650733421f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3a3e8470b0ad20f478a6db6365bf6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fbdec89226a3dcff7b55bd3d58cc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e517d572c26d5916e15f027ca2b15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665cae020242ce15587f413e79ad5ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bf57decee5d97b89f192c74c48475113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35773035c1628d929aeebd81365915114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cff052013a7330d1e002297ddf908f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dfef166b65eb94a0c5720103f88e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7318ea056d28585cdcd4febe0df4cbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cefca6ea69acd13a4851b56b7ecd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6a616613b61545b9428d24f244358119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd38639ebe5ccc5c3c1af239b7384c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dae1dc902106f774c77a9075bc7069121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f1dc0a1830f4b3f2aa3fc93797b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9f2b652eb6840a57c21de0d2ce8e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcdf447b026c7e55244686a7561133124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d010c157270471dc2adcf39d841ed7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d94a4f405afccc015eb64fe70996ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d542c20f1a34b14aebab03c33d1fcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663994df54ed146d110402db3675866128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8885c3ff46758398931d43339fcc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61886444899a75caec2362a74b6494130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f0c586d82e022d36e1cbedccda799131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7ccb9c884ce1aa9f210db142623c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a381f9c474a19920df61af3405ea9d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf02a088ee0d34ea6bf90f418c8408b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a7b6cc8ab2d001413a1058022db6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2cc0b84a059fd0947034b1f0cbf0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772f0002b47ce50f4d4ef877d143ad4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2fb568c86e6163bcb58f1817d9053138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b990b9d606ee5f1e0edf93072884b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828f7da3ea7d6d0610ba4c9bb5d46e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ec64c18b10e6c41720a8afe2158e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e542a87b4821a87483652cf4792aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1baefe7fa9bd035ee2670c089bb30b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e9a8dd4f725f5086faf7cc5167194144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc4d94eb852941fa604f944e88725a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb93f1e5ff01c830fd30aa1a76189f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205beb528c9e899c09e459b00bec604147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61851a99f7331ff764549a2b27f0ac18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba0b29bb86883f31db8a7e0d0b3023149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20455b8040d7107a70015bbb94c03e2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252465521faeae505c96853ea018fc27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff2f9fe8ab048b52de542705ad9939152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eb4ec2836189622d273ef3bca8d67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40814ea1caf11ef786ce3a362181657a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bf78576300a7b0bad7e67c7449839155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d5cdc86b3a96b28cc0ae768d49c8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66af7718e8571e2848f94d5281750e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482f66f405136ecd34ac0d342c53477158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30246ed58e08a2cdeae9b08d8128e32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c56a924ab05c5052f558131193f31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710717c2873b8fdcab07988020079cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d443d569bd86e6d508801fab3b1356162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592e5da48510c8696e02f9127396246163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8c454a873a35e8a1789b5ac16b709164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a760a690ba20b2e1effb5d29f4a629165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a229a0d0ee0a14c82ecdabe5d421a4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d88233a8a511af7f01c78411d5e72e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece975c74620544f647a8ef04c9d8d25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e551ae91f88114ae8ee4cb33ab0c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255758ac39fc78fae6b574909d75f98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a272750d1b877ae57a4e9548f8814c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d838146a33fe6aca62fa2bb1001f411172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac4149f22ecfa854f505a480736fbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdc86e28803d228cb54ffcf6d2fa8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919080e3da1a3c166f067fe14d09aa81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3ba5136eeb9b02ff248d844b94508176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacedf349ebf78587307f17b11c3528177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ac9a65c7c8f073076d76733b5591a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cffcd1834382773d1eac64d55592a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad95e505360db763227f291fff745a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876c8bdc2022325876289453300f459181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129d952670d5f7adf508c0b8826cbd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b751df20d69821943071cd25280d28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c944b3fd91ce97edf1af486cb6d2c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888f866bddc8c069c8ea96257085695185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be84f1657c7032a1979f2ffe13582a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cefeae7288875b2aaafaadb3c32345187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65454f388cf115beb04ff2459d4fdb3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f7d2d1dc483a4920acd232f33971a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370bfdd7621a817c47ffa1d6c6e9425190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff25230701285b3f3bf8172475c64d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e1ae9e4deeb4ee8c4d2c9f1f8fde9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5586640ec2fa568c4d4956eb493d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d7e7d6df7877cdb18554c7a792feb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881008b76483522dc7eb3ef1fddb090195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d348f893aa1c504d03cbf86ca8d595e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a97d268fd2b2b3c0de2745fa35a23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d08fed07fbecc76ebc61061bc27259198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a3432150fbe31ef49a562ef17bd04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d09ab900240b0d1c53d7a1dd6229c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefde58a7a5db4b3a1dba8623946b280201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8e49183907a9c654abf894a38e886202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42756953e5df3c258e3a6261ae78e3b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23687b6e4dba4c651c4745c9e40126c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936e5aabe9649c461d84aba60fd2afa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead5e3afe2f9fd2d607510a389f48e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feabb06c80de7b142e78733d2081cfe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785f625ec4d9c2b17b4393408e42f0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d468c474463c394b5e44a7e3dd07d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f388ba4de8ffa4b56a6facf775310a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52d0992db0aa2ae46ca27f4d2d1b4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002ca7093d0646c5c03344c07efa17c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89c70ef93511f5a0071fa492f918ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428cd4ef93345308046af8aae5d9452214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec057c27de42c73a36e8a8112ea4cbf0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5050da62b87f4e8abef84fe93b6c15a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc351020162da49923bfe086d851edf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e160dcb18e978d22a783605b82f02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091139c17487d031e57eaac921175a9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420da016949dd747a21125cdd78564d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6642c8be2346bb60616d9f92a0efa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646aff5bf68b36d75d7d484405fc97d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7ac9eaf1ef7e6bdc3efdc442369f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34668aa662ebf5cc2c4f797921d81efe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cac75ddebde7f6c3a15191a3a1193225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836be9569421a4f21b2e297aa511977226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c37c236664eda8df3f956a17d8955227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a7b8832f65e0a8d2b109f997bd80c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d71d56f56c73a6283e39968aae4db3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eb0e8e3489ed44c98dcfdf3658e0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa1744edd317e9c4981fef364e2397231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ef282e930c38aa5cd31cad769c7e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e296263418cfab576cc8aa4d1cfed3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989e137178181c9500913cb8a7fa03d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115e1e27afe9fc26dae79855a85df47235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6f1b052c3a32815b3decb35e48b5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2f5cca59c0b33b8d62369ecca3764237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b4f996943f4ec1a51db4a1099ecb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f4d1bb5519e0100f68de64ba82798239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32c7680422247dfe7eb332f40a9b91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8d9446044d041dc26303ac33247d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e6edcd06b3117b115c24405d0550e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c403ce99fdaa2b70e78ea857b28c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f9ae5ff31efad76b01d6a842f7a26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b251202b02c48900452ee67a1b2c22a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ffa5486664444331120513dd448d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e6e5b67d565cc2ad2028731dd0ca3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173383a1684a2720e1a1c74c1178c43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4132183359ae69c06e616c7bc03780249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415281ee382bec5f0de5c3eea2f6f20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdafef994261a4c24027f5aa8ed50eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6d8735ff3b17eb1fd672d6e7d765a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c0d07848e48213f5b2affb754af7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0e3f47cb07b88ff0324eeb1248bdb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e478e945edcb7cb32e7b136c4eed501255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55806bbe5e7a85266381018d69f1260e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc209868f71dee46eace76884fcb52d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a57c70bd77f9059e542c92d2d64a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ce0ee3a32fecd441bc62f586b3d5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45dcb19aecadcf80f7464c7d0b7c32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36e3ba0646091e316fca2206595d60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822afeac4d7d9621443ef3894c31af1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb3715d6b679230756365c0a967b69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828c9d126a90ee5d7195e5df7a7680a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bf23f81eeec88d4da7e4d7f8abcab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51447bd280e6f30b6a095c1223fd003266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794f9997c6ad82dacef6c03e08a090d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52735e35d303dd2663f4607a71f020df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb7dc365339a3c4232d8cdf7c6bc11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70337e278cb4b13217741912b43ae1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a2f791a399f897c4188efacf42649271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4742ca16cca276cd667e8a1879936da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea5a31f2295c3aca604dfc426847de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d50b6233b6e99a14626974b6d80a22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bb983379ae7015cf84b520441a47c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a196ba9da248c34154891a55b19b184276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab7223619cc0616afe1c9da649dd8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf8dd9b5e5db199a7a6bad29cdc31c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f93f52a051f1f0f66fe75f5e284609279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42b98e1d6d36d8b91feadbb3a685fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b288b0401ba8665635413b4241c2c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d64032f91ad553fee13db270cfeb05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d7523ec715009b9f524b3abe86ae9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4956711b98ef3cad020c6cc6a5b0d94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadcee3881c7d0a6f4a927041f1091e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d926c302ff1bb9b85b1c652692fe2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090918df9a625905b8d41c8f19e36ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ecc1c151f7b86dcdec4b1707f4cfa288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>