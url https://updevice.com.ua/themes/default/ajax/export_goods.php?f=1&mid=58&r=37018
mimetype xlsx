--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be755a5483b39c95eeec3409eb73ac8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458454d161d0f047aa81d8de104c2f752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1aff4ee111a2a8f8a95450e0688ab93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2fbf010f0dbcef8f75f833f4a4db94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54a7c24313cf8dc5109e011d0e8f265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420083eeed6e8599fa4938d1400406116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a89a74ea9864ce2c5877e79f2b5d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb459da58d230295490a11dd01b9dc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e072f956191572c03c1721b785e4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da236d6bf0873cca0da8240486fdc6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465562b64a5bd6730d40ba289662076611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfe3db948590b9e13bc1ab190a820c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c3ee1a913b57915500a498b4ee1c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd386a51812f368b3b5c81dc9fb0450614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46141a86f679d937aa06619fab6d9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c738bb7662fdc661e204a27ec825f4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65048d007b1dd1e3085dd9b24ad2d6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f5b8efed5c20fa81e9f733fef7e8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b527d1ed18a795924ddeccfb3a4d1ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5df49a6733dc4236ca953e328cfc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eae33b29644bdbea9e18faa44be15421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1fbe4fc48a58023595bd07b02f4ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677368cb1267bd9a554a0254309a227c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279c19f1f65f2149f1e3144fa59228724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7aedb3645ce8051b53a6372b71766825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e636d151f8d9f1657c3e8556ec582a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a2549b2aa0cffe716bdbce7b70b0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b2cabcc1114a96ac03905c4bbfd4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e746ec561355449ab0ea8f07947e35d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb45e80122d4fc9997bde251669a1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f7806d4c7b089dd2648d3eb84e8b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a3e7ba4971355606157811e3718c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab5ed4b73f220976127c63d4dd5e2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5e89528bce6a04fa70d65c9655ba334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc8bc7b1d3b91ae3c7567559b7208435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2b4ad1696dea11af3775982c288f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848539bfec10f9ec8a482e772bd6195f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0ab77e334d37d0caf7661224513e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411231fb42e17570c474cec6bca56f6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0274b6ad1ead08e50485a20d83e2e8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5eb995e04d1d64d781924404711a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64111d1afbf68572a72864a57e32e64942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddfc5cc5b1a31a5022a7c3c55535d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a111f781b149f0d02545b14d8c73544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb07dc6d8dd9c662eaa1106ff55971445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3effc81d172d21743db5160d4ffba6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880dfcf8d32710f3ef46586661add4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d7c57599f85d063b166b463b41d9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6a77b2cbb664042d304893c9a4f8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a68905a9c718d5ea18902c888ac09450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f684eeb028b0fb2d5cd31758d8bd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f035015c619b34e56376620a2ded34252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b015819658ad646406b83fd5853b2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004874ada2ad04605edc974ffe39059c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcf3614dd4c6ea006172ff860debea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b0a1e313515b478592afba955334756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e25a04db337c2406fd1a7e352c727b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3da63a65f5079727ad9d54113ed7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3111c076ec57cbd1af1517338846a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b38d662df5580e89bce5777fd6fd9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042880b211ca589c24b76d2d00bda97b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65242133bd695ace1ee7f7851649467162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a4ca726cb8e14ddecb9f319489cad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfd9332ccfa2422b00d51c58a66b5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab79d366fcd6f609bcc8678bbd8e1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c30016b1afd1d24871fb78e543f27666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a89601a59fa9f05b6e86a1c084ca567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d66c63a2117bffa40642ca2d4736268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973dfdb488fc1e174a8952d06c1872269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b146461b932c0f1dff547c2bfd77f9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b939218441acf3192e37fef8d6c0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf51c1fbeb1694f0a2990ef06ce13272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a726b15330437773b6d34781accc7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e612193b17816536db67b9e8989756974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcde574aeaa6613d80912fbd73278675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53bc3a41faac514541c008d1d479f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16a180025b8bc9d8d9c2729550cdbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65eb067891f645cee8d2243034121078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b74dbe0a57d277e3dc29a145f911c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f13b50ec4beaf31620a153c4c8ba2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502cb973fe36d347b81299905bed92c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7249583f2466b78dc9e4b469d62ac5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27857e301702d8a7c46f644e3ee3529483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa11e7877c46d3cb43e66088c8086784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9dd6a1f3b67a7f8e58a207dd1537685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e41844ea16d18fc5f6d94d7cd744ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3af0f5fe16fd22212906d07f55a0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5434c04f81a2703dd3054990ae415988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a392d0616a478a3ab607f8457e65c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b60ee6bf2f044a3150d67b5716f4af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ea8cfac0306b68ad28ffd20393dc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ea8ec801e28b7f094e4d1dd7cb30d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c74192bd47dc237cdfb4576bd00e8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c009464e98886c9b8a47ef6f637c19594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9edc9ea0ef50c4bcf1980581f3841095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd57e8d23bc19c13ca1ab4aa55f57a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f83800ace745bafa8ccb5ca88e0a5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31eedda85b3a0b89ef7f57e077ce2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fc8b09c52312a267d44ae35a8087c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1346378ffceb6a6c94ddb11a003409100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f45bece96a2084827d4ad40b102c89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62e7a9f5648ba2985296b1fcb93199102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d9fab1ba0814c3bf85280f805da87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55a0184784890580137fc974de1f14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145270cf1cc6647e3678d62e1283e597105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ac959bd4866039adbb919529f0581106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba6d8f566bf79013133a230e816266107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbcb6c40b1550f76a5282d6ab6787a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939ee693f1661c3f8a63fc1f083ada5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af85e83df5d0fbf6b3fed625eb1d2fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cc2e85f1e3d2b380ced216f0d84ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfdd2dad6fb9d5ec6940a8c92cff20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dac88d9d55e4477e78ab993d1da60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69c30b0c85434b6e1f936af2ff7d01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980cd24159c1af43c93b21d10892514115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421894c5d61e1359e838b5cd9eec9941116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda0cc176f5e23ade676b9029198449117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424176d570027aee39f8730e04b7609118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee910b29862cd535e9f7b0a61db259119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202421658e36fc270967eb5e5a6927bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba13644b6abf03ffdb5396fd3bd4be4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f78b4ffbe4cb86c88b3b283cea985122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb9251d2836b20b82f284ec4850f42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e671872cfea74f352a8ec4454ef6b6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc01cff947cb3a7d3ca9e77567a55a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b664064a950a8fd48a908b161f530126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87205bc83e102b2a0327352b4fe51dc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5db8b7f209a79c26d321cbdb8c079e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c96519040b39cf16ef6e8d33ba40ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a712b34a36e2cb32387d40c44eed1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ae9798599275218885f8a055f6a35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891d0698b29af68483def7ff53b6488132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e084a448e82e7d425e72b63ef27935133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99513b1093ce5fff2ce6fa2b59e1a467134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c8ad5f73a99e68fa3298258a1d83d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366b288286166b64ad98bc7bc955477136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139d82df93af3f9e1fdde3e7d0e4e67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467883a1827d404aa8d7b6f3c00ab17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917fc2477847534902e67e863842d63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7006bb0afd175141caa2d5b63df667140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654943c19d7eb56e0dd290178af70d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bf249294e5b3fd1aff4444a845d04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf732b44cd5d6ab46abb1e7be52ed6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8163a71b1ce0979f3dbc302a7595b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a33e792a8b6411f5697aa172c1e86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb7a75fc7e07f5a5e7e3b30f773312146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47a82c2f7c4d72fc05953eea15d5e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab62ae8bd0d1200fe343d870e946e34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773494348ea319c6a115ff9c0f7773c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01c1599b2d3b8556872fe303579632150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd104dcdfa73fc8360e8fb4a9718ee8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729167ebbf190dace3ed793652f3d93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734664140d0a23cae4a1c64dd762bc6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e48b15fca9177146ff343e7f2a5649154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bb9ed42cbc12c115cc6ef87fe57f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc7cc69acf32fef9e7d3fc2895e469156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29907649e4d3e7b556c5e0fcbc553499157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bca651199e89f7c2e6c86cc576008a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f61d8ce9c939808489608f53f9f94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab540bd54ee1893d6d2e626b2bf3c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835f23410ad16ad9beb56899a7cd9c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2044b108a2e283cb79d6dc5c0bdf31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b6ca98e4c03b58e28df939fcccb39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939c57fe226f881ffc81f9906ea7018164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dd9fd6fd222504be00f2f155347e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100393cde9d079cd3fd234f13618e54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6802d9728651f1d7dcceb9b74057522167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c46730ce772f6fd0d3051bd3e41be3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79afab552923b9ecbfc1b15896c347169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e2d6ed64e6a8a979edd694b775787170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063a858d8236e365179aef377ab3631171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af7d33ee48233e16527699598f2880172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668202f99fb695ab5b176114e2fbe93d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d84f524542646da4c7563162f2e12b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa1b30d0c1f000241883e97cb018d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315564280b49c776043efa02b30aada176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144752ede8271a5ef0168a4e51dca3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71377c97a77c270d72e84ba342164cf8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98feaea3825b3b954b61a5db5c88937179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c321d51bb6f723abe9af2c5d43b2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098df44e9a89ec5451e91dd36713ca0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09029b7486ede2bb300680f4138f9c89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b03c1e8e21a00395b9a09157e1f51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cc1d9db077bdbca11cbace018bfd0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fddf1a082e7d548bd742297d6c710f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61b0f7acedb816163a8d7c2614fa44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f02df5b8dcd8ae44d25df07e757cb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f963e70acd5778158990f935875ee2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec9409a35f82806de073b7faf56e1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f790ac2e1e694b9ac5aa752cb7db56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0976690579642b5307680db88c4135191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fd5ca5985bc33607edba7cc7e6953192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b435f9073c3546efbe39e040084e0a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d42093d3f7f8cec312baf7da2c995194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf220c7cb49fe86edf35d75e562948f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e52b3ba1ee305d2925460e04faf1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad53a3682788005188352c1466ac28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e29899961b7b4a1f2273f98be4bab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2155c02c96bc99fe7e3e2af51b64f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d4ef0070f1f2942798ec7e88a5f77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e3c325ed04a93239c543cbf88bb65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670062d6ad080ba4c19d52e0023cb0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00de652f086c447f9fb476405fed92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedb4b82c89d55eaf577cf9595a3908204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7584d23f7ecead9e53bc02287bcb16c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52979c99d39113b0d54b6ec80ea120a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25832d3da34e3de36dbacd9b8e3590d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562cdbd36ed1acbf6ce2956c68657d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926a669ee45114c041d186204c200d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fddacec1339ae974068c8a8c5044d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1952ba449094ebf39edbcc380e75d22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90726b308149f90eb7eb8b2bffacaaa2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60667c3174749740de8564563b6425b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec1ef15b3f4722454ae768e89457f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc748698cff8fdce21a05ffff0b801d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54597c6ade2ab07bf1def47e38f474e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdac36c5289318bca1545c9293d6e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aec7bec9f22ab5f226ab3b2aaf9bfb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b069c0b7f5bd811618e2cb69513200219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc300b34792e1ef377e65915b1af4f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886499b8307843d8fa393ce25564d2eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465050eb26b1ed7606acc755f48c50bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d13e9741781c85c3cab1b77f916125223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b08b84d5209d30cd809b3fd62ecef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d80108828abbf5668a1722ec06d04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c8112c53824a65d00641517566479226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6216ed53d3f37bf592408b8938902227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7917514a5b0621f1f3d97412bf7ffe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eb87aa7d9a2337617ece9f3b03535229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01317023b1741bb9af29bb3c01ca9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331db3ff89ed8d8194a8fc5688f47c05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cb18719190fbad187fde16e3b95df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f9ab4d0d9a220ed5a7ec55a571377233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350eeb019d3baef970a9587f7483529234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b7e925057cdf3f652be2551badc49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36014c6ea6858ce088449970773945de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3070a42b3f00202998ac7fb8a807c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140735f45864ac99415c1a622f14f31c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00abfecee71852ffadf60389a73d25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74d0fe7d66e67041c7e8218455e10b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d339c9a41b2c4aebd8fcffde54b4908241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20058d36ac64923cd5474c236cb3ba9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90234138f67c0b9f101a385bafa34c0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7658ca516b0bcd28286c68593b4487e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0afa249b196762cb6f42bcb794e4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566bdce6c3b3e7ce6dd66bf82e14099246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c93749d38d7de9e4140046f5c52838247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb978065c1c4d6c5303474d76b8ca9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277675fa6e85215e087cc665aa797857249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d0d803152e976e2b29f6050db04cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463e8fb07af5268dcd9b434963b1e31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe71d96fd66e6282715fb69bd8af1f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db0b880c8b12168e978f44f2578391253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f17a474616004082ee23fab6abc801254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad72bd487cf88868bc8e25bbde9b3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbd2bf9ace56d5e6b6411aa873d260256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ab5a1a1767ccc1e5dcb933cd6fd84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acfa8be14e83a2535543da53921d12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f9364cb148ba6f0134f042cd2fbab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13a1165ebe6b6de8822a610254ee02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0af01fce0f466b76bc03f73db21897261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f3fe5b6b32af555118cd17250a1b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667812b6b3fdf19b83bff9af4a270271263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab739ef90becb8363bb3b560d95c0c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e019740370f6d3ed7a4e29d3c0eeb9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5576aecff9dcd56c85e6a4ee4fee45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eb1e3271a93b414a583a200a32a52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378bebf54bdae38a4b8e0b4621b65ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b83ef6ee7d108457feb63b78278ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6755f32428619cfb4bf46b726b8d47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce59cba76462bc611a8e30cb98db1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545849c90b54306f1804a5d13253d920272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b251e6f5956e543fb0a18ea76b94e3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f345266c15765fffdfd83eb066d4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682456cd5b136937f2264aa7614aed0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56850fc3a3dcababb0a3fd9de7353b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a61881914517c32f169832ebf5d10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a745b2a99cdea635adf2d4baea725278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94515aca06433c2f87d481d70d30a2ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b4613deb27b55e909b2c05f6b1073280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52e2a6a2acb35e3d62b4dcd6f2eefe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655b72f9fb909a09100dbe836d3d743282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcc2c0b14d179083c6660d7be6f5b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035a8bb30fdcbdd390031eb2b0f8315284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce9da55facf7845ee92ec792db7bdd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd301c4926e864e9af2e6c3f3d12766286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46918f5fa7b34bfb8299582eb75e94e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361884f0f403340ec07c000f118d55b288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce314a651a2bff5651a4617fdd3091b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed30183588427e99c699213ba48b4d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b00ba14dcdc67fe69915181c317ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420ceee705044bd96d7994ec977b5be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50040605f1e25614a8be9f02c2ecbf465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c5f60a0d7efb316ee5cf500cdffca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ef13175c8819f1eb555f5aada03ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea436cbba8da47577fce9a60c22834058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04c05bb8bfb0a849d8cbbd7d85306e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb05649d7a9a8b013bf3d03e03908f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32086c9b87392000d496e2503dbcd7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aaccae446b339b7a4a67742bccb6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd2af519abc3efd6800575ae4ad41413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091f3110b24a68f79febadb658e065914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538a53931a6e1d6b444a725f679a13615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bae6231753951aecca6fc695ca25516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d81733cbebd561a8e04a07d40f90817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19934713ca8ad118144f18d3ff303e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc0ee5811ac99b7226ec9c418e74e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c250a052b0260eddd3f3d712c82392420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af5dc8a883fefefb123fe9332da47d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a034b93c4727b708b5bbb5459beb1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e261c0d87125e46555f8c2c7bbf0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d4c6593043565e588acaf6c6d626024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942845595379e5257b34b1086024cb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa7ecd690f84dec29f3b3512d09cd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2234d61fcfafe6b5f641be2a89c84727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fabaa925ab808c7f05392a76e2488e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c23d80a5c705916d3fa54caeb6f98d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482e21bd7d0e055e5cbec0a0446f54830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba31573ef85cd9c01968e8449eaf5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ab8cec29928816c4f3db63ad0ca2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b1868773b85dcc9059f370f25707a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba4bd7e23c0659f384195346e816b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440a4f95c35cac0ad842b95ef2b9acc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f342a80b5a44936c2d137407a2c6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c28014531bb5f9120849453c373fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489e00aababae719b3474f92f4600fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5470e60a6c2e84fcf87dac7ed8937e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8afa36b80b03980a5a578e4121b7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f13fcc0db97810e4c6bcb40b10c51641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b64fa451ad0c71f2b5271285e1a8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ba6a338c7986d7d44922da9e5bfb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477fda7a76dd6505281f7a94aa8a83344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6838024cf8f76e86a975d27563c8ca645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2c6c0122b6bf85ab7a7ddefb85e3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827e6a0842b284990d9069f4cbc093e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e125777905711ad6c97b65546d1deed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2653a6e0ad1f5080364ea2b7d37cbb249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958da9359ebe9d38e92f11339f570ca650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720137aa704c759f88276ae018ee9fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168df67fcf190fd480b36cf3c0e5ad052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3643dd20db82ec71a10681742124353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc72ef82c15d84eb71ead4fd2b234b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31b147af6036d40a5d5f80ba2310dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b876af76ab3f366e4b17234bb15352856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e41d699fd807764e32e4f84e7d047e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca6ca10ada7b5032454a45c4ddae6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58b4f688cea8688ef8ac88ee7c46bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9bfe7dbafd20107d3b4b1c3ba9f7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e3c632abd9b30b22001b740b9061161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4067431716753000daf3642d909be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798940a55aad017a15fe1ba7e04a79563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffad948c58ce05b71e8d9b41afb598d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4946f895721d5b12845415411be1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d503199977738ef86da8b4f41e80d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4d6fe07852ecbc6825889f602d1ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123657448f1a12a238806c83946f14468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cba62f7a22b6b72d21cd90a4384e5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5455504bb8c54d655823217f1917470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8c022be347fd4d84b974cd5e6a14871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81ebaa225000ad97a8f48666be566b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd029ec30089945a13a82f9f700bcda973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c42411dd7da6e9a4a8937453ab387c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f5789eb22b89946bcf482912b689f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b356e003739993427afbb0fdd0ea7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abc140c0d44f303d019482925a5dc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04c9e5a7dafbc4fb39d1b9fd5bc30a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214824ea6148442b928b6e3884c8609b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9abe956f824b2a7396376ef8fce3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6696719bf016ae185b66a1107b8ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58d9c051786bd1a8ff446fb671d93582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c6990e4f7a689580c3677678eb20783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef70460cd9e9cb97ff1f47a519c49584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee82d5eedc2213c1c01e9f42878613285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002e5d0de5efea13687c18f8f7055ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd29501b1b0d62d88bf6905b47beed287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7a324912da0807c1b5678c9d9811988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9d6eb59c8e335e180d212ccf4179a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728eb88df29bbbf3ac2f97f1a5edd6cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662324b43ccf02a382587afacfe55a6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4b270d905ccf9a9075290d7e2f49e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e384a9243c3f8dfce4496cd79b651893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e368d503dc866b5b11805a426eb435f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833896e25bf523df33fc641877bf02a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d22dafd37d0ceab22499b38796bc7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a034ac63ed1d54e4e48be97d68abe2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec05b683e5b6dcdebed369328c6508398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686f050d4c7cf2498ccba3d890233e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a61cbda5d876825c4993629ace0ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23768574cdf1fa24ed512738a4818eed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9395f9b1d77b6893b192a27a4f9fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18ab5bc9f16d56dc81702da6744406103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d91f96834f9cb1496ebfee226bdc3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53096869c6abeef442a92424930473e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03cef64424a89308a9e7d1e43f1a3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed07a6f7a74ba85d6d5022f7cb3250107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79283ec42dbe9f82f337afac3019a587108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521b82ddf3ede17be9baf853535eeb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecb9a15b9f113ede6bd6c0eda5503c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6f6e98a116934ea669a1ee25f88de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f869fedf96fa137f9250f0e96ac083a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381685146023ca1c3826560ec20487d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266cb0f4fd7fc6b9aee50d5e8f7f38c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ca1faf099322c2752806848a98eba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c303ba7e8be46cf2a2c3cbb9a5631116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45271b7edbcc91686b85eac436acf842117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c920a150472c1ba7a91013dbb695660118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a1b238c11a0c6aa939b32275bcfbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609b65b2667538fdd9e192010b0816b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892baacc6aaf73339005c7889c72d565121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4d31b84b7b36d435baf1f6d592eab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd39012c69b181297c9bdcd214a1054123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dc044b3c33a6a4f9f3055229db7d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed812032d03a59ff07968fa61896e2c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aba13eaffc750621892d16a4ea51d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32c52750c2a9e127f03b3cf75661bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2258413e19a61da98e3efc128bf084a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93953165e2b34279fd3fec07f5eea7b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9905d46d275e1a6e70348d37f15f60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7aab72388bd9cf2d2f4635c1c2e2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10870e3b8eef91607cb9a9aef76365f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35390cdbc3e9b0e16d8bb117573149fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210af939dfde2f5ab616200e7615c85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08786586a2dbbfd8c7c57e58fe9a81dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016b128961010bdc59f3cf98a0361ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3115e8bdb4cfce418ef152ee1e68d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325deb9ef18f838c6c137bb88849e7d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2fd8539228cc4d7fce6d2ce720a39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4733f61ea65005d84aec89891ed50c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d58858ac583698874db240a501342b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7214f2e6ecf141842c88d8b869b60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc4d8a94f3bc5454f8874054d6950d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eed679cff63a66452a8c3bc80cce2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429160d08cdce9818f134bb2d745325145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3907058b991e300c8fd511628076a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920e5cb1abf048a656825131240824c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdef32c01190592e0ce15c8410a3cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc6ef71a29d5a2a9ed653d17d44ea1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2bbad6d614a954a4d50583809c659150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52502506348cd45020c91821b8375737151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acc6237addcb38a7a6eb51fde61ee7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37d2c39489b715a67abb2d274d0150153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c515e0105f218decd27b77d3eee8f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477446a906cd79f49b942422f2d739c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb774a724898bc7226125336f3a396156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81528f5566f52256bc26f89dee981656157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b834bb355668eb93ff413902013ef9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0215daf5431ebaa5a3d76458561623a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8069459e2c7d71771994402e9cdbeb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f316b8de6691b77046d2efc04e053161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ca72798ad9326d9a5e559a2580f97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293fd42a3793a430fb3e20744528f7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47491a880e763ac20c1d2638e967f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fd0e894755695dd794d310d6be9f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820acf8dabf49bbd0009c818479a931166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e76cc3eee907b1485fc60b07b79cf1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726be40d8ea599e8da71808434aca280168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00d79d25cfcc7ab3a3ec23daa16b97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5ddf6535f6306c837b49380fecc4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ced0503dccf34f1a266b801814ef2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6d4f104b1fa9f4bea6dabf95f3ca6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883293a1a2cbe60f7bf113d248535088173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182a07e3d802bca97a9831d26ff82f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db268f7835955b2846b0f4433cc95c91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5708bed7c82649027a304e77001f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99f2a845bd618131608c504c621637177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5eecb0e81b29d65482b74cf968ac77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008c38cabcbb66f2653f6bdcf5a3a76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a84ab44edd9e861c1bad5a416f1e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ebbc64453dbc88fcdd145a7d20ac3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf243aa98fb0535075f8b6e8a3c308182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8da0321716cb54d8a54b1006c4cad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183712e3957003902dfd7401faefa6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8860d39cdc7b879e62cb1d79a79dcb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610097e06cf66505c9c2e3fc6dcaee1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30f1e9564ec650db726da0dd7417c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a419cc3590e928f6ff973572ba64ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0ed17304d62ac9670edf08a3e31b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2186d3900b7c6e9e880dbd9154f1e45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934f1edd687f695b0a157ced0c052bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98845784643ec0a92f4e5ac57d727a3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0881c19f8f5d788a816656f7d2c733193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ef28dfff014071a261d2727df0685194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b28724e95b3b061252ab167d07ecc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f93afe642ee147805953354aa04e25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec8281a9a8d4fd52244f6da0396acb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0126c5ba1e1ae2fab9c74570ab30b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f7b5960c25b5421692c8a1fc26b20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d290508b8762abfcb5b5922f4199a7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555408efcbe464d8428276878b585e01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7275de4494c6a1bf3ebef930820b24b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f666e5c68b0b988ab0a5e6287f01f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13baddcc8d63a04f0390bce86d88c84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e490efe8aa9385c1172518496d2de3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca12bb2e2c445cc5698b5378e85c18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0abe0ac37ec05b2ebe4553d7aebd6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086a086032214efad4cdec3af940977208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcb22ed13ecd04aa34896c5e695677209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac885ceed8dc0bd53ba80714992bea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e336a5953a487ae49bcefa484fb9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528c967e932ef767a765f9a0cd6cb0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de446381aefcfd7aa8d6d1166f974af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865c14dbe0e019c8383cf32d8cfdd1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3658c7f37eed7b2714ea6c56dd747215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afff6a145db7aa00db99e28263bc14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a80647db84369ef3d3a208bca1d4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162bc0d659d188374a2f185174e3bac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfc2f1ba84aad34c4410941f53f66a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871acbbc5356da11b1689683b11516dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664bbaae03862787684952a089b9946221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18163d7c33d44aef21bf943783e569222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23ff5c774184dfdc37b0a092e4c9f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8c132c7d599cceeff2a0b8937a7f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640ddc10238777a8f11a0cea56481fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb83ca4268f556ad2cc77d9c7a08154226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abab8e1fdd842011c6b0ff09a94bc4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe22ebb607e38d0e49943b9819527c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95349f7b8cb7aca8f3156fdea58c8d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68d02b899a27162c796761953d1031230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e29f83de351ef451f71ced893a459231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a859a037e8cf7bb8484f25e4d633000232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a3ed25ea952c34a305253abd90d3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c6d5ceaee185fbbbde9bd1d0ef825234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252bf446cba82959986b487597d1092235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e02e412d63511cad1d45320261099236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1906d0cc0d4e500e39a1331ad35acf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccbd4191098bcbc79be192d49c4588238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c216c6ffaef4f4c289abaae63a0020239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bc2592683e0b3d685d9590e42e28d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dc23c5c78149566eaa38f1f1380e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7b1c885ad098ee36dbf0c04aa8f7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a444138cf48ac73fb142d509db7900f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a924940437f4ece9454826653e4a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017619dc325b9df78239db39bda2ef0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f9d81e756202bd2bdcc84ee5a5468246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ff6d2df93071b10fc45fad736c99f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0680ed0e072c40bfe68f952ce67be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46997831ed6f45fb18c6bec0bfe9fb63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5391211785b712073910964b23b422250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfb28ef7775b70e1889cdf1eff91e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c3a02138b7780b76e7c9e9a18a07b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df48ebc980d20ef376b52202ca12c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b2931715432541cbb9f7baf7baa27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54f4f4fbafa54b3d5cbbaae355eb44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522486d1895ff540e69c471fb7b97cc4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dec58308546d7ac8f97565fdda741f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656c0f980228965ecbb7840a0959666258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e39773fadc6f133f0f303dacba97e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa27d9a76f84c994f0419f2452b3c00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698d0702c987e5b1f06c03c82fae3fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67869a54a9d1021a883c0f2b94e64f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140ae519c1ecdcc487480514355fc77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea705a214b8136e9bf02065c86a319264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f1572b1118eb4dddca251d51592ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724a10bd65fa8ca48b4ca53fb76daba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8c0c9fca179997417e5582a8fb776267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614ea4da32aa06a66a45ca8f35c975e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fb45b3b89631f3bfa1f830bf29060269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7a4e2371d35f183ccbf15fb60b27e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb968d594d704cdc59daf0e9f6af444271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7589b0a31b83a344e84311c5d9f923272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebbed4b5491b973e358cb4a1aa25cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d7847a300f7c962afe332e975b644274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978c49fe533916b120c2a7c38975658275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068b1eb745ddc7f76149f42fb34f867276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba1992264a6c1188aa41eb6201e2ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa8617745d28192642646ae93b899b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9769557cbd474613bf5b537a65f4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ffec271b6ae5502d8bfae70a3cb5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8506f9004fe9cefca36b4601664c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048a9e6e78e161a0934c19399ae66de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de95365490ab594803144fb9101caa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21847c9b910904a84cfb6ca8d13b19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22dd781190b446207732456dd53c88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c4dd1b2a647766cc30d104b95e4b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad60e01f365b9fd58ee7e776c553085287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db456cb4c0701e5be434b1d9cfa423d5288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>