--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -923,53 +923,50 @@
     <t>000012659</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST desktop magnetic wireless charger with cable E24 |5-15W, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-desktop-magnetic-wireless-charger-with-cable-e24-5-15w-1-2m-/</t>
   </si>
   <si>
     <t>000012660</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast keychain positioning device S4 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-keychain-positioning-device-s4-apple-find-my-/</t>
   </si>
   <si>
     <t>000012661</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast Passport cover positioning device S6 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-passport-cover-positioning-device-s6-apple-find-my-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
     <t>000012801</t>
   </si>
   <si>
     <t>Відеореєстратор ACEFAST 4K dual-channel dash cam X2 |3.59", 4k/30fps, Wi-Fi, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-acefast-4k-dual-channel-dash-cam-x2-3-59-4k-30fps-wi-fi-gps-/</t>
   </si>
   <si>
     <t>000012802</t>
   </si>
   <si>
     <t>Акустика ACEFAST speaker with wireless charger K10 Air IPX4 |BT5.4, Qi2 25W, RGB, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-speaker-with-wireless-charger-k10-air-ipx4-bt5-4-qi2-25w-rgb-tws-/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f299a30b736c2eb793affe384b0491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b09aaecdc6fab5e6ff607996f3a3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919324e13db9eab1ec7f7801fb6d04f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962b5a1c1e512e1c95c6517d3060f684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493da38d5ee36e6c05e7d94866ff9b375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145ae5ce327cc6248e80d068114cecd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20167a3bcb70af4ed9a0bac465bcd6967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283988b0dc31274a5dd10df0e8deb3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26357c9fadec45234042e2bfb92ed6319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591e51015c498d64d374c8c386b698110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a4bc48891ac900e6b8051ddcff55e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd359abb8e90c1f4e14f314ff72a6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caa5b05588abe858c11e11bf61a58f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d11f851bbeda6ea8f41c9f0a53acb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffdcec9847a3b3e5f4726c5306c4ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db528165bcc0142e4785412ed0e23f9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68181d87bc94f25e74bdd52522eb4a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcae4568ffbfbb5cdd1be367e6516ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5909a6fa3d3f6e18744dfdb4ca6d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66b6bf418ea746340993932e44b16720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd248b5cf5cefeb9637e8299d43f2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f31992ead75e6faea2fba9b352d6e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62291e0620eb806df47c215e3b9e5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19db3c28f55468d673fd152bfdfbb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b8ee6ea31a3ce5c278f5207d0f66b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67fe84368efe6fd863e4d2435f588326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd519d64c1878108fb8b83c52fee3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea00569086fa208afc20538c061688a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afcec5479739b5ae5fb79cb693b55029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8cbe40c9d650b2b16a5738a335d5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399930c0c3660357376e77bf5f7437931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b539a20187b30ee42922c862fb18932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab790fa43997d24a940cc293e10a2ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaa6e6772f508030edc7a37ceb99b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c34bb572c7c6f23f83b09df21455e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512ce2930040f1d38547c3306ae300736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70c11d92b496c6d32fa97fd314403d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ee3d72481f946e8cd14fc5dbc5a6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febb0404f59dc3d3b8af8075476c8ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e293f273de4613e0c8a27e178ea845740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728ef39c4110c01075bc8b360735b8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b649eb5762225ff7cd0674c06d1d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25057bc37358d05e9a5c1df5fb4e58643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02e32e3e1a5e78185239179b6b500544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc69c94847e03e12aae30595a626fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b855c8a92e5633d9419c74774844246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42649fcfc6bed21e27ff85b5850bca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45c00a428211e68648515b067f226748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bbdf8ccd27cacfc9c843f419c924d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de57339b73abe4f81a7dcd99bb9a9f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc0086d982d6d15be2ba059bf55bac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcba729659b4db01b805d319ad295d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40c20838fc2c0048e4e017f33d916653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643625c08b0257498a828b7d8a05b3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeab25825453678d607e557374f01b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49d73e40e858adb26689b135ea04f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4818746571c7200378815f7f4053a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27466a97fa15d4f2fd0ba6db0fe14af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276cd00682115eed99e77f950b3ab7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0f3245f4b5aa42deffd76c957f03060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af38478eb4ac510059c9a97bd40f3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c34d8c714a0f5fb7a8584659d0c8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a846fbc1f9bbffbc1f31930cc6fd763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913301dc790418eba24f534d40be54064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3ca9d9adfbf3aa83f5993600fe5fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9cb325cf52552097a572a3afaf3b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc57a9591b82e93a94189f8c12b30567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8509b0353df9313618fb4934f7faa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbb378c7f750d225ea8b4e838a212f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482975e7a186da2f1f369d335efc57b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567f1380ff5bc07345145cb126f767871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff2d3e141dcf0b8809adb896fa68ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2bb2991914267b1402a3e1bca04e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1d65625ac52c22fa483009a63e56d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c208dccf6a3088e28d6655a8c0f7ff875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6a3c468770b1c849f85b10e9ab67076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7ac1c3dc6ced204151f60015d4ed077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49c555f1b3dc3f5c4094b0def3681178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ce9a6424a5be388c7ba329e2c965c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d7e5416a69db814088da08d02a52780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c6d80462f24dfcd7b1c345803185381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546db2d0113c61578e78808f2d5831182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a31eec39b6e68c14020c698ea777a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938fca54a6f523a0c32a2989b7e2dbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9c758157a0e2d0090cb9f6073b97385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2246f4d26703aa19258204dd5bfe1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d555fc9692ec0c61c338806ebc5f5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49b997b58eab2cff97f889bb7e1d2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72011c1dbc0798b4f1693b9f2d98da989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9be44a47d943271aacb7d030e83cce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b61caa7c15e7fcbdc16ff2c2298b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514416e08ee6b08035e0943fb0a045092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74890b8d9f5b4705af913acfce97372193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d383641ee4dd311a752bed484b637494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40953d6a7ca67e7bb1b16d41995db4fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3122b9c4d60ce567ee07302b6bb33996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9741a4bfe59cd56b0f8b2d8b708fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f599d130d42096639c4a65507934e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b91bc6fdfd36095b88387c5ff607099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8d03b9c99958b282a3c5c9436f6f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd769b25d3a7b2e685a80b48f12593101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12839dfe01544dafaee97ecb6e7554ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1ee2192999b3af0a0a633f87c286e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4233a7fb0fbb1934079112048976b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d423e7886f0464d8ef42f8c2e4ece105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaba6067f56100c2617e8c8eb494b0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f0e8c819df3ff0228ee1f39a56ea7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cc52a64e579077ea59239b4c21f98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2f13ad13d6aff959e91a795fa85d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fe28f899b926f8e901c0ee2dec37f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fccb0dae88abaaed6e3541d1da5668111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58afcb2e593caac72456653b443457112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431146419456ba58a2c03292bdf03d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8633b46acbdd81bcc5b9c4654f16664114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575b21eeff36f53f916a80fd09ea1d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab9e2ef1cdf9871b7fb82eed78f153116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9428aaa22901be32d8ed8001dd36c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174db66347697dfa7c182ccb64f6b1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839d08a3c62914d521ecfd5a1f12cee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d073defc077076c1123e14f2dd6a56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cbfd3247ea19bc2b7a0cd2379ba31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9946589130caa28862c35d69abc9cc5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab560a86a6169d839e690320abae6c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260248330582f041217a2f4081ffaea9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e52779b4ce68344e815a20a831458125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd4d483ba61b91185b88e005b90728126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea521f6f3b8a8fa4145a8379f23f34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bc94e00f6792bd9acb41ddff82c4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9292844b1b6a71262653dfc881703129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af842e0c75aaafe6539a4965345ad2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62300a7ff7e5ace74c9aa7cf5707f49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1f11ff2d2e2e88f99c56e78703110132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0a9f3cc74030b293ad878a0cb36b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f750887252fe3c428a49f8b5e796340134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2808bc1e3a4a11b01fe73af49ad5343135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab82758c9a63099305dfdb56e12e102136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50766e5423533854521d0c8f9d0406137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbc1ee859941bc09a87cc99061a4f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49589fe6760535eb83f6c04db7e986f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f2f998e9546c954a2c87b5cc0b73b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f1013717c8f9e1db1ce081cda2a6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bc392977f9bf3e466be29dc58220f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02c3e7bbc5351e32179d14cccc4ac1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989b626b4a5a0de46a5f3c535daa881144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c292fcc0bf34b478da2f34af60645145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a93fba95592f36e9acccae164ccd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9395185c228924a94c60525715d6e8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0016427ce35ce5121f4c033ae0a82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1399709192a8b2f0c5fd923c3a1fd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b4255413849333905da133bfebcf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2f018735f7e8b1f29db6b0319b1a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e8f2cb10295dcb4743ab31b9ef98e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19a542c2e5ad04632392f951bc08b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ab7ba7d0db92c2eeb2d004b1c0e6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38fa63aaf1beae329d1aa77254ee15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bcd826d67b1d71b50da64db4939d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7723f58f9fcb78b0bbe71f424ce475d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d4e321dfeef3d7103729d865005ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df14e6f1d1a7e8414c99ee3fc846358159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7895d5ebe22b433548e13d6f736589160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5269c7e477a23ecced87b253ceef0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c3da88b0f9cd681a89c8f1aff56c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a38a7b41dcbe2861089acd82255b38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da643b97da170c438a090b9455cd7b7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2957187a5c81d5e8abcf1caa3d1c34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09210c07bbf5a8247cf2d27830d07a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0e0eb79ef0df290853f56888e0216167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea87ff51dd0f744f86dd3393b18613168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558e2f26e0a5eb2bf9abf4c9a07fd27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b784c2049ffdd56c85f166f25a188170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f6e9bd3170e7474a4dcf20c8c4dbe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef58c7877862b66d690b71996480cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954939a7adea16ec104b459e859a801173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24b55d28e3ce47efe8331153f99c6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ef5c1ebf0739172d9a40d0a339e36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b843d8e41de2dc663007555193e75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30e79f92b1713b5db2d73d442d63d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99685485b771e4260304ab1dad148e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd9b548e60dcaf7a0fe386755111aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1cc01c0014235cd3d4061a1c073e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c655dca4cd94b46cb7a3540cf5a4553181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680706602c9d69e4535c021e983a1b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83737cfefac62e0ce4c8c678c1f6fc98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c7e905aed3693fcec7cc59ffdf9e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1b2ba11de3c788c407619ed6965bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca634d5aca144d1deed24cff7607073186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6c590dfc835ed2f3a7ddf963b2fdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36df645c6e06f495c54b9169b0aa47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38c78200a2a19a273c19e2e91ec65a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a8ba1215890b7140843f5ea19e754190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bcd510577d179e9195991f5f3bc69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4abc5d51e835f92dacc68924ec47c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fdef4ec9ec6b52c886ccf9a03646a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93646b852936d49f992482d27a1d096194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dfa3ae6d6406a263601dee441aff3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cf50afc0e4bdab68d18c3a2a54fa2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d8214ea366305b42601a58ac97c38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d58c27d2230351ce8ddca0ba6fd25d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1882bdf6089b49d3f91ee3131ed0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b1b6965f2b2b312f8eb7f59ed9038200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89ce47930cf39c2b37dc4adfc48413201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30842d73f7d4468a0f2c5eacabf43a8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c92ac56423f3444d4985d7e4295f65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b355b5686690ab6100bdbf06a9efb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efc88a3e801d378afecc3d4b36cb12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baffc45ca7bcbf7d6ec39770ebd565206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b04c4dde43a5e6531075b68cfe9b33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817116aadb657fcebd7b200201646c4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a46cc19c5dea633feaf2fecac008e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f8b1e441527794c1178565397e295210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa722c9885ce142220b101bf901107211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b27ecbba75b84c2e409c973421578212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e211bcaab2fc5d16001e992aef4c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bbc92cd7466fe2c5e17e69ce78e8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5812f9421b7424d8055fd2c56380a9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680255ba04a81da93c4b807f6b57c904216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51c8f9255fac82fb835f5d5f34045f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717c680fc7413e4f41df93447fd7f3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41a24e483415adb2da922adf2e1bd8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bface574883d827ca674347805750f14220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853376e825af275142c33c21a3e6fad0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05a9ec7aeaff7f422ff847b5a76985222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaa1258b2eaa314a825fa96ea7386e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5256ba7a611751e2b14d47581532e64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cdda31b3c2f4fd2be838d8c0d3f75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c2df0df061196d36b455173a9de27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b39e80d1c6742bbfc71e77178b96f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17533942c56d8a569594d6cdd5e53c7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747bc0051b793516e9464c6480aaf6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365be9f623a538cc5d5934fc490189f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921f6bc8eaadf57866793cfd9d89662231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8462ca3ff34e99b7713206815ead6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcc9ee200b948ec2fdce81e201ae0f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5dee388e8662b862b0f6b24bdf92e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab44dbc6e7768a7ae82a2d05c1cfea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8e52d3c1798c30d0585c852ec5c46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b21d914545b5dd6033c8a2bc23ce6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505483462130cabc40add39e8b48d6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5210bf1b9404f38796ec0a0857a8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930deafc57262d22601d729c3bbbe5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a7d33ce98b85c4e6639573989a56d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da6ba2db3c8b52ccedcea21a60b1cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a2ecd965124220b52d33e27c874b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519f843dc9e38ed4d0d5608b34ede6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627c87d4c60adead1c54a0d332c3442245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21679398fc2539ef7aafa232b95a7b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb457a1fbe0dd354688aa46ab4ff32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22493232126eb8403ac846b764cfbf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e36b13660544808f8df90bb7ad0b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4182c8e9f90de4fb1eb1182cf9b90e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46028c6208b88c5ffa44b34205bbf9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2da6b3a410c64d54fdcbf4cfe4152252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea216c9772c29dc9bf389ef2444f4ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7203d5c8872cf5bb5852868f45e73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3f0e7d9011b2cc1e9093d5ac6e4c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4c8d31593b14da5ec678553bb04f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fda40ca4e958509e37f32a1fc516a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418aecfa363ebf94541f4a2d5eb2524258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2826b66bca7bd89097ab1df539d88a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6ad13aa1e1b722262841d768141d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249f636fadc291bef98c7d1277341d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe494454d71f668db8634662f075a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483aae67336cebcd86bc0f0e7548c033263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978969c6044b8b29339080922386a141264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b34ea6b6bde528f6fc2ee54d6774e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1487bfed4e6b23bec02bce9db1ac7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18394910b71a2b3cbccf87bfa613439267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8a1301b5df5d57f8cd6cb99f3af1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2320381321a8468a653d868c82bcc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5c105d93eb0c13d90c142be461cae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5f2e6b4d8e3874b9794a827b4e057271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd41b7a7608974b3cf8ee6ae55c2288272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991e10401dc569ac42c425ad9df4b99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7bd1e1f2f3bbb63ce047dbf160e11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efb8f76138f5be6493e09bf83895fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f3ee91a2fbd8b63f8b63b34099bc6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61306b62863e12f9e1a655806e0dbe2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380a6a6e4a3db51c11324a87fe056e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e0b588b568ab4f365a812aac9664d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddb7392c1b81e9037f0dae29f2727b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffb0161af25b66a1ea5fbd7cc5b684281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05606e4a947bb158673ab5ef56e2839282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323afe8ee562da5aeb9c82d27b092ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856ba30bb1b875bc0ca7789dfd0a73a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e8f3a78f3c4398409df0581e94328285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e230622ca20f0c5d26c2fc94927b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecbc9678d868bd9937b4250c6a608d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9b2c1a775aefa819a0e90923957c0288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cded387aaa51e4a6e7051ce365f5771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050e2c5bc2566fce2cbe54d6f1053b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d569d6e23bc92bd8c6306d4b44abf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ba336abebe86c3beb83176d2231194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d45294b6bfc85c094f0462958cc8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc27a9e8b7a28de1f68f352f738bdf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883ce2dc93f4c5f9b39e61cc5fe23597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585fecb19907ea15d0868cb275b44ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08db6207a6b6a50bd5bfb2753a711499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683d69ecc9e4d489bc7f6739497eb2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7700952194ef30cca2dc57670dff66511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eae63805812960af4c3ec3b7cd07b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a51f391b807401c639f08c631d68b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d133004deab6ebaf0f13c7eb4429d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a8db1b0af8a7a8793ad7fb4340ddb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b0040c0c500f65c817090be371fcc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc810f565a4bc24c9e8b82d3125414e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a3f70bc5a4e1593ea8aa80228e37518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef93885dc67791604948e9b9e3dfe8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d479e674221048711defe4364d28a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4db54fb7c75afa496467cdde2ef9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58f1403eea590068512daef43bdf5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5227c7abef763e63b5b3f51275fb923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb086150a919508ca892f1aa1a5b8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bc5d7ac1105fedc3dc90d7f4479ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886052717dc89ecffcb715e5f13266c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8974f92974f6653b828378cc8a311c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af0771300f1dc77548bba5cff1fac928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd698ab854da15bab87e357217d6ca629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9752460dc48d3058c4220277d943ec930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121949aafca6f90668f00ae7879a7f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da42464ff48471c0710e6327a1c072b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431760c19e0bf783c2fe5bbf425827c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0c605d47e932044370ec8f65d10bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efd82be7d939a82510e9fc5eb00b7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfef3b80ae15e6306a6374e657943e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a9f4b1ee4b20f146b98683aa0424c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a18bff426d4bf9d78e528d0c27c81138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8a9353672f607b37788c0fd1558c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379f7dab55f5d693885c0f265ec57e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d307c396be1bcb6caa51ca72c8bc44541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593904298ebf9c540d24234e1920bb2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb81b73cee076514a412073b7ebcbee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1040dceb07e8110dc257a81fcb7dee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceefba201bae91c1a9f1d1eef27485f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0588020bd491eaf2eeba0578f97ccb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e5a72e81fea1c1e6236287b4680ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f34b1c5014b7da545f5c0c012b4d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a29c8ec045dd040cb364bf220790b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc0045d6ffcfa66b3458b60f4c206e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1e5b3c7b3538db26bcc96c0f22f2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb41be7094684c3278b7d8bbf1ea1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437e1ecdb6f514a47ab01241dd0f37153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13846d85b31404979e292ea45937570e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ad5974b0daf9fc46e295fc1d3001355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbce6fc81a3a0e264943622b5170c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baabc4350146e00b81aa101c80317b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09155c094be1f1b726e0418aeb40cf958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aecad3da9bd9b0947615aeab68e7de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c493b5811d824bd1be81d6e9bdfb3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8221d5dfc10e9982af391bae07f4f2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06197e43f58de65a0c396c8a7aa04a7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6617ac64496ca43965733cb58730763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0a61b0a666ef9869044ea4a669e5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3af53d86eff8206c080f8a52f4013365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b54c438425385c51bcebe9645f7ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2012f270475648e3c63f0262607c1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15863130174dfa8ce5faade1494c5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214281504b34e604bf55e5a26c4ea52969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec9ecb85a20724e17fa6f75e89197c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f564230ff72c6630bb3c7623b83b7e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4d8fc51795af99c66a8795387edd772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31675f0f10fc0f6b9a03d57a002ece3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4182fdf2dfea47ab721f97d33bc6d5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58755472eafa2f6e83b8eba118628c3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b3e91018025fa0611a1d5c90d398076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf5ff1a254b9ec95224abc975389ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf824f742a66f9cb24d404d2e11e598478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cd243fdac9da49367bad02a2d0d5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f385d8ad072d1a1b564bbfb53bcfb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fca25dfdf0347976edfecd009f00e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520aa9b2a3e7b90657d8f404966bb4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde046a9dba7856a64630cd16dd909e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fce47e8b63e312e7c0f29a7b8e7af984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262deb984bdea1b531baa0b4e0af9f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6dbca824343e69bc03fb6caa412f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7c83fe889fdbbc4855b6c5cef364987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634d990a29402d1d392dbdcbdfa1b9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e7436ce7bdb2701ac06c6e59dec5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac978b2825a221918bc56350c81e0c6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b30e0d447382f36ed7ffec562ca2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28485f7a1fb7d12d2789374d5acfd4cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c4f60ef35a9affb1885bfce479dba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f7143b7ef75e4f8f6fd04d449351d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d97e8c9d3cbdf36040bbeccbe8bb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ee1aa7124d9de2cbb96f46e1e6aea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c88f42972553e13fb953182784258097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4f14324e9663957cd2a7c13ffb53f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39475ed82d0717eec66e1a3c12c9a2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f76df6c35113c191974af3cca1547100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee92c70a4947aaf5b8e9f4294df7756101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184e6170ad6253ff648914ba9b4a3e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59796487f801380d3a6618967702a970103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d4bb1d32c700451abcd3771db624f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c7c7071bcc80ecb93f9bffd41d87b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9870a601d64548d51ccf9dc6561e22c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4de23fccb08345cd52d252ef1b59e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc8e913527ec780662e1aec184f032108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599f6e1e06ca167a8448e94d844f290109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825ee9a30765e93ae5bdf51eeeeb5bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc2a8a36bd37c3831c52b0fd0d6b01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8eb0a50dd843599c0020689fd6728112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f757fc8736345a623a9dc5c470c4e9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3afc8e202b8f2ede8076ab96b2526a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50bb07f1315395bdfb67c8c2a8caca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dac08c32af3beaf17fe5266b0c1636116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4874ffb336f3ecfc29b506e534f2e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47a1095fd88824eed4e4981a91f635118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca259d4ef93dbf76f911605dd3ff12a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43331de4f15639cadc043cb41656ed76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c47634d1ba9209d6edc6c272d925d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c71ae0eb2d9a563a5282ab889fd2d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d5936cc11e7a90fae83f99f5072bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db022eb605fc8097cf2b17151a4d3f67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4060c7c006c7404a2d51d0e9397e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebef6ca896431f3abc30c563a40165126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce05f608638bd770e7a19afa9ad2cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad70c92db4321c6dd46586207e1b374128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e58ae009299e076e0c09d1391f944129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f19b5ad786c3e71b36df12f2a60212130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52895d8b74dd0db6d6c8633f9230209f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc9b3e1936a9722d070c6be7c188f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28319d1b914e1b8f730cbf94a1dd383133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15442043ea6bd139e2dfd3c9addfb713134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9592b670dc2835a14abfc83d80a792e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351526955a6aab71804632d46e6d391f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9649bef1f0ba8143cf52d8f55a97962137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883032d1b52c7ec20395d547ca45d53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83939c8b37eb7c1e7c1585beed2e43e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931f4660e19eda83ff4e551e29650ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935d8129162b027992b0231bd296361141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742729f010fe096a2c3265284d2cda4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6a0516598c50babfa9a5b8ea8fe06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b386a5cbaafafc9113d2a2b745dc9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aeac140111599371787f5ad57692d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69788b1b5650a14a5851a9f521c86e11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa1fa1331edae97ca73e207b12bbac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af34d7a92062d362fe8b07d10c0a8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45750e575d67438b69788678615a482149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce7be19d8fe76dcd3c6e49c15bd082150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef6d62dc6a3098ed3615e3114e5752151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf301f84c35e057ac8a81d7bd1eb83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409264611b1feea5137ac6ef79e782a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b8db0816a60a026c218badd56224a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5bb1cae0d54fe11d90f4a7fae890e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32e2926306c43b6ca6511ec5649526156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e19d788c303fcb1b8c30ee2b22277e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e7b2c6f28334a9eb93ae05d90f1d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9af539889e26e67f86ebb6a077690159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c98033894341096a578ca6d901986160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35032c00145a60a2a34c8703016fff97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95444b71a8309a9c29a2f52ac17c806162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bb31634ab0ff153077649258feb18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a531970f6a837dda217aa8bb6594f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6c7de9e0fedba2677da51010b1976165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177fdf4c7069266f654b27419b0672b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3900c43077f5598d846b818b13094167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71175bd844781254b04e1a9d2b0afb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497d5e33259b57fe28a1d7b8aae01d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cb4f4421a29ec367b4f16f3396d89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80973f65c0dacf3fd61622517b94e3ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa40088178d6c92d3e908c3114551cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99633beefc4f0d3a1ad3cb0a0b333598173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f744e811ee7a81f33637465857f22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01013447dfd47dcd9962c16775226526175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfd181c9d5ad25039aa2defe942a8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6352415485dc1bea2f023463ee6032177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d518910d20fdbfaae18e04d2a61b3e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05cfb089435e682b5130e195c68eac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5cd01aa3f094f56c141275365a7d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78a1e1b83e7e5de80fb0688909b943181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51705568a2c0fdbfd65479f9779a74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c72312a3cee027fa40b9d7f4130f43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1a81934413e7f8afc9d5accb1ce5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73517563685a29399543b2ef05351ac4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336b37bc5f739dc5570d3812888b114186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb587309c55c8bd5886ea23f3bdb615187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d413aa0960b0875db86b4e1353bb7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf48456a6e010be0db751ffb600cc0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c1ede8fb023d1190552c0764d1ce5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081aea464167bb661f01a3fe9d2c460191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c261e1eccb9bdff448420b829779b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a4b350c2853ea42ae27fc91038414193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5596a66d212527d26793126920b3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9112f46496d1c84d916f1b6e2ec64195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07848350360074d7b94c1d77f0d7b8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4572c0b57d3b7daee2b9a20cd3f4acc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d23110e3bd6599ed29bb80de831e20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c002690c5256f5289578359a2b584199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ac1b9d5195f13eba3f9d3c9b70d40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96bb11fcb8fff679f2822472b4b8a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62d0e5462ba9ed40c056bc33e4e6cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e684b7fa1931cbf16749d5569c1b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c03c54484bb8e7f79fdb462389bc1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a12e6ad89669a3f6dc59abfee2b9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8516cf567b9d81dd3aa4aa39aa1ae2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce5b2fbf227d9b49ebcb7bfba6d67e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11098b3780911a1c9334eb534a71ca7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53e7267513010122bf128cb55e4873209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c5f684b71917f659b0d9e4e9e5f0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dba43929db8ebfbd462b6213ab7de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34ff0703316d99507220b1e6cf9778212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb8e12cd0993851f47e8832324e592213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193a41c02a9c1b00e02e566f8c23b57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a357b2bb277ad45e39046401bf32c93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39c12eac94a011a8e628665a31f6c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405ba0e0aa9571bdfd5d4608443bd91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dd70d713aa20f54bbccb6b55738ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba825db6ce10170335409a75e5f6b9d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519aba91f8810c01f452fbdd4c32fb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f95dac491a1a13e9345569b648be5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694385e86c663325f7ab984efddda5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ae795f821bd8b06742f1792732dc2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f249944c52252ca28cd8ea026e09581224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f0a7d2898dac8aec65287f2511735225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65ee4b2c2d84c6559467020efc18c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb13325daf221d5650eebd2bb77ea1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90ad0f25cfecc19255e905324d4e3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd7a8cb676019bbf536a7b0e57906e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788632c534fb9bdf7ebeca99cdcbbff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bba8153e37b7c2260151122389f35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ca152617d6d30fe626362bff1c236232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dde2df07c5c9794c7873f1a9999c7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2d52c95b16f2a07afece96e35676b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df34125eacef7ee9e909d98d96b786e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62878b2b77d2cad008bc4b91c00c247236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b60e6d21b515969a0c6801cb83645237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d4fd57d3179d7fb0a36b678b6c589238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882455296c155170031e965400f1855239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001a3704666709c6c0c61d2ab454598240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccc7c86fb69872af4f6438874e63aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550c89b76e3a7b73dbbeb9c51835af9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3859aeb6d98e29981185a16f90508f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8464d549d155ba2104af8243608f79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39612121d3b885233c51b8566b74bd5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84701cc93ee94eee81e6907934f09072246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d14e6e4e7608805d0fd49e0ff3db4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ca1c89485f97bfe5f05d2b3feecf3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68973d7ded2d29ec3c560b61c1b84854249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023071a25818237656bb56ae4a4e7dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9cfeb9f9667219ae63094536d3867251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47982a8ba495d81914379c76af97d209252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f113cb79b477aab7c205ce7316e0bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8473872f513559381829ad1e9b2a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f6c49a4a05012824e5eb23d815bb6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c036a8b542bcbcd8c5ad7cf99a8f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dadceae4a61a76a82f586d38c55669257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d4d2c344dec837fb255ef9f3a0ba9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc4b39b8bf27ae3b62030d2b61e551259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46165a4aef0dc31ab446e65831566d6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cde8de200a23a579b4756b4fe32e34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f22487ca5d0cce9a20bb5075b1213a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a273e436fdfb6d619a4c4e1a3d70b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6eb7660e0c4b97c297399ffc4732c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea5e2ac36a5a9efe05f679ee2601dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84042100823b965d1472593b13b03053266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5446732aeab49ffcab532533b47bb5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a38bd22e1076bd76a9b080b3657b2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fda53e4b3dd21a0f1624758544ad5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d085ee8d4a148142628267f361fedd9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cf7bb8c93f7f18eed8d77960addae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d672774f081afb4d3aff360f001dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850effe4b8c40a9d8c25c782211dd816273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c24fac2a07b95797c31b5fc5f0ad42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256bad84d01982265215d617ddc3dc0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2dc368bdd746acdc5e3a671ac2003276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e23702a39fc905dcb6f095d6fcd2d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556015b4238c47b97f96f30602286685278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226c1e499d80a1e766231a820de5d7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf5852374b84c26e75b71d1679a4c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b4160e1957ee5e7071837243ec4d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af4d25ef6ce78d267d389d30e91b2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58733e523742a835c9c3125f3f1bb708283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d5ee21a1c7613224fecb6d2d69802284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33c3e363aa18ed3667a9ef1c3899a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393f5579af055108f9b4eafc8cc2070286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbb1d4dd22884ff2383a5d24ef1a00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7778fff7d74bbf0a7709c8beed196288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12877,934 +12874,930 @@
       <c r="D109" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>10.9</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>22163</v>
       </c>
-      <c r="D110" s="0" t="s">
+      <c r="D110" s="0"/>
+      <c r="E110" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="E110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>4.75</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>18326</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>58.62</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26874</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>39.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26875</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E113" s="0" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>12.98</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26876</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>11.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>24530</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>22.21</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>24531</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>27.09</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>24539</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>8.18</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>24540</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>38.7</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26921</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>89.88</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>18355</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.27</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>18356</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.41</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>18357</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>22.72</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>18358</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>27.21</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26922</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>32.5</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>26924</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>22.72</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>26923</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>4.25</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>26931</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>9.83</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>26932</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>2.63</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>26933</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>2.36</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>22167</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>19.26</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>22168</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>19.98</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>24557</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>18.53</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>24558</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>40.21</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>24559</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>8.91</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>19509</v>
       </c>
       <c r="D135" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E135" s="0" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.36</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>19510</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E137" s="0" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>