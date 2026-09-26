--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acdd168d95a6d03a566aad1475b9ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227b2f13fb39ad66484f4da8ace939a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0d37800f7ad83d325abed52bdd24f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9c7c3492b20883823e9d3901a578d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7b5f142f41ad4ddadd980049c992b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41103fa58035f3752a49393cbc45ddc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a330bb1c7666d7210e9d06db2e2d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18441e902f9ace2847bb21a1ef8fee78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955120f974f53a27c20992590ccdfc5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a12bbbc363e36d7180a6fb7d7c8c1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde09f8c163a9973fa497bd9d9e2cf7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6b9f8e535cfb70936e2e8536ac96d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449acf239c8a9bc6ac929bca371089b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca4c7901521f61082218c6e2b5980a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270d4aa2751185480e4eda8c5fbbd0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effa38ec1509aff4cb44908c412364c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08273d72f663ee710730a66de1ab1f5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b736b10c72577580a54f2c057acc0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56547c36150dfe3d1102ae96c32356b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf0abebaa5bca4cd2eda456e6cfff420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd810c064e3f94324c600a1830f666db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75ce1e3d5936cbaf27ec01118c2eb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037fa1bdcacdc50c0bc6b58307ca11223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba45e9ad8ead05be2e038a5639db7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c9360f268bb89ae170f39ad9068f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d07510ce7e1cd54226f5f223e8453226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6a295d6388232015f75dccca3493327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558a20ca6aa0ede5a8f71557cad85ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b64e917e911e824d6725a1c1e3be929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a5b3da235fc142650dfb1780006d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f73ff79f7a6195152cdb1d846862a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c73357e24455a1f9ad001cb1f33e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7721302a9072d378697702edd27e5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3259128f8fa13d903d1845a2397dba034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb624cd5e9bdd9051416a6de92cbf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abdeffbccedffed7c1dece2724aa2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8b5ea256baa3c94f9506d319f878737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c466df076b888aed014a797dc5f5a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c70100d41d1e16f7e1923298fb086c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41a794986f705a0a630c0cd6cf1a7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b0a373dddafa2eab15a843472522c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f76cc5541098ecb33b01740ebcf0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddf74e5f00b08ee68b8d6cc10542c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417fd9a31dcac23fefff08ee09f878544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59f46f4abe3e968634e0b05623b95145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9181efaa62ef1faf09511d8026b13c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407d3d104984c1124ca1685c1aa34bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cdbf93a75a6a80fdb1a3dc582a2ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a8b9c575b60298e36dee6d174f90c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd197440ab466d185dc81cd467c20a5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e90a2a1cec3816a1e2507c62bfd3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba191076fa573b797251041f0d0c41a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59a36eaf0d09bc77ffb6400b04a95553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c9cafb4f3f588a0023eb44373afe054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebb9c7615adc9d1f4d9b770b4374bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f90ed0351403b44b218f9d9d4983e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9803324eb11ac63ee168cba0e1118bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fed81bfc704584cec3053bcdbe9d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697bc76f1f7367d447de2a694b0d9e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d99dc5ac8b8f5379adddc846c7a84260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baac4fc62715c4fb344d2d87bb879a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddba63e6d68e0a1f1b9f345de0e5c7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8aa01943846591f6ea06e7eea9ce2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d970e30b4d444d4d3f253230b2dd39d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8357cbeba3690fdbf5f441c41bd5c9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560c594495361b4d42365117dcaf0dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a624e29e2ba8dfd1b65270ef29bcc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdc245d0732a0488b7551853f281c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94693b50ea025bfd76e98559b2d066069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237947ef0529659b98ec3c6d205a1d0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6d50937cc31b1a555e49e4e475fc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53149dc4409846a2a8b76b2e8449f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eedbde3e19434bfaba9d2b99e7d9bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b592a9333229b45d52144f7e6c8d1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726de4f39d77150f222a0a272bf60be175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8f08076214ae5015919f6b920424676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f38b5f1ae9a4ff127cff62d61a661277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202117c4b4e625d1751f9d92a83b54778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ba8485d5c66d5fd760936984a680b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2c98976938ddd7b5edf3c12301b9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4bfe420c329ee996498ae1beed4d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b49387d265580655e46bf53c9cb22982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830df3ec21e301a619ac54e90dab3cba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202d75760caccb087855fd5443782ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a27fe7a7c0b849f6fefeadd8b254785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815850acbb01aaa831d8d8f60f049eb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7205297ab41e0467c8d7ad9ef9f3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f824b9ebc5ff15c18cfb26d93a6bb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf980f1c9b10a1edb7e933bb0f86ed789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d1956c255b689a4076007ef5779ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16148b3a302de1155060ae448cb88e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b81b880b1b4393ac8f6dc052327f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db26a83a54a307215e3f87b5799b4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16996f4c10f609ee841873e2d78e24194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0be455a2c66a75df206c119f3658595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a23d8961a79bc2e6f1af72be20c8e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7b8acf7866040f1d854b01180e7f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0004903578ff7cfec9e4f1407f4627898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6ec0c3f61a4c576ce0aed76421f1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fdb539f715d05f93849e19a0cf735100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72443ee018d45bd11e9daebb59a0f460101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b987e5d6f51861595296d196c0f6436102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470310f3c96748030eca948f927bb660103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe11ca0a271d9c52edfe951a5253b2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878be5ab791e185cd7dd8d6e276d28b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5d5db01d513bb835d637cb3661207106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c18add7eadaebb44af9e51a5d4ac47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9ba85d2af7db4feca4ff052492f57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa4f176387ac26382b246d7f0ace01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754236cde1f4aef2ca0e7d176fd7049110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f6c0ffb8cd406a8daee6922d0e976111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529da25b40e5605101298908e11770d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58884ed6dcae27bda95b04bd8c88fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a620f54d40930763884afd28c642a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf52bb53c549d7dd3c24d24410e934115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91802453012514a740f5f918f336fe09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460bbd8c7fc4efae6a34ad886ff02a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d64513d0b3045862983947142e747118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2c56782f7718736066d466f0ab458119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8f93e39ea89b9922d6768d6a3a1ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf6f14c65fb49519819301e0b34d5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077ecab9c7a91536cd6a6624a83939e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd75f91cf9f4a3a3932a6ff74c6968123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd45842a884c17f8e1bdf18ae1b007124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bc9dbfe585b3fc961fb701ce1a759125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab418447918be9b0178f8b25caf378c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f18b892ea9309582ee801d63d28c8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c080f35ac958d53244afb318587cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1114ba4bbd9adb1b59d28c2fd36b511129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e58b12b61b7cfc21541f031bc4acb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c34973dca97c8cf186333ef65dc9dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442123b6cec28f371cd1b63485f8ec8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d889ee19406b8d36e3027803498c1c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae334d647ba60a1e51075f68a23658134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0df05f6904de3755154564ce5b6e72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53a08728b2c1048cdd5006b87aa9cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea35bfe4b9866e9ac260cccf75862f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa05a0a70558d65a634028d66f7790138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c4ff873c7f6e397d01eaba91158c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b25bf0151b3d7c23ab7cfcdd4355c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fba028584203b5f22538bcd73e0e9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9f2d067b64068e076db5547fa602f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cecfb4544778b6bea2bf6e36bb63a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90ac036e3f2e18638d38c6632161c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956a168fe2d7043277fc9cd31138204145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25952ab14b264ecd8469d095815371d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0e9e5a5281e8545d52034120d4e6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d5131441501124b9bb0abb2bc9aae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93993f72b5f5424bd394d80036e2cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8c05894fbe3e4c0973f60daebe36a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790702de6baaed5875ac8396ae1d4e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bfc48a62c6020526a9b3e6f93c15a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc240fa14acba4186cd521cb46f267c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef93d67c71f24d4e05997e34ca8133154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489e6ea9388f8e26f74710655b9caa5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395c290b093dfb69bd5c4328b5bf2cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725093583384e6512128e49fd30a185157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9120b7c7789b6f478bbb73b3b4d09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc8aa5aee88f287fa5fbffd31e94f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979c6962da20c34d295f189f3ea8c29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb48ae3858427102501b924715ddb2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51099070e2ed9ad9cdf4e6efadfa52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587926e41de18a6dd01679f4178c02fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ba46b8766691f4d62ca471d66d3ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8a85e1bcf4510601b4c395ba79aa6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ee45e1a47c9984ca0e388c1b8ea18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b31d033a70e0d1de606fb39f0dcbd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd86e949db637e6279688678fe6860d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76992af7bd1df8fabe1bf3d48f3a4e31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12b0ede60a960dd43c05460e3a36f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1e8988402812f8a1eb976feb224df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58729a02ce53897b3ea8066ffea30a55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e58f4b7376d4d8261dcc04368d112173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4664c13ffd358033605dc124c781179174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b44ffbe36ee5e16d8a47a805bb70f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185f806b4fd171472045e637a7c5e64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f728e9ad01d4734b28707c54e721d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65770f3c95487c50b3ae40c230216f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43654aa808f8c342ee6063ef9b1af4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9109c8981dcccef32fc8dd6c793dec3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d456d363b8bcc1b4b37aef7e5496a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec8acfa7ec9a4f1f81972d6cc02664182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1b6eacc5d602b959e3d1d91b421d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9ae12d0ad3c5fdd78a88cd7eeb4b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc09c8aaf5252e2c9a326f6ab62906185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682ef23c990625b2190ba77ec745e4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9aac73f9fc9eac2aa4cb1512bb78f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3704248b2969cac3f0063e3ce835959188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315f43dec370ba58f90dcbeb1b44ab8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1b16be9e8eb02082b77fd9060a545190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6e4e5d92e40cdda1710041350e4cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f255ecfcda31ef3db172ea9bf0063192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dc9a40e9eed025736675b35eab7f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa11f53047d46742fb2a57ae7db4ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24088203156eb1f75e63bfad8f100719195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0e52329a8c4b1f85aa439e12cc750196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0535a7ce2e52b56712ed2a9c75aa4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9111e0f293eff5323d74fc5d391c660198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36798e105f343379103e8371cde7bebe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36041ee06de9ed56f6a939d44c196007200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61269494df2518dc6f0998c02023e6f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e69449fc336499e077d59225ab6b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc055ac08d344ea2c37984f63bb102203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bdf592c5bd6d2c4ee81e63ba57ec1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb60ab70a92bdc0e92be01dcc0b01f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db4de5c9f65f03b614eb134922f706206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eccf828ceb12f8e8f3d53891264492207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfb13c180c8d40c7f6d1f496aa0df6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f93e98b9c160bacb3c6bcaf05666ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2fd38d04f740b5e49206cbf01c9f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8756f6feeac4972be5b3a17ae1d6745211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31267df69b6c9ed5ce5035a2ae2515212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feba0aadb2c435c39b2d56f8605e809213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dedd5f2fdf84de64af671de611ed74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4dcdd0ce90d7f97d0cf01f5af0de4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb217d2d99176715aaabd6622b3cae1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9e7010d777e425d7b29bb1e68ebb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d89196f99e481e725b4b0a0631f3dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a35e9a6ae659e538f8d3fe68b874f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a973e71f5d98497fadc0fd788f82f0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9528b952f9df4926b81bdc97edfa46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcaaada36b875490046fb3d45fe5b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e53f46d2ea4fcece78799fd9a2f851223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a976dd2be8b4b1eedbc922caccf5f78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202426b826d86faf80e02b639f60fcd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22285df7a3ec762736a72abf2d6e947b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dd8dcbaac8a1938ff2c6453c7ad89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b408562b2e124940ef3697e7568d97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f59943f9d3273bb1c3764c06efed0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ceca8cb327560ab37e165cccfa5ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5358945079d86f2503a7e9484af2b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28d9afa8e1ee96f37b0390429bbd10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ae008921a9849ee9e2a75684cc924233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995709a7423e0372db2140dad0c3f97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b9668c1d30d98d86e9aac78224156235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c270a87622b0168d9e5dd419b633323236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802740588435511de4205fbdb01c107237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757b8a0a5810d0f121a2c046bb75bac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936be3118f5a62b1b51df12abe2081e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94c8ec41a878d03bdfd62482f614a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc03d50c411827122674c2dfd4f81a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c62902a81758942c9dc94e8481f0ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5780471cf713bb8a115584ffff7e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5ab2e87a12d092474081733ed9862244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d97e51588110f096b6564699ba92c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47feb228684a81ff8a11e7b85ba9b2c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fc180e9c74254e2a4e923e97a24c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02495ec368eb6b8a9e3672f51d2f6f16248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a202c8a3486d3510daef71979cbc06c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a595dbec4c711de9f126fa541aa1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d5105f4c9455f7ab94d185d74f305251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe861bd2c2a037cb5afec51a29a326252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d9a2719795b7018b3dc64ff055b61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fc6eb4a0815093db56505ffbf2f8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69181c196b8c8088901ba85090469f51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d9427f415b8d90badb7a6b3a40c98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5370dc0e16e1a604e6fdf037427d495257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6b171baec1e0e4019379344f8a60b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb822e6ac18cd3f18b45affd121e51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e7d86919b62f9faa71be40a74f58d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe37acdeda636371b9677dec0cc11e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94bcc9615bd8ff0f21ff6c3729b513262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e34708de33fb3f8d33b587255b03c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6bca3929dbfa0748027494c8663bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c7e12916d9e95ca90508c2170f150265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef18639b10b6f4edcd289d85e02417266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3fa4de59eb40e25b945bd1b8e2f5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77415370350e78966e1c0d07e6bccf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14974deed3e9aeed02aac0c97e0af13e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cbf024b3d2a0e409c0b23737f41ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e62cd353eac1fd9485f6ca7247ce0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52afd8dea63f22f50d1da33e475e004272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93585a868ddb8960d81ecc0f8548fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a688bac79cf69602f40ceeb541640274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e395ec540c07396353c1ff26b27f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d296e1aa20360ffae660bb55ab951276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedb8934640b3f4a8febc8733a6623a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51224d8049d82663bc2850ea9a1b89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2df16e4294a8288d2316c8f5f46518279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37363202aedf5e968a8c2125a704de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcb91aa23ac9af9e9b468abacd5b8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48264733cb45e29e4ec16590dd2936c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c537e44a00196c043bbf0590fb11fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e593070cdb41cd2bb2a87bd46b7263284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e55739e7c19721a02d029ec74985a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a79fd0c89602c77833c5ab1eba118286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb60cd86eb0f8d6e532231bc7815c21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714f53a477f4c87b015a05cddbde69f288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dea0aa6960764d4d8d37b477947e401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b7b50e16ab131cde8862ed9898b8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b50b7f4425fd084e34555c88210c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be43d4f71ba20b536e2f0d620944164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e112cefbbb64c22912942a130c7845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56757cd30655c9caae89d75814c0b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad97f1fe54b7c2dfb5f0fc025502697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef46cd34fd7135753c84008178918e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076c200d367d534afa4da8a35492f289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273942c7b78cb4abeda6c36ea3c597110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dda409276ffb41a9144bda5056013211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3abffe759392ca00cc7d0d284496b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb8b40d8d4b84488d3fc0decd2c5c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa88e9312a10e1dc29f7893de69fd1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746873bdfdfc2e120311adf0158bb7ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f5d2dfe1fd3b90f5f27e4a8af386216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb93b23dd82ef46e7da0c0088ed5f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fa5511e89da4df4219f541428486218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9c47e28385b26a1bae55b201ce1e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819dfb36e31a70c1170829e0b1506df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5925353400657969662c9e2a2fd7ade21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a83b9db8ea76166f603382878908722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4cd7d62f14432c655a6130c08bd0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b724c34d33e0330c3ceda4167b1c9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67ede9292ab482d2618bef6012e1c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4239fe2b911eed84645481934ff2a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc60f0de8b27d3647bf6a7e13f094ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3f679519e1f7b9aa0b219cb58addf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfe1240d9313177ddcb376765a5ca129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eb54febc64b08759ce00494edbca430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b696661b9b0ffdf612b9df48cacf6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555df2787527430c856a90427540ad632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1228b89ca02c01046d753a8e1a2e8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eed9e629b343521f9827ea0fe070c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36966cd4fb9358f923067e445aef9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a220670dd95cb300138edce768f82636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23c92281459ddf3703e2064992cb2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab21bc0177f69a03005d4012c04aaa938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fd9ef42cafa9abd39dfc3563186a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6342d3a17b4e09a9f6e37df4b927db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6894400d7b7eaea8e09b4f22fbcfd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d742d208584398514421a866e5ee35442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a207edda27178a3f2fcf16f10beb4dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a2a212a79cfde0553f5c02bf03e7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67774ced0d944034dc53c6544c52a9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30723aa1e6c52bcbc892e674f7f5380746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97ddcf01c5959fc9a4f3fc4c58116e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843f6a5c9e72edf711095b36096d07648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d4245064968173a07986ef96e9ffa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2cd8397a73ab917f59891cb5c883350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34346f12301b92048f948e264ca07b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0c58248d80e9b4e1cabd800168f2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16def7894f5102e1117f73d0f01812853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542f51ddba3d37fbe5d7b155124ccee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3dc818fdff3db4c27b88734be0cba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977cd26d56adc540cc9c5738f25704b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bce388f18d62cc793ef33cf6b296057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4eeb25de99dae10fc03b8156e786058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8d089edf6223fe4351deb8009009959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b34a2879cf1bb63e9b56c916a3f7a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c15d7d6e57136f569819128b5633a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99f4938da6b0261b3342697e5727b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed106e523564d6709f69732645cdd44763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd72c158096b55faf97d8d6fd2b2bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c67239457ada541e105055c66a2f8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27558350567a8d4ce857c8105bae516366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea92d751b45b75c98df4be44580eb0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398db40dd16e5b6c9dcadd6ca45210868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d27cf4480324f50964a968caf84aaf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9b6be06cad3788be02e3fb408673070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551eb32fe8d829b4ab2e45a6d29446071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb86d2d7fdc6dcaae063ad279ba15872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe33212b85dd2025b844ed154cb267973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164f3da1bbca1591391d8ae91b68c8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802a5780f9424147c93364f73373dd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527cb421b4963da699e16012ef4779376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc43058675c8da83e3990a36e6f528c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce980a9004b2916204f8e7251f5ad778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02bd4f94d7f173c11d444ce21c8da979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bfb1f1c636b997ca4cae84428ed0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a7de953af39eabecd570d1f3c914681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa422e8a67624cd6588c85d5a1d8958e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a64b0a360fbcff70b4eb0bd77e85283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048c33fb87b40a4427fa7a6b812c90084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80be6f9f0c139c13626085798de86385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95883a3ebd993e0b2d7ff1deff4da4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2180a67232983d7df2fb0daed2b0c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9e16bc36ffa33b23dfa7d64f7cfc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d08e7e431c20f90ca4f652d668572189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec212f73b57e278eee2057af757ede190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40267f66af279ac6cfd2fd84bd27f9a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af05b9e4c277c390d081c31f8d04eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f032dd8dcc761069c2a995e4b764893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764e83af76ac8072e20ff7d04640a0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d71781bbecc54530a2197633b803995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d713327c368dc0925161d94ce047dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b12de93434af9a4f608127c6bfb8c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dd949877bdec1b6e9838281a8ed7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4f5d37b5d853a882c83ce512a43cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef0a36c5ff0b9e4430959246bb1ce3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940fd8de3bcbcb73ea386af40f0d8b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad27e0aacd7b060e43eabd2b4c5fd36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d92d05a48c8e08d991fecd252fc18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82e3c36a7a95a51fd939473cc10ded104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9b02f0a7193e9559292e5ca88e867105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d01122f2c48b388968431e2b04365f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842dd7a551073116bfc66f1de07f3c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2e58891ef809c3cecdb0865f980e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7729f2de1d751052f6aec16e1887e9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67921b9e9a6f3dd54316e51857c2df7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fbdce897f415955cbe5e14b0c705e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88a7ae67ab5a1a7660094971a353a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750066ec2dfe20a18ec334951635a6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034870cbc7dbf4aafcf51d6e64f5dc93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddc5434d5c0f704f453e44ed4dd61c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619f9285db0896a14a8a1f18bd27213116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb684ef892734e2dec329893d7c6314117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2209cfef5e41029841c144c87cc66d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65255b3c3039bf52f22d3edf6c116b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78a8193a0e660d2aad62f3491f3d58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8274e799ccede3184afca51e6d5733c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d86079bf59dd72a75079ca09fe969122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e1fb75a7161b4b6b13556f76fed81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57850ef14aa4aebb2938942c9ebfe90a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bf2011658e8d91a3b1ea4dc55282f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b66cd2f8431c746fcea5acfa8cf493126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb2f8ef509c830b22479d85e234954127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e6c03f2255d1e35e9b9c1930bb631128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff38f41f9d828235a3afd732baaf81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daf0da1885e0337060b46b6230af10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebe52a77c143e43c927716ca62cabe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec17bcb6052508ba769563e75115218132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e877fac3ce453d310e26cdc0455fe1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f9eaa45803246431072aea14d6164134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2a475d7a15055c100e6fb5e6a0968135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32b221e70155b52090690e06be05e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563ad87a6a62f495bf49aee1d8495ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88c83459eeca0ed54309a1729b40a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb0773471dccea86fb78c9fc6df290139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4752ad6e1958a6a79ef61b326ab0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66f71db83fd049ad3764da9e384d54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79b01b7a18748930f5eb591ea0c342142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871e6130e509b2a0382f12a519f3c4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ec313e8ab598ec524467c91a14223144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82555641db742bfa39cf637575c1042145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4dbf9399e5acf297d7cdb217950f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daca4b969f2a29621b76d5be4a6b2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0b0c69e328734612d5d7d1bcde8c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26770225a4407ab51f33cd8b24fb95b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e6422f8ff5c5781366d903cd80b63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aaf9cbcfe028637defc171b757daa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2db73285a464552fe6dced39d9a42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4e813f584affd1dddc03b295391ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32567b65ae64df29663a3fb3aad00b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc96ba21e706772f24dfd3fa4c8de6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092328055049dc1b75d96dbd71f51d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cac2a19d14cfcb01883e51d8f443fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3a5f8ede8ba1a8d23705a5ff26535158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1dac04c9830bf170d1a97c03a2aa3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0452382b14cea9b117807f0bae5dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d12a8ce855107ac02e24439968074161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7d42abcf693fe7e14b85a085e627f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec21c2b42b4b6f53c6c2b819d5f03d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144385324a9926091615f299eebea0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323964106ba78505efce747cefbaaac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d46e831ddb4187ee0c7a34a4d7f57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7412e35ddf4f350c487a553d71d38d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ff670ca1c0914efa0f8328b9d6e54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac06a19165d88e2692dfe7e9a450d0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd0aac2ba1fa67f62bfccbb43b7cc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88e348919a74966abf9f8c73e88bc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33d2f08d6f4338a9dc0122c61c22c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0383ca4c1f4d835db99c20a9a048d4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd647360570580fa52f915a7055c64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac5fdf0df1c688c40c796355d708fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457c52141229bfff79fa2e4c9770824176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b9f58edc11085a34688184fbc6556177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd64cbcdc41734fb0f50f05927922e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818eaa9f6524bb72d89570b71816a85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d654b8b96892092a89e3c220aec006a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575a5ea95391f3d1cfa513c58629c30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf6a522bb4ce766793d5614f48708d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fc9a6f4183c77f63b775af959ba35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ea70558bf302622a41e470b2b5417184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1986f3ac2c518d47d20780d821b086185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536c40d4659c01fa82a9523d79a2663186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb141809b49e4fe312414bdafc228e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e8109091eff1e552ff4a3463a052b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96004f76aedfc621bf5e45574c187564189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26268a63cb020be4341c76d4f0ef4d4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26359cc43b4cad4ff6d03b9df59552ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7baf6a56c6fd73f350b9ad73edfd14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf0b5fff45172fc8076ad480ebe999193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a87df0471b686edcbad827b61472f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea730dd22023910fca114d6af9b6e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77c9ba7eeb40a27a708a9785d574db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d1df83938a97aea79dc85d35fecfc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfae129241dbfc61ced29b9ca412c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0479c568549897e0fa3b7a70eedcb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9e97eba98be959c9af27cdc679eea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3b5c5978276adb7e1e7854a83aedd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ae3bbc66988a4720660197b1ebbc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eac57382e2cc5777d6ff52eae40b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c2fe901e435bf1e2e93545b6feb74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a418b76ffaad37cebfe9955ec2fa218205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136928ebae9597e427824f020e70397206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec03f87273a976869b03b81f7ca974207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723616db2c0ba3f32e270ab5d2fea1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e7710ad658dff775ef56c95b3fe02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef328789fcb7e6c256c54b4ac6ec918210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45147119843a75d3485170628383d585211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964c89c6eff5ceaf12934bc10ace986212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b19fb611bdd4f5d259b97fe84c393213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541674d016911d333d283bb1bb8eb01b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695745a9dba08a09c07d4c106685b80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2a4ed5a01db9744750067692b00a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48703498fa147c908b99f446c406d81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406be0a5741adf36ce95e6091436937218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71e126a3ab0d63fc696d72bd8e3998219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d5d249894888b797d88e0d278d470220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c1a3549787d217b6db7b239d0606b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba76a94d538e2a114f2ae42f760e381222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac009b3dd2c1239953d5bcd4e793c0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd8bcb8f0f6f0046487ea9293be2f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14cdf11291efe1391333cb10ddd48b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd8e08561960f0bdaa5701edbbaf40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c347889c53c25e684c4573c724f38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf4fd9c4ddf914e8a4bd9db6f48ac8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a895dd8a26ee965229965226fb55d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca792e8da38a7e5ed66b10d861db8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d159eedba34e88c2339d1fd298810231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2017977759c7b97f2c85e3d0f844ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6f73061d3345165d3b7cfe59f0f90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341f463e97dfb47bf61467e6714ecbe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb32dba59e2b61b4d2f945d6e36e19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cd79ff827cfe00e5ebcdf046b55cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354de2be39ce3b5405a9f38809f701c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9fd96e342c5ace9df56dd8609ad28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf41f1e3bbf4ee22cfed85867035a1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe5af6187260a607cc57dbc035ac03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4737a156dd817d2faa72d991668e0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a69a493919bd567c2154225ed734e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d6007dabea43115551ed72fee62e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f905dd68294606e4cb3ac2d83616d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dab5691ccab9d12d80a603a4ead25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15532428710fa1a39928c229aa03e72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6257c64a5995bb6871fada96225509247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826fc2175c9ffc7783f0ade789ee95a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cbe679fd3d8182cd43c297353c78c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fdf47ef14520c2bcfaf0ec1e2f959250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429170e5ba484a5dfbdc4433f1cbf40e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84448702bc71f9f4ec0607cec177b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2631b7e0cecf6a5d7e6899b8aa1ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434d3e86b1d69dc31972edbfa886b80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863d97f318699e2b1af83dda8033b6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e761269d34ebd7ebbc2f6494a1e58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaa5ceaf22196fd8a2a0cf1a06bed9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ec63864a1f0f9b8798252a43d4621258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797e1d6d4630c4c511f785917d4906c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe726467c2a3617f8e807acac9afb666260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ddef3d5f55df53bdb7ef424698ee5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5d34229459a243655ce18d6f7c2d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d109c6f46dbb33b727fcb47b3bfeed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc0cd1bcfd23d4bfb1854818f6215a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68da8999bc599a22d9e9751100dc053265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b129d68ea55c74d272303cf112e37b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3acb5410da531ef166afe5e65a15a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69834a90d0333a42f031e76f5c8a5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebc715f0a1e8f840f0ba9d76b70075269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddc170f757371860d551d96fda5680270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aff8f01af6acfbe8820e2eccdb2775271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a694af2dc928d201e3f188b46cacf33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f4413ef40486d4739c295a70b1883273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f27d71bd5367fae270c22ab334d10b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32610128a16d31115ae95e6afbb40abb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2565bdc86951bb36184aeb54c26bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae6060fcdffdcd3c95dfd8c86459e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004409f52809bbfee4cd0416f9a3961e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cbba919cf05892d28fac075542b53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c77ae304abe8be57b2659e5cfd2c07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278f406c18ddff96d0264fed511cc1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b96a7a409b103c3e0ea809f78a02e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661bc9f55fbc0aa7a5f3ae9db797309283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d8d3cd45fe4a8848b8f6a475c80a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee5d94c57bfbd8df42eeec0bd06d83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52449770c75ded6f24638ad88e3d17e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0a3d0f52fe2563189ef664d0cf8da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb70916ec50dab4e901abc30b4c77c8288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>