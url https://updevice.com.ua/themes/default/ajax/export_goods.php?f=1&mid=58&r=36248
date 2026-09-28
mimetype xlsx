--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cf93812be59a09b822fc84904d9351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f6f277fa8c8ee918ab0093cd615352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f397c3f6a1d24571dd1ea233acd40c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc62d961f4f00d2d4259c08fa1b6f204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e35376db46460ed14b8362bcd96415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2e613e852a7dec46505d32b9a74c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abfb7c0c009c0b1560afc3841722a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4b0cfa4607cd41ee42ce1939f9f238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67c3e75636c2149111a4384f0868979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92947b425b978a68a1345cd63297571410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f029bf3710867d4346744be16d67a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b50da6ed8cd99f1c74c0d041c082912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204460eb36e9e352c7d45112f98bf2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cc28e43dbc6c1e88c7989c79c4fce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dae28019206ea35c03f9fd1442ffa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef015d0db77db180e2f2c67663a5308316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577b3bc83c59e3ea0f0fdb60a974fd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f46c3e1e7e08085411be495ff411d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c4dfc2fc635a67c3146347654622219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600cee62971c4927ded32dda4217e2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612be846288de5d84b6daeb2062f93aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdecd94a7e340f1fbc27c526159020e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdc9eba9b2d3ffdd5635fd56829e1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292763f08d2e27c2b4f3a72bf07a962324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aec9fa4eab31a64fcce8cbec2777ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8805a595ffb79f322c18b9eb287c7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134162303e9daed31e1b9dcc4047c6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9696601dfb3c1ee8edeb4267b0466628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921886d7fe3faf5a5b21ac09637754d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa931088266173e048ac4d5c699891a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9816a5e2cfcd167f1302eac549498e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb180587ab6e3a15526731362dbe21332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f54948f5e91cf9c307a04b516c6a8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a7b43c0d4449340c4c13df7cff4be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c2ab3164219ffaffb4b5f13de279335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda267f54cafd947029a76f30b80408136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fbac394930200798d7b1d3a8a859937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df89aced22085722bc9528fe77127138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e06286cab2761e6c32406b804ddfd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eab3d4c6dc72b404b7344e7be418340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdacef0a7af7cdd4f3b6701c2ea046741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec0563f97c12ad268e93d706ce443c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8289797b9ca80267b7e2e11402c56043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd78aa86ffc857d4b3e7cf9e9497ce944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02983ae4e28cfc893ae537c922603cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c7ada47681711650f5dca586e2aef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a98ab425d5c199aedfeec0719503847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6da75a7b913776bf00a32644c26e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a0082313f304a74dc8a181952ebc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b08a8effdb5f7d3078ed98554731d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429afde074559d9b98259d9fc5d6f6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f35216e552415b28b45dcc72bbf3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4721856a482d18522ed295c3be46b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468f6ab266b7724a1858cbcd56a9c8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585135ce81f392da989f8141f24fd8e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dda80b97baec22a2bc1e97c78eb2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0bae43df4e20b16b850d218d27b9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f975281b1c51a1ad6309da36284fde858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47022d514a1e5ae2cbb3819981a1b04d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af248adea3ce20bd891f4639637006a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa196a2dc8c0d356c73414e58e39bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d62f21b5fd05434e8d342014869cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfa8a16538c6f49cac2bf249995ed763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed444fd72b9f862cbac1bad8683ff3d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba292bf3bb6b9c4a1059a4a128cf2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce82bdea8c4e539170ac7f64226e33f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d14e82b605dc4f2899c244240c197d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846acbcb6b8d6a5c88ecbd157b725d7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1697e677bd35cdf1fe1fb50d18b0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522265f94ca85d310e37758b62457ef970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9aed524535b08c9e12b3cb264df7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd681d661dad8c093d79376cae9871372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab20b9b9e3ba4f23460eb3886731a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb100c2059eaf2ceff19c24d64617474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacc0da9756506bd208a827fb47d13575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee8c7696ec6688fa1827de5766d56476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6217f026b1cb1e98fb4da67b5b94677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f7769e4cb89d5002639515a9f02b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa47c1284c029bd4073a2660bb8656b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da788092258aceec5161ed48303a739d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcd4b24637cc5f506a3e910421989481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f477b782c548ca37fbb41981171da1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43340698687b29630167a420ac07cea883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189ac67048e4137cdea37171f87e1ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0aad36c1a45dc5db25b826472a27d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010061062540fab70e762e9bb69189486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948045eedd248e22f92d0a5d9ff8872f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6e84c775186ef22f541e4b2c1177a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946486b194dfa04d71c8d3df618ff6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea10fdebbad178ab60b59f6e97ee7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871212c369fdcf54e43982a1a868465891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edc5c17f6a3806f01c27d5e7f0a9a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc302b5ea86e7d550f39efd0ef6a4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125ad5bd44b1828d82be4debba6c49f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d66eaef4876de1d34beddf3eb3a02a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a67dd518eb9708208d27fdc6b06b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26800422997c7bacb29efb6b9fbe803d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c11b03d054285d583e9ed8c8f150698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63558de6b4a1856eda84f02c2eb80b6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34288262e98cfc1df80e29501151cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d4835160a48eb9fccd274edb9225c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba2ec557c28246a926012913776243102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a2d6058a3e60ae5735092fe8a9de5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ee3b4a47d307c9258e5df6e1c328a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edbc2dc0c2204b8489f1ed347e00e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ac472f93cb6b5d27a4852912f0c8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb8e0d5077976093502c4ccf3a4dcb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe8f34b86e815dbd0bbf3a1be6f1a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d3e9d9b6310967c83eb1de538a3fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a8818457b923830a5bf1ac82317cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2eadee552148cb09ea80fab184592111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc07948576486340f50f3f37a7dd9b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11824f51f04aadb77abff5b054318391113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62ad1823deb98b430698a1bb34954d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c692d9508b68b47c7c0c612059e1a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfab64bf81e3cb22443b41d5fe1f19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16b7f3c2e47ce4b0ce095e413cebc2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f9a6c5f94a3629dc09cf134b93654118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973a6599dabc2f15e05a5306dad4f83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a0d53a8ee3b69e0c6f07385c459d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e15056e459a9487ac54263c1a53e71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90915d245c0e1ccba7e73bafc9bf9a07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcd78315dcf97b8615f5780b8959f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f16f08925b5afb19cf9872f2e289ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c076a54b055dc16d5e03a13e7260bc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe40b048588db2f5365828f44d33f9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67288bed147dafa573190f3343bb13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7623183d98588529e6c87c48c8aed08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddde10fc75f2c6f76a6b49ddf092cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fe3a0e7a6a54ac90a8eda2b28618f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfad9ed9b774c618636f0015dc8bff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5290cea1086c5b206c5d1f9b023e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b54e6dd04fff371c05833b473c21f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1be3b87bc8bcd8ef06817e3cc77990134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4505a0988e52fef7de2a248d98e5687135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b74575735a139d1d8dc457da0d649136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8576b8fbcb04f5a8bedafa138648f1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47470a487bdcd32439a078a4deeca9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cbc980472c11339f7e21b8c10a6fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08a06588d2aaaa17c2b7e64ed66563140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cc60a520c47608910629eaa61af0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630ac5d1d3882a4c9f6f6daeab6940c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb13ec511d6dfdb75dc781d2afa523e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b148a793520e962a9c1326a034368c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345803ae0882e99f9b9568986d3af1e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bad6dc6be97a0e7907390b9f225d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca6a1e768da21cc44a6894181d8ff1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ed5797ab68d6179a0c3b2ea67c34a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c90f9e5af75c7fb4a6abd18ca0d80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d23d4a74af501263af82ed232c3158150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3847cec5b37ccb7944871138e6d27e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47e0016301267c8c2f4830860084a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbcca2c4ae5edf9788eef4c812caf3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d1213d02ae3527d733f1139bc5e93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d5c852354a08b48725bcf79725825155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd22a4c508ec9ca0b593eed8efb1c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9623d96763fe174bd026b152a926037157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c971bbe73a6294f998d8409891e48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c985ebc01ad8dcbd4e31b0a4b8f335159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa220568f4914d4d861d3cbb6f50cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9b28e3cccfbc5f7cc23928fed8868161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e76a7d90873af6825a677ba5d98fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c81f20fa6b20dd06087287bb11f4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda25dc48d84bcc9d2e9cc030b30b72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684dbae5721a62032787732359704e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34acbb3af4e5e8cec4b7da2053f366166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91559daa8a28c90a050cef31a818591b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4405d2125fd672735901d7f1fdc2af3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b11d149564fe2fc6ddf99a53556205169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381a200b41371f36734d960fccff4b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67ff96ae62c0880cfaf44584b477d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4401aa608589d6c760753f65c3ea54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb601e6a2736506b6e016a42321d7aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f686052f380854ee9ff81b56cb033174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1a509fbd85bed185d3ee8d0e0c379175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3a41e622320682d842619a941780b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86905e1e91ac8d525f015d58de25eb34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0d63027d7decaaaf00049b8587921178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b84d6c16c424d1914a4a232a135c10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828f612fc235c77c2da14c4a3c2487d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c3a00d79b7dc45bf5ad599b267988181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b0878ce9348d39f0815fdca125374182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c967831df2f67f449608b79d5762a57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50e2b2fc62345203c07d81883d6ba0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae6f67b1d1831e0886293b57589c36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988a3f15d536d4974f3fb93595ff274186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538f34b5b1536fe516fe75b44e6d467187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bc7f219493659efec74caf34d55e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087703e2a0e9ab796e095e16455a3bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121f23ad218ba4e4106eb1b6ebc0c59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13e8d8cfbee754bdb9f23d162d3578191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0d82803e3b785cf7810d9dab13487192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3c2ee5d1162cdb40fe59abfef1145193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f827e6169794d63ca28e56eca103fb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76491590653db84390d726dad19eba66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ed4bddd906f4daf5a978194696dfd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c428cb8f68ddbe7f689962a4548bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc444cf14ce95ac52783d6d4c23680b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07d16fb899b56b66e354c8dbafa53d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08644d9760c26b8a2cab56488da08249200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9245b0d498515fd91a2d9c09d20db8b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254327030b44a67ef11d6f1154329ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b14cfe852de7c70feb600c899a0cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c541b2c773b7bbc6797b66079fe8c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51e642481661a9034487a52d6852a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddc7e41f33c680bb89f1e80f96bb3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d006791773d9c5e5867232b8418c2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d453561bbc53bb121302cb875ad824d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc1205f99cd42ff4e85b24f07a10c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984b340b6f184b3ec14285cf869281b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422dd5754ce0e2617559b937a6c40d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aa42cbba03e6351b9df3a418e600d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6f904de791af0c54ffdcdf9d5a1ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d3818342c34bc13df57b3ec6deec8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21235b45c5458655518679da78691ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddb966d69c8a5a78d8471ecdbab814216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b353332777c8665128ccf7b828a1f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516655702eed2ab68b405c3d733b5aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd2cdcbb77378b1bec975ca193a4e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0812e945439cae942f0da5a773084220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b3d924d5424d9be1c24851247d2db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95098bf63133b39ac02f14354346d806222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be374c189fc082beae61834e98bf53af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b96713f00c9aa2775b90ea5524bd29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f5e30a5bc855e917ae229da204cb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70276f425a548cca249f4c845828c25c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688474af66c56509feeecee988a0de2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a611490afe6786333956416c8c7498228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b9c701178d217cbc659eb370ec366229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff752cd96cae6a9b24c4056fb29da7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba332768b3ebdd6fbf7b4fe0ea986e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219735bc24d49037eac13b13b088827232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a878ffa0fbac77d9ccc8a9744961ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7014dd2cb60563351a74ca07b7eb9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787265bb8a694e66b99273d79154b81d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc160eb3ce9048a307167e4a893ef776236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f36504b26ad34a67e2c7576dbbd2e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efbd3fa46f79464df3f4523e92eb99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19abd2710bbcc2c2ea346e45fc5b7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550681a4d62b18607c04e1e0ecba7ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e326f0199075cb61298c336fa649a32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9212cb0ff4e0cd4e4faafd2751a353a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec1434dc1adc5fbf55aa2c8a1e295a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618940e6105c7fb77090293657e2f4ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5c16fd5c394c7edd66175bb650eb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8be6ad1b05abe5aaa20192efe9631f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332679f9d7ed845b154b25c27ecebd53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10626e448ee36ef29b15125e58e004b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1017e02595a715572feef3e769566c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e831f1bfb2c1bc6e0d70111868aacf1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9eb8843b3cfbc469c3dd39292b3390251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cef2be155e1e67e50b3d890569f54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe26793c34b5dd7a779a6a81c132f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b03532a165571c97c76fa010974720254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641973eaf5146de3136b2c04865e041255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fc6992556ae8dd533804cd2525eaf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c23b70aa63f8bb4681e5222cb43da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e487f789cbf9f8280e1dbb9bea2b47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3232f4c7b6cc39331b019f872cb928259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136f6363db093ae02f7a49a06e777c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33658c2b628d29bf58e2c71321a382ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b44afc346252e60c7b1045f9745dae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a8e4a5101f01e22b20b3bd5e04d4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a9e6220d385fae083d93fb07df2f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73b5ca506751ca8f4b4aeda4759247265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124977e86c4afe4f96f6a392a13aaf5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0999984070fae7bc04f452326aa38a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd577536c58ed110629e1474b7f980268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ce346a9e98b9b6e12900b20713f9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6be7702b8810253387c0b5caf5837270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d38ac74d30c7f88667995a737991d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e49d5868edd3bdf8c559ac552ff96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0346a546deb7e1715b75738e58559ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d542a1e3a038ac2505156cb75c6fec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5879bc383ed12b18a32ca433c56db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c508051186dd9556a4b908cd03f2820276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c6883853d7441d1b6a1f38cb7e818277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc555e8b60672f62cef5e9784d9fb63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0006178a33b305f000f533b3ee5f68d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390046db6ea3713d554f13edf4490a08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0917fdc4b0333225b5650700292044f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4680ad4da78db3cec48947179e4df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdbb54fc9d742c7ebd5593d5471e00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18fe3910c822aa3a5b23dd73083f11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd49f020ce032b9781d5eafd8ad29e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805212f5d55b827b2ef04354297e1a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf251abe538e824b65afee98c555f16c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114146fab66a70c4b78402bca6e55942288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2962e72092fda4e7d6ff3b9bd925a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7573ddf8efc383a939aada1989e1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07e61378cb93d1a9533df1437c0a963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49820ffbc3fe3f3f5aedc0330d086ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d77052e3dae5896dba47e7fe6292cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffba383b455f57e44aec8ebd6b6d1b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afff8f5c5b78756cd51f7063612ff07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de66ba653426f8444f7228ab9a4a6ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e59f249433338bbd4b565c5c88d8eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8e730dd76a6703c34aacf450b685c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f50d5675f569daf40141d1f7764e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028d15b07068c5b8b755bdf320e67bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733ae2100e3837db4d02b95695211c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a0374488d7a521defb3b2d06c957d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86894e086800114a212f63da752afd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a7f3eb3565a7f07c192ad1eafa63b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c4df7e562708c41c981124125747817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7777d0be3d2f96e5b328ddcd3503b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d19bddd0ac4a902c62933b46342f4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5495bb6b8568c53a93559ef80120f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafbfb9468abb8ff0bcc1e81a46861a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c426dd937ea4ba3df7d083099f64b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253f4c8d0325fd870c6aa135a2da17a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd00c371f1e9cb017d29f0fc7ad9f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e71ec6ea28fb109cdc117a4b311f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507aec6a6da05a0941101d6d67e286326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346751d9c45e168a5b50777057945bf427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f756c2c972e561f1b6ff6d26bcf8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef97702c0e291c28045feac5a9ff3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9499540e1ce11f77831b61f42616230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d037f98dbf6f4c2a4feec74d334fd6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81819f4fa7d856a5458f15d40cda5b9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb338dfefc1741dbd2bec8321f9b9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b07bbe0e171e9b4cdea22f8e7391e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f1fc3e5736480ebadfc84b1256d4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda8d1ba4e4b3f3104daf5d20b0a1ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b70ef1033a009e8fd95326b4a277137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46938d40b0c8edaa80f2a6067381683d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ae7432e159aea8c87aa57b9da452b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee95ccbe21dda23837a50d8be9a76f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2aaa3d934f3268abc8bd495ead3b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5db06f87e0de900ef099383c02a41c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eb9f0e403e3334cd56064f81bc27e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726a82a37e0c9ea35587ec3a95c5e4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400bee69e892575f60f43e6d8be0e6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5a55177f149d016c23fdd44fa6f6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f42e2019662ee0c143905849e3e83547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72bad4600ab60d7f858037f5581b6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020c7ba118e6558a8073a637ad36c2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76829943f046c45d09e8275a45b325550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d03ad80b5dde50cf338cad8ac88e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c4969f63e8a9bab72b00793a66cea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a3443f895620fb35ecce733064d5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10563e48ee80322d902b79486a4c4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215a9daf9543c62b72a31bd92670dbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051c38f00baf74fc5882a78494530dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ed2b6a19dc87caa125c595dafb54d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f35003c813db620a4621e12cde83458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f960574566c5ab79859c9062d0e75659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0b1cc403c78c3f14329400b1f93ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8476f6516ead0f9135c55c7b7609ad261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da8129d12ee6975d6a5ef2f668f83062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7617f383e3754d3d52bd35cc7487a5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667da38c21fc7467583f76d1d85114e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c81c61032b2b0c049484fa821d94d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8abbab8cbd75f5af1163ca3142954c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1de084c0437105c58079968c417b2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8be70b1bcc71c9e1235260ffb3dd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a8cf5faa18e7641a958a92b637e4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725cdf69ef91b2168bd32c545695b4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4a7008f57888a94b906c5be06a35c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968a13b51122a8af057d5ffc1f3fc2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e61bf2a5f48153b86fab5b06ff02c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68916460222c17a4aafb18d7bc965474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dfac8e8cfe2adc36b3ec66b434cfb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d01571795e4a7f9be0a3d366e4d5d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04f56e12237f9c04064f10f049a34577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19312c215c6089c0f750a2904a755578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6d3bae2fb94d6cca58bab9e02cb9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a7c55637de2716658187bfdcf12ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78254f1a66c88d6cf773a245cdea0bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aa240bcc3297f415f7c0a32a783ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d817dc4102824c347712d39ac42410c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a66832c5bc1caba57908fdcf9f48c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923761b0d331f37315fc7a0895b485385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b3d30b5cf6c0c29b02ff2efa4a17b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5014c203f40b4f60e9076c925c30e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d14c0d432bfd374f04655ca742430288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d68b215084bce413eeda8bc809f9ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9f7a4a7a40fb976306480d1f0601a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77e63410a51de2dee830b2954c78d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa69a39b926d1b3dbf431e93a0241892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a70a64bfdabc7e842e09a34966a0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c113a41331718a71f83f43da37e8f5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c05a66dd13b77790d8aa184c2f24495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b23bfc466d916d1de4d44a0477fee796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0ac3e4012f81930519181dc27e20297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bd44c23eaf7f66e8946e3ea9f3dc798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6105709e9a71b3877c5b377026fb7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520dcdf4ca0d26c9a31a34475bd67e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df0d0f88640bf6e81d68bb057fc06d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae569fbfb01b662a40191077a4ac5025102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8ad71a883d646ef3dcd48958010ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a7563b20c40a75e5fa93dfd9113d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d7f93963a48f6a004ed90906915c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2e00baec6ed26a02da7a936397c07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525819f983b3b43e3c5c4c6293cfaef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78349357a37bdfdbdcce3022c75d0b87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f9338ddcad9635eb900bb87aabad5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc092520b6a7ac87a41bbd636d5672110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716c6fabb25c5e3fe60fe8fe5ecb980111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97b669ad453342169af41013f19442112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb42f495690501496e7ae0c9beb475113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e511edf48917b316383c10c812621114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34624d2a591615178a392157a245b71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbb94507977c41d363b7a8e558e4e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b697aa5c25164e96a18325b71e5e0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435507de0b1c7ca4d706dcc9db2b24f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f804bdded8f8f3fe2c20e0187a964119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a616a54c87bc41f605aaff8b004d81e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae752d7db17c745600fe1435ec23762121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd86b54ea1cbbf45ede639adbd53c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af208ae8a69d7fc6a905c03f93c573d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37e0f6660a788dd8a5f7ed6a6f43f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35867acc68138d4f5a3d29cdf7b7ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac1502281c9d4291b60571ac3e9a7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0aadeb9aced269de91524168ad6f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8eaecd21972706d664f52dc6449ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890bbb2e3425c3939bd92a14b40db0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29e31a8887c02ba153eabd0ea6348d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c2ebeda1ad1c946d33c2f9d53b776131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ee58909a8eaf60147ccd5662139f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3e2f95a53a06eb55f88482c747447133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af75813425694006f0d7ef7caff8e98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572467c9aa7d32cc0c217d2b7a86ff20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29293709cc80426f80b8634677c25db4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde03846ef319fca07853289a821717b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94da44c7cc50caea7e41b3349330cdc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb047efff62ac73e652114b052b6a4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6c2339255ea2b1093b494520c88e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d3b008ef332313dc079041a2fd6c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697964c3f7bc187b3110ddd627c89cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929659c98b5c8ee03652b1ff7e54fa8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab679385b88fd398b036966d0e90634c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad2f21134ac253ebf90d8395284a14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4840bcf12d2397d156a5426c6ffa26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afce17ccd450ea123b12f4a37a3dbb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311c729c18f68014ca0af1e021708f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cb2883561c03b34ede3cc8d6a8296149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec6e2705ad829d1534a7b8e1ae5f00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609654b2ab74bc2f9d6c0fb58713bb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983649241def14acb4f2b8d75d9e0c5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae128b7c5bb8c64bdb90593eb481b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9013dd275a7dcedcd914d674fe43b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cadea8710ae4b4386aae70a6743c5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd8943cc299d82c3c5d60b2b72661b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef961687dc72f503d4114320ae22f58d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38430c9c7f5aff9dc66144a9f4408c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c1d35beca2106743a8be57140cfb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee67511409d9a22fffb24e151ef1f9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca134cad2e3af516c2bf6eceb528a517161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93ded0d549eebbe211663ab1732778162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee914a5313d36c9f57672bcd80e0c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdf771268ac9eb21b8f25ff8acd9db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa7124ab5daffefae12e267fed477d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeb3e4b478500e95d8014848cfc6cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be226f8da4c8edcfe2d5b62257dafd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57da733532aad945a3bda3e08679eea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fd82cd65223687642af5588f0ede5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36add18fefb449fae3148668002f27fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc258426632ea8c0aa4476943079899171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3bfc977bc2e0feb7fb79c489de2ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dee2b5a825d456a4a8c1a208ebb7de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ddbecf74dad8a476cd831693f52a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad13741c8f966a91ca3da0e28ad538175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3a0896442b60a7bc34aab06c15725176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016175d94c274cd61a32af5d5a08898177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064193014e2d0947c4c9a9052c84dc86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc502dae58bbd4b53af0aba5c82bac8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040c1a02492df011e84bbf846c37da3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcfa68ff27198ab7d8d4a5a47adc80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df939388b12b92da7f7888851356593182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c0f0cbc5e7d94e3f9a312e823cc0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679be275a1f5c753bda45027ee1c03c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d92d89e9c264d15bbba05052d7f704185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1886e19e3aa63b7a2936c79586b6d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9d5f72d39c213b7f8b1aa3f60770b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d4204d7b1a0e6f90bb9485ce93029188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0494e8e6d5729da502c40a7ecbfba0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ffca4cce8686e225c774fa65b365e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b2f0d27e262099a4b0b0ec5d049d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23561304da54184e91375cc846ae4a60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83774712909a200a39cffff2772a25bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e1f1e7b154bbfc48a19a7b300778b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d128fa3119d1e321dfe3c94184717195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be73a3d35c6fd451d2162edc349801196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f0fb21c4c2eccad56ed71d8a78a7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadf53ba6628851a2ff1800c021e2da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b07f23622a351016547a7d187779e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8e448d935c0ee49055402415727e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61f471bb240ec979566ee8803ba463201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a92d0fe0408d46b288df12d432ca4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c340ac70ebc91a9443e061e57a90c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4bfa741a6ed4375e99148ddfa8623204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e10bd3a181af052c476e8fdaf803f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76136aba9a7d674cca816a1d78b140206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a10eb0e6d6a1c4094197ad2c21f9f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fda4347497b85528080a169aba4ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3304ba3aa5127ea2085ca1bab087b80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95388be6a2242b27dc1ddb1d2ac5917210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7a2b6dfa62be54c5c0a1f3c8c0d73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be43acd63fdeef093e71a8e53f3ab68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45953d89377b7909f78ab54165e929213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29761c801a69dbc09c6528675834239f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606cdc32a8011bc24f5d71db9a8d5f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad76a770cbcfa2305bb2fb68b6dc37b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae6c75b6b87d77a35035979d499bbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48066ee2166d7a8532fff74f8b69d436218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee4303d25a0eab1c4856198ec4af91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8116c6f2c6ea2e0f719261436d0d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb807705096086977d6bb48ea4b38a0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd762accbfd64bd02390119f7f44a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad62c9a190d69281f544ae5347d4c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9894e598efb81fed8207efa6eeb7bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d521537ef2f9d8868fc090d7a9515225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159065e46b46889978f5a6be6620d82f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4194bbe8612bbb0c7fdccbae9d1a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b4f22d99ebad4a89e3cc57b7af12e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8fa816fd3a36a7a762a112eed042e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dc8ba58b3582b07beba5c9fdc306d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237ecb3f0012cc26ac15b463d63f05d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a69de3d8b155e5ced099bc0593d25232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f810d1b3675b441db4b0047326fa2f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b8b5a004ce6db8cad1099e9d44ce0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d390ed7a9355a127e8e9ab5d6c748235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfab421ad881e9579d668f8c8a92d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9025759a68de4788cda29516090e6d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e1dd369693104630c9874bf553d03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4734eba0712617ad6fe4eeda1c7690f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905b41878ed33e22a2900735dea0f45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5115d16aedacd059ce1d0e3956d85e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284954afa153b31c77c87ba9c056b6fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa75dc880875bf1d2cfc936425daa5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eccba6078c94fa3e64411643723075244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9e271051dad3f358518d9ee8db108245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b289475b7b09f104765b7c2a9b69360246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec3b54ae1e51cd75e16e5a15055601247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a56736ae99f0b2af7407b5ef8a640248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa48d9c83968c510c1000a86ec6365249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c6ec989a0f19985ec759d13a17baa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9548bfc654710e105de6b2ab89ad3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a56ae39bb203630748e259b4d7669252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bad8a4c28810c132f7c772dd335eaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3caaf8e06a27d3a2749473354ae09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52626d1d8d01f2e39613bf70f0c90e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324c6565d9eb9bc58a9dbdc0ee687ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73e7258e6ebe74d8d4924020df08bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3f7ab45c2547396c0ad69406f9076258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bf3f884e70d7a75997419fffdb15b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645519153509be4aaf64ff165a51796260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17256f0c9ba9772fb0e6069e6538a855261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea8e1724ad4f4ac039610040e8e25b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eae849fca263d6ef4f2e59cfd9f909263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876298d3e2a2143c7bd8d72374019c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129d317b0129399b6664646cde3a3c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c614962c969009d19aba1f7f1df56a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b666d5a99cf94c047338b4e91b3996267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f273e25c91ff2708ba44dd4154935268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00a4f427467bc6bfdd4a7a851f7073269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724f2834679f9c0b9788197d33043e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f7ae3d477fce4bf009a145ed8467c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542d625fc8d946c478c873ca08846fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b3a00886988df9863420079bb60af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c4470eefd9583f716c81c0deb02e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1d5ba2340dbc7dd532734956261d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b540417b1327685579936ac25263e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa763d04adfe69c049b1dc698c0cfb90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881e719051d0ef8114e84dc96e0e766278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112884408013efd69df19994594df449279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9396e065f0d942f9373dd1de8ac46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb051e21a428cfbc1b8052636ebe9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682e0dfa531b61c0723d7763ff13149282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d5c5b0f4b26c27b3420963926011c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0db65e91f08ae661f43ee19fa94570284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c328ce7118217e486ee2c4f943715b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18423cd3b24c378da921ea25806731e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e757412e77b16385c0809be0f6cc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d746a106eb7727be45888be9acc36be288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>