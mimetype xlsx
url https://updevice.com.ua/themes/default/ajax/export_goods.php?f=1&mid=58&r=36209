--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3820276e238b14dbd614b8c7ad46c4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfa89aed874d0d08f0bc074107e4682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f7ab23181b44f656b248f65df9bd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5168cb469f6c61b8d8e7bbf36a15894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3782680ef79963132b46aa71a30cf835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18ccb3f50faf906c15e9ae765cba1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c690d4dc9f110600ae5203927d0a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf78d299c37457ab42735588d5d39a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a871cdb694bebff72c0206f4e7205999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa95ec9c065a20b712486c6f33ead1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452213458a66c9d2f506c0037b43139a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ca01eb0634ef56cf9c226e49ea87712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a7a77e4aa15116cd2106668460bf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03a7adc3dac6a3026436f5ab333e0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1766c4b49ad13b6a89f2a92a963bf715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceba5e98fac9f472ba0966867cc987e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abada7b93b02dcc63f3423c893d68b5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c683eff3b2155d412f79f4789c58c0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a1bfe0c6eda0751cec346ddcee48719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953771135130b09b2f9c019c18a5a49120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012128b14392334100c780b5ed242df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471e82154db0f4655995eed703b985022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b518cadb034eae4c9e231d5c8c3038723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cb8bcecd5280f899edf513fee23fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49fabe9ebc13b244e076e2263a064125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde9162992515a17a9a56a5581d9c7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038661baaa731178597c5d1a190efc227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d363a60ff65d41a141558feb1006e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27080bbf7b97150c9676c8be19de6dc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2b3281d5942fcaa1e34a4f50121a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dc98226df3e20e0434ea8fdc7e38c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7daa99a50c626f12bff0d5dbf6dae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dea560c4c3c003809a87da5527a8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df07cef998eb0f87547abfe41536dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c5647d20c7fadb60241c9ded796d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a91aa343466c2cba0f46defc84f6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb201df731d9e09eca80e9e25f8fe437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9e0794795a6a6637fcd9b394f303038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cc43c75dd5be6412923ba4b2d676b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d618f7e21ec92f0305d889fb9ddd05340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e37d4d9ccdf7dfb96a3182b7475c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08808feff3c2bfa39ca7de702264c85c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3da9bd2aa67c967685dd19f7b46ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbabc51768561145935ed252243be0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa331b70d6ff5623f817deb1912234445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3692044ff38c051c1b1d8c5c0b310246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e0a5c916e8382075acaa0c50b878947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f71af243b50e8392bd61ec814557f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78513c35a4015b4f920c4cc07ff27b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae839f40727c88a3d066f928f423f3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745dcc1baefff7a0bb0c70fdfee111a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7a2721af4b400cef97874766bcb3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb9a80097819137975ec9a27da319d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb79962144e9f4648e37ceb280b675054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d07b706c7dd9f20b2c6349315edd2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73790d98fec29b5016686666b562ab2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9bb55e9aab58a7a825d0fc672b3d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4b2709c28149999c271fa7251731758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b01902457e5e9154c67098eacbbcd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55423750602cb66517442bfa801c8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f5e3b80fd8ad0be09ba009b8c81fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df0547e801d3a212de986150dc0a4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25665f86e4d4208b3619e96d8fa537e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c84d0102a0ad54791867ada153d7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8d4f7bf8e77a005920e34452a5e6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77800892dcfa11bf58366569341cf91466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8454c8092726d64107a33fd7d84d3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e4e7d35f12e5de6001a78a96fdde268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a867d79181def0b0d6eb1331a9be41169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb6f2ee3a7d56e2edb387e437da49170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049fb00a48c152534b4869742ea0ee271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174ae196f39067282bbd8637117b58b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139820634284433ab9c1363a203f0fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd23413910b130182df2ceec89c3d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996eb99917fab3e231c5294b2208209075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293fdfc27ad7018202cd733e43f5d8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aefda8bb5f94d9257f762a8cc4ea0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6a64dc24832c5138326f687a6f7dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1f43b8c2fd6bac22dacd32287119179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5736ffe0e02e9d20757ea41cdc142980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b999e372ca834514ac2008d7c75632a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c3423071a5517c51d66ed253efb8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336d3ee3af04ca06ec382bab6dee37483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a15c035f8ea2b11f6af296bc5b118e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101ff4ea740a77493563b60c09e1e3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937872f964d86252dbe6927e1b9abeca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fd230b63f91b695af4548e991ebc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951b24691f98972c59a03b4e02e979288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28888933752525fbd32a21b6d5e253be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd7ecb489ce2b90ecbd3089cfec63490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ef2d69e849f552ee95af65058dd3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172e561e2f87c1240e0c0987dc8388692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae8cb8fd75b52c9598e8a39f00361d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48083007bc977c11726ed22caee41ca294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4abdc79d019b78e6ddaa5e03e00a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a155ad2be9d3125fabd2c6b1bd1eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fedaead0e73a54ba87bd915e1beedc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94759e60c566f9cea8c0f22eb2cb173698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67febc34c9ed726fa60897a65524ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce4321c27d46fd6bd1ccb53c58715c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79de63072774eae862ba7ff0b287ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5192d49ffd7914641a0ead6bc64f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16f05bff8c7712ef0fe1ee1dc4824b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e239eb6b3e52366abb4ae0496508289104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822e851cd96927c7a1a983500e15a3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23289046df8f959f820c97922c38f554106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530c7eb8e780cf13b67c6cd670d6e87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4225c185514b02ef3b705c50a21bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06259de1a98de0fdcc707b9e7455b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca653ab25cdb7a2964cbc00c73d41c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870528d246e63597e06e4f5bbec1d989111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82225806e9d390b87a8836920c9654bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f547cb7fb51399dc8e27f60870a11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a044e6c598552f8f8041022631948df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92bc980f81961f16c0a7d45f2c9a8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccd7cac61502c088cfda53f07b014b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890c20e1972f29948613fa10865e41a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e5d6e9160bfa38fe40ecf27e90c58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da3d748c6606bfd52a4428c94404e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c6bfc7510a69ad9d55ce1e3c3138c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97059a877a45f766ca11a79b6dacec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa812ec77b995075e3f6fbae0c296f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ef930c72306040c3e549609f6f28b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dc01681739d6b42eed7b8717b0897124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074db7ea043e12fbc1ee036dad18926125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304ec943dc109e420becb9c47e3b6aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d0d714d1fef6dbb5de4cd6af01682127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00851506153a6262cc2dc8a93f2202af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb27e6ac594a03fb0f0d5280af73ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d3836d1f2ee0c0606f442c8091fa3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7bed3bf78bbb8ec6b7b1b20bc6e68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b28190d9e85546428322c6893c51c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de78cef0f89f7a794c06ba97956230133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ce9806016c1280a378d0902cddf9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6c2fb48fd023075a3e183e763c59c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feabb5ec86af056fe01416c1d6b61b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fed287ce7b38e5ef00db24bfea6fa7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec6a34a26ea4c6a5e60940b0457d57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760149351c8b895033caa37083f1196f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aad5b6afe6f4896bb99f8204b97f9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c133c7472666d17bac43d190af5241141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e136a72055fea87745c4226554dd415142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dba8716f8989c453cc7836c75ccad5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e5790b497be2c6aff07046ddc8cd8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90792a72a23e5b0cc7143ddd3e1034ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f0eff3989d702e67bdb36c22540c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced2f2e5ca02479e0d8f57aa921a657147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b28ef2b032250061418ac1a1aa9eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc99cabc09fd91740955ed606673b45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef6582a0030817790b59b4159529d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533c37afe1cf9a615d9607294069be5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76e16ce29554e055b17d5769a65e6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac7a69bc53e5d5d4b8080febfbe11e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cb0ac1ebdd921e24adc92fa378cc9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b2ab63ee5cf22e59127bdff0e0d87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488c8e449f633bedb6f75491fe85f4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7e113d935a118c0ce10aae4aeb035157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ebb6a8811684f5967d060c672a562158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eb61d9db9c8728de72aa227aab17a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bf22dcdfceba87ec8e58d33c0073e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ef775441955016a2995d8d636cc17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482b572d82c608fde396a9c81893646162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b398e7db3edf696d4643268c933bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ef80bb4bf458cd98bb3c17e9dc159164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a7748460c1ba0745c760d00911aea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4843dc1e35fd3c15524d371a948d41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52f945535addeedbc3834350454bd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822e8be181df653655975949ea106e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4d88d717ee80d9117e907db2f6b37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39618f1c744390ffa13b65719e4bcedd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74144bc769cfc0d3c727d87940fd401c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5401c1dd574c42507b171d6b603a0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee278619a7336870808df84349fc03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cb7cba0247c3bde5c6beffe328b00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acaad160e1f65f89f375eaa7b42e3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df1212bf325c28ec394c7fc7ce9802176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670579be1fd5f7c99126d4751957121177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f932c0343e12f42ed9a6fbee1f08e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf86db335f9ebd74de844d4473c55e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b350f5d9df64163e3570ead406ce5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf505c568d48899461d00344a81537e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b75a6c74d8e8c27d7b45ae31f427c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbbf29562faaa2627100fdcf137966183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51161ec8553c180306ec4ad4a55faa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fac2f964fa8fa7b3708c7411416d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98d6178c36985e6bd3f70309367cc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0718919da95c883465fa4fcfca49e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf726de2bbb49665748e11aaca1f1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9912308c249bf5b5e41a0cba1e21cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06129dbfb3122725b28382c19ca498190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07a36832f6047cb0d6eb657180cd59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad85f889a85f824a1bbb7ca2f7361ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02394003c1c821d3be8702cfdf92564f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16e3ccfc0787ade136d9aaf2dc16a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05648969eeaca80f9136dc3f34c019c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0c5ec3f7f53e744db54812c22d8c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3667be80bcde7dcb93aa2b9a4f0086197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb52d3425a8329c44f4580e03148fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700aea9b3896679dd1c61a363d2cf40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf60b7a5bdbe5fe9dee2311d27bca97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79271b66006d5f249bf7d4b6d8961c7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f50995e334fc5a571d984bd84de74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3e95dee5e7db74b3cf703a6beafa1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35864e6a7609730572c9063da3ba24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bc3bfcefd1c46876a14103b9b52db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab95d14865560a6472ab9b65baa3a16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1554d6f22117d8d59073532627ca75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96decfcd2f3886a028e4afe7daf6f2e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb937994892b979798b82c04dfe2a60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b16889024cfbb9c2010b0d7cf5764b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2d5566ecea1c6d436da4815f611e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0636a7ab5e13b4b266707dafc56a251212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4e223aa764ca7eeded9d4ece617a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3477291fcee59752cf08b028381ddbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd94cdc8c6db938129555702d76a0f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6b708c3c05d905f58c4ef0f6f1ae7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcf2a140a962da0875c3fbb96634d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ea237e4bb3f844af310e5d9782a74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d01a0cdf2be6755d5b4f6dce334fc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a305dc04434cb53c51290e24f37bab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d60a58f1758385269e01830e502a00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66280a8aa79b9f9c7d55dc3354a0b0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aa898a2d5887690647cee7d66f288223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783492e8a7bfa1abfe040a05f5d296d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a0b83778f98e398c5b10577784283225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd20004d1bbb43dce17ec98c28d91bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735d83abd2d69b17628ca8b9c5393f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de3313c2c99fe28a605861fb94ca11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88a448460eb74ac7259681eb99088c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ee5ab486970afff00f9581ad6ce71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4892e7637a729d4206e2fc06aba55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33996dabe8564c3231a676cb061b369f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8129d0557ed0fb194762693294e7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edda3a0e4e70bd938afdc3c4504f4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e97688912cabba07799f103cb4e8bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8370ef2076a5d7fad05c96a16efac68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e58a5f975e7e7e7d98630a361b11e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265b2f649a44d315d0815aca0250aad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764120b58db10617362f875415a45f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9ecf08dacdeae619fb396119c41a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386574f3765330a2d5db081c7861f68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047b28120bfb418b3917983f377eec8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe1f4903b43fc9d05aa864c06fc69b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d0f2f99b788aaf81ec19f1048058a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54ba376ffbc452aa10168defb28aca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b692a6578088f180c6e28eeeb75c5e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87cf22daa08af6750f486e1da01f6e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928805f1b3c581eed9d1d6c2cb8f18d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae272aeaa05e5188e9ccecb82ca5825c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a220fe0c604b2c86b838a73f7a6e793250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f9b63b10884639a822155eebe1497251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14ca68033df9e2f68defdefeea5052252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc842ec4ca4ff60655d0d2a5cef97ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4c3e93643b4a329c7a0589f4c7461254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4e246011ca8aac2a7857bab19e2de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7019a554a82d733bbb5c8b2222142256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ea95850edb8ca427f619f730de685257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f3cfb116454abbc00f0c310b62143258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912d189b0dbc5b72b5ae9411f2e1ac2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b2f1ba99477660475289e8e5ea8f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dbf8e06823552e0bf5b365f29f5be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b5232103a09e80293cbc5e85fa376262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a5382045d9bb62c7fac67d206f1b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292932b94c1c2e8f929e29d6227f94ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f4236cddc39f8ebae83ee49ec01cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0858dfcdc5c75800f9347d0d2ee55e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02897d8cd92f7c71643501fc4a70da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731ab1dff8c1af54478985268604bf5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa8f2117033142e884302a5a25d2b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2828624cee5cf1719cad7ddfe3e859270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f60bd00213c8b64be6efcb2505e0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18041fd235a886dc33d9bc21ec282d2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5b4d959cd76ec0b5148c0aa7bc806273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d28b3613f9c94b51c033b169bcb8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04227cb2b13e9aad382f4701ec4385d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25eb3b18138abe5783fa8ae25ed819276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d19e94d9dbf84ba4904a283945d9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369799a8fc75b50efc22237994cc8dbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93c85950988bfb016fa9102a3e8ae1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8c178492843c02effcea8884f0836280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebcbd339c1e648488b55390894a78d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e449081a43779def6b7cc710c5eb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b222a0f0fdd3194434dda6d54fe131283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0a2bb09f3c19df4135200d24b233a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b40e99b5ccdf5d17edc220d9c44a7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863b2ada8ce782a91a6da030388a463286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09192b46de4c39b6e7c1e564dff22b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603372c8de349fc1685d02a0047d63d288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb83ecb696487e8a95a01e6761faa21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a1f3217a4cc4de4dd5171a66b3d0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f68bd9c725f3a457e676879fb197f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0f90b07e33dc7582b01d0ddce17f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3cea274abfea6efb63e06b503a8445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bb46bd1417af619d88ef490f959cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ec81dfcc344aa9f7871700dfd01137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f46041aea0f8dfde90be2cac99a828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b573056e9a0f1d975c8fad997acfed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31415f4b9aa5c53b1962cb9b9f9f516710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1c9078789c9fbf6364f3e5d9d4c5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcd54756b065e4db2f8a1370c8e96a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd4e11ce99eabfe57277d22faed71113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f33dc62c069b300157c972bdb964ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b64832713579306d3311aefa8920715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c2a795e0744e3c3664516e38e958316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1035ca587f4407ba678264c9e907a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35747e94d52c758520b75582a402aa4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2a45257cab8a4a1e235a35986ac9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2e98e73d81fd4089ed4afa5117b7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49df9ec9e486ce8ad174f9ddb7ee2c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a764c0661cc2c81f83fe0791b3ae7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f794eab5759f11d32ebf51ba8b7eb0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e6985b6495082b3236a2456cd0ec624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3033cb9619bd13046a0758064c515e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9220c92ea27249dd997caca1ef2d7a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c62b56c82d06f25b8e340af43805027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d8fca1d0d1f347340aefb609b5fae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5921013f443c28abbff801bb7327d7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a74522013b1fe6290abbdf33a22f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2971e7cb10f836628d4c7c0739bed631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc61fc3f4d8d0016c627a8ca19a96f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50035dcbe2ede8abadc69c47be999a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95c704e5a8353ef2bb94b34f1090bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac24dd2f1e206b75a3f5af813cdf86935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcbff362bdde37327cce00ebca59b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08143fed455674caba190e1d9c2b59e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06720da6c74a619eb576e7b016ffbe3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cc88f40c163339fe553b5db8dcc3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930ed5a997ccdd798f53e0c797264a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013e428e9cb2dbc5ec0823d1b8053c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f42e4d706607c3fd8796573036d88b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50412167aeb9d1ad229fdae152a48bd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0022e33f7ed668bdbf6730c9bb24744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d9ee1ac01973e78dbf94371e7c11645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47df308226d7f40e269ded806db38f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dead99a30da55929a90871bc484655547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32df44796cc6151b9dd064d4cc38ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ed4815cd3405def71efa940af851249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c181c43360b8c10b99ed3e4f3d83f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b4800357007439498742f77355a1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889fa4aa6fa6c6bce2539b065096fe652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4f1bfa6b9a6421f0a2161daaa991c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef740b45e6008846a7aca209ad111854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f47d9be9c6f4a1ffedbca5e664fcd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1265f18e2bb62ab1f11978b52dc1f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847abc2bf8936eabff342af62cfb7c4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfe6f709a7092d8b1b5c76ff221ed658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df37a6adfccfd240832aef30cc211d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8422de7a5e9709ea0f1dd30815e8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36236cdaa355301977292583b8ef7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9844e792fec2c1865f35f7c4e08c1cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aad0de5b625bff8c00458c9d4214e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cef08e438a27e84f94898ecf3ab2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1346d0a5b6dbb8553b352ac4f457f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd3db40299627379e20eddbc39552466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12537c3c23c15b615f5b53c553887bf267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7666b2ef3ba08925cb1a618d59951268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7c162d89bad35ead401c5742aa4af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d365fe8bd7897e119b0161db4808970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b963c1dab75cc038e38d691d7d281271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b7721df91d18eb888fe0f78d57d1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd938b29fcc80566e9b6c4db3fbb631073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee653320310bd1811ca6f274ba83ceed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bfa831791b461e464d385c335895375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9a9d43842148defcd2db435f5c26b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbc3eef696d7a28897dba8515ebf9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982891badade8b91ec144507964a20a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496a68199f254130a9b3fc95ad62a9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb7b7f1a46c1e1e79880343b8925b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34419a13b0b2965f6d9e97674c53a31f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac09f6e765a1e5c55396c0e1b2843c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6132cf99313b2885e5953898fd9f52583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfc4cafa6c2ff1bebb94c922d8c0b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9f361749ddc31d2ee244d31f7be3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592c62e1cb1b35ff1faf6a95d22209386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f9359f410d873048aadf0b63f5aa387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bb94e67e6d936bc7706d77dcd6e1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d687c781b28a041b3761b55b930e0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9476d10cd832b0563d2f11c3a523c0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af633a1dc4e04260f5ebeab7e61272ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce29282fdc9011676a25797fabc443492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784d95333ea6b09327de9eee05ad1d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b39d3c3ca1804d1b1de34afc2795294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de01d4074688d14aee72c891c134ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a6ad1f5fc526f185a7ecf9ffa85c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d509aa2b540ee6b1e7bb007c6768d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35550516ee31180917300c34738a5e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc465b1f8eb007db67ecdf3d91fe15f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c54c5038b7fa1baf3a0b35e25f0742100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7eeb87b942ebb227ac87a32937cd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db3785f24e1734baa450f66705b021102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819a6087ab42735f3a2a28251357d7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61745cce0c9c31aa6eae7726c5e2b503104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33cffd9d012dcd3f52b44a0b4019f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e6cd31a84e0664d9e217967fadca7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01543ebe3f10ed7f400efb725d782e09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6bcc447ae918cc452bd371a34e72f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc79ec213844063803a5e10d864a90e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22760e7d514c8d3df089caa0331693ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41e81ebf66acff18157e02d7be368e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7cf3b19d812a346d3f33f78c0b738112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94faf8b4d7774968a65891898dd64e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c2247cb76fb4fe81167727a80f65b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc2ec798d9514668b2918e0783c3f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99923880c9aeb533c4cb6f24e2864d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517190a8d55a9e1924ae22fe82da830117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d832d4a9129a640e0507db7959c5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbab53d206b2e6716f05c3da0bbe205119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b12fe967fe55d0e126637e82720df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5dd5a00f0c5389acff659774869f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fdb842add6df04ff8c9a30a24300e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706832ee1e26ae8e4d3f809c4dbe1702123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ebf3b659255ce33ecfb6dc219968c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b53be957949cabfecd1fdf96ca1f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2bd6b88e65104e147ab9e767c9617126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cde3baa1bdb371b16c90fcc7e47b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d10d383e42759350df88662bfc48ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27404d28d9af0f47b992a5b644294363129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb78e8183081a692b80f2cc5bbec7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ef0b256e5c1084eade309d50b16a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030b1ca190809842b79401d00b7bca4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53e843effb3b6bd75730dd6f8195dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef375ea36ad8ea08d3e71ee025ef39d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb421612a92341b4a636895890d73cdb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40af57d3ccea5a9b3fca296454a91c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caf0a4dc21e4e1b7e502b5ec9aa118137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026556dd95c88255fb24f49fc4816d95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f394a5b41e4a91f9e43d2d5ae7dca6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8daaa350211fc5d9afe9a9d1f0639140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17256ab8d67626cfd6d3a77e52c28a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0cde7c7e67237bbcf4b0c1d8d3b92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05377258d612b3805a7fc30238d4b20f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd257c29ad6bcd8b10bbd9bd20a22a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb63214f769f2e4acac801a2a84812145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303278efe2b6ed1ecc50473297088e67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cccf3c682cafe0991d8c72900f3176147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa080ead52c5f139e89454e02213fb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12962d459c5347aaaef9a981f7ad10bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c7a6c514e3ba2ecf6f2d52ac4c800150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6a3602a8f6187e3afb246eb053503151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31856a8d00fb67a13f88f95926ee55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0af8b6fcdfbaf3306029d8422bcc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e1d42a15fe1f3748e6e50f045113d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff921ad50f0679c78e81b1dc71800c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae666365f6984aa167217287b64dff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6fc801d0f59abb9240b6988ab5be7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325e77d3ee06cdcbf23854b193768ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0db87ccc4314885e405f7ff692907c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a67575155f5ead5eea3e4dc57c02c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a70c00400e111204cfd68cb4f804ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cfe2141580392d2c456f00ac96d78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7558c4295077595b71caedf716ec10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cedf601f6a33895e598a8022869cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8f9cbe42a2df5945b87898ca226c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc507e24f14efb2fdeb7de8c8d498254166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0ec69f223b865444e2a2693ff917c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60ac6d5c25f63a0c3e71d72b05c3f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451b3013fd70c7fc00f36d78ac9af68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cfc67015539d13f680c0546175a0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408fdc8e6db65d16a636382e878a9d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e82eb072d98059b629b7de0b4735c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd22143cc41999f54eb79af04e7c427173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd5b14f7d337575df0c367405d56a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901a1b3e6de45be83b8a4f936a57efe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b4c262cb0f478fe937dc5735e94e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c21837960e9d4aea9f731cd8d0fc5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacf80d8a770af0ec3e6f7ff292a123178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df9b1d88aa0ad14a15721e970ce887179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac53b45d05dc46c2313dd77d5c37b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea14fd23e2b8c30f30f1ad874d6b355181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d84b6875eab50596de4c724b6d5b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d270ae34493cdfdba2b291475fb036183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed205a1bcdfe71c301dffe1256c3a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb7ecdf3a927f01bcb531fdf98ef96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9984aa4b69dc59d5d58c371799fcf7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9da341be4ce8d97a9c21f8913dcd7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f71abeb09a71b07436e910e04110b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a705f418125b1ce4c2feb4198ab7f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ddbcfd8678208f7dc9f1f95a5174a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689d780f3ea82e00a14ce56a0a64d59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21c039a0d18bb8b9396147d71e9dd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c440a409b9954a143ce5fe4c04dad88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2134124cc624ba12843e64c3d7893194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc2842b06c80cb9381a606a7511b78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d15acc3268102d63fbdc86c24fb49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ff0a40dbd55271ede4ba4761cf3c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1efc42580ab6a80d6a18093a7dedea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43696775c12ea02fcf26e9bc66e61bd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39514c0ee83ca4a82d26622daa4c25d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de056a74b6cfba94aa09831d0cf9ba20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a16856b2b394043826df2c03e78bad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4473ec336a14053c0cfd8c643ff97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b28b070dd30c0557a0d39959b3d92a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e5dc340d9798dc05d533649747fa5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493fb9f50238b5303432788aeeea9e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d733998def8ff30b9392e6c7f6584aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e327374bbed8ee079d0ea80b407966208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684f8bc8862dbb82ad47bcaeb12dc7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6255c4cf599178cb988ffd937c656210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a05be945f933ecb85f0e6399f2e67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fd2b2f5b074ff9bb803b97903dd43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dbac1a2a475123547f015d01b8d38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a14512686c30227a0d164f6786ba56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a631d6d33daf61d2acd9cdf55fa11a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137924f59e9e415eb539fb41e2a3fba8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12814943b765c5dd73740dba1102d387217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ec7eea22e424b55fda26585b45b56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcada76417b558f4e30b81e3f8feecb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c59b17a5c9647835bfc7445bbdaa3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3827815df0b293f15bbeed389ea459e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96211c22e79d0521534eb244710f7f8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b7d1418e2a805b9ec36600d291089223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efed36996c90797641e7f05720edf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb970b3c76d31724e5725e414a7140cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394041d3674664e12bc019659089e102226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0ceb0fab88f32197bcd92195cded7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f66dc512c7cda669f73723069588b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08511a5c9ebd8b4c1617a8b3efb130ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cdeb2557b0d3a57f43a625d90f9a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa043f6d65272ddf9bed6f1f49036e02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919df7d9f9efe35c8d76e1fb13b2b27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09747a744ba8a1dac4f127195893c0a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1ef827cc71925975b246d67bdae61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a894115ba06d776fd3854cc1a5e708235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f01e485b6377c3217992a71d4a8045236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de38f1bc7f247ce2bedea29c37e5a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8b4bbad86c5179c66bb791010b2d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd6b336765d5f77031dd1266cde278239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727cddb0a702cae4652341690827cc7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb78a3381db0195222a8486b1560b15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296d641d04e1b25579da255a18f307b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5862610e852bfeec6a5eaf05c526f4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c968691e34706718352070076c160db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeaf447b59ba1e1c4e87f92763d800245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02f2baaa8b2299a8c861e62c9dbe13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb40bdc9897ebd9a253f4c284b1bb26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2219deabb7e1927e6337cb408290e49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78762116d0269eb1487813e4251cb522249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a347a327b3b9937739e35885b2ac6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2327914ab68657ee876659b4c39e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e104ca7ce139c89598090aa32118b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09de41c46f3e4f61900f5274af9280e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac759c57f83446098c6372bf840787254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0ee4a4ab3afcf71f7d521de3d5910255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de086e0f9226f92f45eaf498151e02b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258ecd19d077b82189b3481025482ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611d155613cab59b5a0324dddc8e507258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638589ca20e2e3471e1fc58dada9c9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e3fbe5663023f07754bdaebd5aa6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03ce3100d0426c1e1254218ac4c00f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29426ca7bcd8b4fee126991a86e5467d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52079b72331c42a6df9470d85cacd3f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bb77f0981d5c38a73461e78972e44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1acab6fd1ad42fcb07e25f7fa93a89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f82a66dd608162a793aec45e0405d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9ca26aef7b7eb8e6d6aa0a766934c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1517eaa3e3470bc5e38e38bd8839017268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38adbdab9b791461d4493bb7676251269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f0e7f73d7c8c06b444abd4e0dac95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cceab5167789a45582092498c5257c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931414d3ad59105584802f21324e1809272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71140a39d799c871010d7b77ff815e70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b06862f48400fa549297e7fa041ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1134296cd508f56bc46cb0a4af263d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d285178b75d68073b023b8a070145b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b892e17d6722e06c8df894d8f7ba4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790d824ce16b26784e40c19cdba41d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737f550f24ddf8432ed6358423ce449279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f4f594af0f1648ec649be547d9880280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bc6e16aa725d1510e52746b850991281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d5d55f28943a6abaf848538087f13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c13c9590893da237b3309ffa52b96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9403997f47de17cd7147a7792fd813284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a1da15c3164f8c79ffdcff6ec7273285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac5624d50ba3ff72e6587002da421d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3238ba238554270eca8eaaa17c01c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca72a4d3d7a8b4e35bfe57e6b8f26b288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>