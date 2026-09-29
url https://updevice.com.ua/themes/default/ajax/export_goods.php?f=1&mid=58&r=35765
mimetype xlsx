--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391680e2a19f8269a72e0ff3e9e7ceda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fc63e31bc8997b13405e04d0ce5262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748ceddf01cda8ae5fce4907470380b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a27a4d7e91a70af1e8b0438c2529af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef2b206f7c71016eb7e59c4962d4ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73767a60be1ef0001a70152ae6f2bf06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92094181af345b3baf7e5c396b9b527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f0b01dbca2b761c539f5994ef9ec58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21052dea2f98e22175537abaf4b3e5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974c09060a3330925d1bac87e4ba78d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1a22c32aaa29269db9a3193b2f89311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c743a6e2921bd72762a4d98ee35d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f914615e70b92718d198ff844791913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ad5bee6544def2a23f5ebf8e14f2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d810972fb58df1d47225332b498de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8400dc392b9654df12409b1b9fe9e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ea7c238dbe53427148f96348c88f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26969246b6c20aa443eb6aa2f85bc7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5fbcceec49ecf0f95893ad65df2d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff08bb3be96b9b1b56f95195b745e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5876dde336a306ba12080ee94316221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c520a66b313056efc0e7cff9bceec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae1f278d86de19974d92e6cf85069723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01a1c33206d14f07cecb5da587de2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496781982667150c350917198fe79b4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd32874e15119ac39e70b01086f2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda3a603298b301578f0557a839fa2127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d32e804559a44f65a19cba8d7f43728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbb65449bbc23e60b2064e4750412d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408c1a2e47abf8c5285d79b8dddb32b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa329a11022ab867c9cc12d88f2b5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6aa2e83dca3e4ad5aeb87b8347853e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253abe91e985053ed062cf0271b22f2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9405d68418bb76e61e7c0b64db9557834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dd9c5c0aae2910584d0cfb521d8a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bc875d85609b40a5fee620af3819036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d2f94910ee98a31bb9097c5f4e64c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf312744e08977e521f3f22c4f69e8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0990d59a0728e06b7dcb588c9a979239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c593ee85cb429e939d629192bdb0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a93832c2ea81929628266d0b6897141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fddcf63fea2ee839f8576edb1054a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c0982340cd4739e6c7ce022db4ccc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751a7daf9f376082d65ed088c439bdc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62752c3ebc4c58b35f3ca2b315a23b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e771c5dd9f1aa565a7ca367b6f4d5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9a23dfbd335b83078678232324d1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838835dfdac818ddadc331b65afba28b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d45573b2621a431056fd3805b4f9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0286169c5a275fcfc4418b826cc91850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70749db99397511bdf20ed2b73c8a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118d25a6c1c28119a58af5fe3cceee352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0541669644102aea104cf19390f7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa290e0fcf8e3e5085fbf1fe064538154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2ab7886c36a1324558e4a40601ec555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259064c6adc263c4bbbb75fd5a6ed40356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc9380b1cddbcb4040dd186a69fdfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cac746e71b52872eabc6a24a57ce5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31230965ee0c27836a8eba655dde3d6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950c308c001a7de32dbc5adca9c5a9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19d4e0bcd5c4b81e3aa46c2d6b88ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5a3ae99482e97b6b9ec4b717b856462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc615cf63d211b0968c290b8b16ef563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd4eb2bb1fc173b0ea197a3895fedb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c0d2515b56dfc0da72525990ba83465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836294757a595b9df886a1348ac21bfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8d69995e8c95775a1da3a66f560af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c02344142a19d236c1d4bb73bc76268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416caf658002c7e7e2c7dcfcd8af25269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0499e381dd2245c727f82e36d315e9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a03c17eb35c63880f8725b31db8f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c1252cc1fb5c7a5c0763685c6482372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0a07c598bc682593adfd8cff9668673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2271679dfd76a27a6d556c0de9299f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be86bfa7d74b54d622b00158f9d37c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860606ca604d2ca60394356b789354a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e83d2d5d0f59a2115c9e145d4cf3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46640b1f69417830171080ad930cc7d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1b75cc9723239aa1957c1e77bddb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b21f48355ec8aa31b5bfac9e1f6a1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25c9721589e91bb38cab468b36ea1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a3f7552c329adaf7892cb90b87baf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4afe8e04495725f22b33bc7238f1bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294205542f1b7de11c2351d113a2520384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b10016976f4a87c51183f87e7be7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b285edbd24a998d79be8d4b429d2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bebf1e12f231b4ceaeca41265a64187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca863b955575a7acb4eeb26ebab684988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb8bef24880067417fa475bc0322a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1a683a3d65ef20a48cba2bf84c6cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a591e282a81a58820bcfefd33674091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562719abcb16d617893248ad6de1b40c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bc3ae4b1cc9d3b0d84eb9e55d2b5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea216f9ba61ed9741842de6947e3d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaae3c662ca9f5e126313791236ac6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad6c1f39e0bc70bdbf656a067a300296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa74cbc72b3e041c3d416a73b9d4bbf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad64759d4026c85a1c7134a0f0cf92d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02326e278a9e007da9432a17e971096399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54481b9ec9f5411b23c319ad526c3c04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f125c1b2f4967be7e7c1105f4da00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb097d5723221a2f28b817f005e15951102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01844dfd94fd1492b02f98c9ba60a909103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c647aa598e2e065e9cf239a45e8420104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78827e24e36dd2265482ee9481e65c10105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae144e7c960a939a449ecbd39eae152106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99779e97a5cfd6b44003a88d8afe217b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf3a0de607123e73168e38237b8b68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea1b51eea5025f59dae898cbdffc07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2910b78dfef72f15955397a9765b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199e9cddf9701a12ef62857d8ccb290111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa39bc917bd44034c70d221a2844f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369ec8ca48a5f84d306485b240e453b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59172306fa6b223f1a5e98408a34492114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af5bfb4980161afe05db244d9e115e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c30e185ea6393e9cf4537e6bd93fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7106b072ff292106ed282d70eefefd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2363ef07bd8000b68cf22cf08e526c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d9a7925567e544f08ae41ac0bf591119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80085f9dd3a10585703703990ed251120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185e50a7147cab39e9531815b5b2e1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d525cd61abaa61e245590790c52bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfed96b94db56216721a4be3c7df362123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9311fa756a5fe97b6ecd8922f6e96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34b7979a5605c0db8ade2dfad56f9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc413260dc3a14f1b7529829fcb7cf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87124be8b3bc1512e0eee13080f646127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a0020d21d9b47587f87f7bd69fb1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4b4ec7f35067a45173b31500dba37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcb47fef0045756e2e7664cedd4a0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69562844e3ac575933174f473651767131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d181941da7b4e48021ad612fb48ddda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a37548f9c9a0bdf4366b0136160f22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bb479faeb580de32938f7c5ebb95e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7a8aa263107441c0a45fdece8927f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64226a95f7e34889d16209d2c17bd425136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31a205314e7cba939a11ae38249b9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acaad27e22c2488192bda96e50de73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759da2c95a1a3a677113812317649f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114a4f34588007a8c5bdbe1eeecd8ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf043f8874dc30355b463a10de8cc31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13a7b1dab4afd6b0484cf11706a183142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bfd4ead049da06d645a4bd196c80b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffabf5555e8bf13d5c8c4970e69c4f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77190b5b527d71b3653e401d10aa25b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4602f6584e9d5bc62454732e64506b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da263d47a613ce97fbfca6833c6d570147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6acceb4748c468327c1bed9d5e1f8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057af139526c1a8b7873fc3066e14960149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eedc5c010b44a6a53667d1cc1838b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703739465fff8c91d08ef375ba7eba84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461f1606f10c59ddfe57899018b64e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642de7656ab83a1a7d079637a30b37e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a59433d14bcf40ce0d013547a160b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b0c2d417963849f3c233337f0f638155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcac281abd206c8f6a2f335632ca42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07bade83e0f698d97f0a3a680cd73c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa401a449d3dd0ed035b11443bfd248f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23935761959a98fe18cdbf0a95c8ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2c4a45708b02fc2947fc59df5d390160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e848c802dfc508b1e6706052ef58eec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11c4473dc951cd07c5af45620dce95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c704559e7e7bfb3a2419a02b9f2442163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaa494fe1c979cee92a7ca55a1eabb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fe23d1181f22dbc326b6c34170c62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ac3b1cd120c8681dcd5c4c21cd96e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf67d36ac0d95cf5da89da2d4b12a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a35391ce85d581b97afbaf57ea3010168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468214908f3ee6a6963b2118ae8f3a8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa17273d289b0324e5cce7b96bdfc8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9897d96dfff67435f71eedd2edfb28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d677a861fd8bc3058ad7fbec08f59d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489077c19dc5130087b64fd88ad57ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755063d36d9a4cbd0d45450c4495a06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfcc55cfe881752ed4dd778df199e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7494661ca5e9fda2bc181ed82027af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393209d017573abd3c44a203dfaf4d28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b214703e9fbe447bc60203ce63962f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6383e123c461c835308b6e2ee12b054179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722da7e9c5809841fc0633d34e87c070180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bba9457f676dc9eadedb41d32f718d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45a6371e17f4717ac2d951e0bfdd00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01591ad4eaa67bed7f351a97881b7f56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd8525bb982617f9350be8f6712201184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022e9bdf125345225fc96844b325105185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13906fdf2f4c169350eb262c362633e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897806c5e80c143cc94dbb7389be1064187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f59521812cee25088ab8c30f9d46c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05334049f324a9035dcb07409d29b278189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815428562e719201e8caf793cb31fceb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17844ac8fd8df57080daf1a34cead734191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a68a689ae542a2ef380196ebeb8133192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7d9ffe454b0475d9d5c6853f544d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e1aee5a92501d7e2ac813b567c6bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb1198bcd522ed361d78c94a53bcb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b9f128ee7b0bcb8ef903e2ce1121f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf750a553cb4e4e23998ed6d6af808197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee834acc76cdb216df2ffa5da17e6040198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acb1eec1362f292bff50e1b2a04e45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34927d1dca630d2b9402ea5a4d963a9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e8f551abee9e839776189581ea239201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf780d0c673a283a1ebf72be23d6e15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38588d9bd0a9f8c6451e75d7f921fdad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635050bb118bd99268655eeb9ca7c39f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3ba5b716a01dc0954dcc7b15f4959205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950f12dd7f7165f773d9bbf45df250e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5519e7ecd3afaad59f08a9f5194ba0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf6e7742ee93eccbe9a03f85c1b31e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d2ae3a55761696f5f9e212b251afc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7e2610de1bee151c5a4bd536c9846210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ed461c71fd4c9dde40e132f361402211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc23b3e4c07c0a83026c162316ea90f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37943378e20938c45c95320e258f0a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c857223e9b36fb44a2dc6311665e877214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517f707cc7cba90696310efe59877e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1c8ec129304a2d3e324c1bdaafcb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1eedd6a556d703cf2ef0fdca0246e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6df7cf4d877b3686df83f664c8a0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb526f5232e434cf55b35b73646c202219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38a22ae259bd9046763e0b8663e2c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262d6c40526fc0afab37093030a2610221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8433cb344a06c62d68b6baac33fbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecbd536f35cbff517313c096c62b92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b8adf08111d9c88e4a54354d3a6eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0003f1554258d20eed4b1929822df32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5831884c92926b11877b299f85d9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca36ee8dc2d2473f0c3d4a9cd62fda227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0e357c08ead8f705c3f75b23ffa3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b517cd8188ab9b9af75f3ae2b3172b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fcbf3e542c0ba61897ae18a8d2ff2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcd2e529e06a527cd247a983a97472231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb4d04888854476fc8a32b64f79a7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168e2d80ca9dd5f6006cc253114ffcf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621deb4321e5675bc81b708bd19ad1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31f49f10c9e6303adeb23247344ce8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1172920904e57ed98a42f56f611fee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f213a21f089b85e526f44557fc13a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c080379ffc4163b9bcf8bd61e4835a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ff7731880ca5e59fff3e641ae00c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6748cbe646cb5e0ab683e81a8965a29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e38700d445bfd1b861a64bc86611c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ea3985ada8a3e140f8517639f6198242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18759cc86ac8651b1ffcf10b9950db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c06a5cb4632a49f704f28dee7c2341244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe4151fc29d868a4efc458c01eb8fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967a44e05ccb2cd476885ce2f49ebbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e980b131e3aaee29a5e83a922b36bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de072f40b0cd7fbbc2c1a6e0631edb96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e023b5424e840a3cd18be8000ab70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63122d2b161153f58510fbd4c50d4043250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0f053f3ab7dbd0cd98d97f68450ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1af8a680bed3841f3e3df978695abd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8c9b6348ffaf7ea918e4b4b5bc0c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f9ac71c1f7ab8f02aa0fd31a49d8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878abf3df5aec7f41f72796a19df951255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c4c6bb3e7866dd7cddfbea9142507256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4936e8c02d534cfc5773ae992861119257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd1292c95434d5ed03be42c5cd5005258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46d7683b14a3f1255718a52f3c10f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633f151c0d716fc7315495322dc2f58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f14b8836fee2bfd9d63d86c9bdc919261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e020d29dce177c2e30bb94866663530262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638cffbf3b849934869e37638fc0f7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43949e581d97cf73ac241a5af57b5be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c8b81867b1e09c4277b72294ee5b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636304f0cef393140ca008a98fc8b6cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040730f868d1c7a546403095bb16af6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8d5eb158dc157f44c976d29fa072e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e37d186f1f18c477353be9d82103f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3bb35ce1ff34008e82ca30d3d5eb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e22c4843cc3127aa413ff585e3bd6f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215e296c28a23fdfee2afeb2e4afe6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bc250c1b1de72b02d6effa8f2193c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608ddf2f1ac07cd5fc29a24085b690b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b53de9663f23895bba6eda6fee7fbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b8b75ea9bdf0fdd804ea513641483276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542aa993caa5304ed86947a0e9cf0f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68510afc0918eaaf14c6507d53c5de4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dca992591abfeb2e9704c22117e62a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73479c0d6b9f1a7e270b5a168b8c0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0e9887879f23be22aa594b67c53e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248be0d2e3d39680afd6999ddf496e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fd933328531f7e6de3a34a10c2217283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f7a0c5114cef0d36edca60a9c0850284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ed0178b6a5fea008e3f731aed2c9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073b3a0c207ae8130d1b86807860052286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5732623921a84b8b12d5d8afff308b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343e231ab11caad79df2241fa8747b5288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd9a07b406d89d39ed3691813413991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48200663e9fd14cca58684e0804ec02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e53ab521f03313756e754e739ac8fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5cc10ff266eabda152c094abd70424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314f2553b068fbd418bd9a312c8bb6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced75ea0bd00375c13ab8c390a9188476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7a21546eb399ca9afe1f8d46b27107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb839a4cfc8e36f3b099d6c0a8e3a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8a3f7a07e29facee5b67ec88782a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527e63b421d54d9c7b69e4ded61f94010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6286699c8de7bc1523d4b5c08b5c8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67270b626ab720cb21ca84a453c4a9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873a1148ad1eeec93a1b122abd5b02613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f302cf68e8356cf567b9630f063768e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b837895b612c8fc218bcda3c1f542b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d79c3ae161a73fb5292e3eeea378616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688414a3a1656a7e4c4b380f16e03a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e85cc44268b3712c4484811ca498518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8b11434808956d42ba348918807ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aac180e94c3cb2759b6fabf33714f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967049d4f7e61b8a1116f7b3bbe3262721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7063d559d0ecc7afa5bdc654ac369122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797a7a1034a47350c5f7ca49e8ac4ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76808d350008df272745816fe8ef18fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e9ff2531ae46bddb08aebaa447e9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cb02668c44b0a7a27712d343c9a0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd68bda550704a73b763789ac9f24e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b62b01ab229da3be60d5400da0f53028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879e23c962807caa17c2113d0a94fd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b572ef43e99e6b212b8e5f555589930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12b096d1a37497685bcb9727722b5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fbf064a4f9a8f5c9f58b403ab12a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb4193088dbcf56c8b5571e193c28333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0304fab992f07906d1623a2cbff843b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a79c63cd53703ec632886ced0933535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a925f68a09c6b6306b750643d16f1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2164834ac2dcf0dd807fe55fffe391137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc244b23697201f563774730e67dbed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2b8548aa770f6f7e22b678864fb9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5492c12ceb75828c9cf3a505932dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63f39354c7d36f3fb9a0d81b01680341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0262ef93d7d8de3d97b28d8999ccb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbf551fadc51c43a894d339a05521343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857295032d39f4068d654ad07461e2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409d59b2743496cd287193d92a1f92c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455230afa02bd0ae6644289a9729e4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47929c81e2653c5f389e4086d7f22d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e094f75f08aa0272380bf2b15123848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8748e9ec1c86424968f38ffe2060dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4128634f1516130f19dd3b4f5460f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036160817b48a27bbf8af25b4e48aa1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153fab1fe7692c1c359abf0b4d2fb6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08e634c9ca979f2ae2b69e5021edd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2639773e2252b0b292f1b02b9f55f1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c7de7abd74fe7b66e9cd3263c9e8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8eb8f06d1cd4934633b57395a03d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0410ee138a67ded07f30679d22c914b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689899b15c9474cf786ffc79e048b07f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9448831a60d361a6bced957e2b997a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cb1f4003a4be1eabf39dfde2fc90e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561314c24f61b8802a25e43ac9c21be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2bf4199cded24810a3db839458ce062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc08028cb41569e1490227f0a07b7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04b3f657102d23126d1b894fb4d34664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4455fd8358c8d5b4e5df74d6b3d4ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f30c0657472def84fe8b530f9657e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347294a5b3fb96981d5122d2ea44eb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cde923e16b5261495bcbcdc5a6f6f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb3313cb456c757af57367ce577c2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98208da92adaf413803f042c1e5d2b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319abdc23c88acd7c4094a7156e88e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e371127c4ecb138b97b51fffde83f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f288d6d3ae3b00619cfa1c38c8aeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673e604a761ff05f19e3ae833609c5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dc2838c337c4cc34dcc814048d59075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19272f951f6d665d38780cf9f54ef8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2603c2b082542b2182ea5251200da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba0a57339ed5e85cae02ef32e45c8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f5a9eb802457c19d0aef1db8d568079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f764294bb7bfc625d109acb0137c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b28dddecc8d8eeadc08f4aae96a24981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e051cad043e8c8ead91712bf7fed582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0e5c148f53050343036c76d613a3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead260672fc5496a5b4012b86f454e2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d6a52be45a983b00c2dd05267bf1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd47fa73a35750b51aaf27647e1ea4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ceced3907fb25cdf5be877ce8676887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78400f4e5e642d7475b3336b578028b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175b1f6f218a523947681bd3f944b0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc205af9526638bb57228d9562621f2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6bd5398d83195bcc9f6ac1333173491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908acea75c1729fee87442c82cfc10ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd94c607439f16a0bc078cb1a24894d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe201ddf9c042c496e9919bccc20cbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6426dfc3b343f3ebdb133a4e2b183295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f6f97db38d3fbdee4884fd2147c7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cea63def65724820d81e9efa97684297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122efcc7a696e803a6422b7f8c4a4a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c57cca8a7f3726d251a2cf807de26c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbd71bf1cd77960feebe5d9d954b80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfff9256c92ee7ca723b36901cdb128101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974969cb6d73e3cd45c25d310d921f6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7c1f02416bbbdf5dacb084ebd1852103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba324b7928d376dda6d2d634f54dcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b695c8fce5dee02b6886a08b966d67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc52fec49b400276b2a312fcf3d166106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e85687ccc36f6da2c896c5fcc10ab1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1e630de89d32f5c95abfa4a07daa0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2b743a5d269eb73ac33c08a514c3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdb54d3b7a8dd0b0ed881890f92a18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972444b8e0645fe8d99b38b4d50413a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1637c4552c65942d56a200b51d1817f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fa34e4b00ca4a5c6c1242f9680214113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64d855065aa5d0e06a8a4215084a9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3817af73de75cc4349f2b3aba88df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fb3212eeac07632e91fe2b512c3fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef751729ad0f0f94ecabe4b2bde9564117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb143b9824e7ec02a92620a410ba80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97714e4548630ab5dd8dcc2f49900593119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661984f7109535fac60893b2cb62dec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d3d9dcd4825193e93209094cc5d7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9dc1e4bd8e2946f74867d3d1e844b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ac5eaa3e9ffe3753814e7c8294432123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63832416b5b584bc6b1fb844c1aaa085124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac8278d6609b9bce0de8c05f084997125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e797b07d786006ddfb3bdd7008fbee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597819a07dc7625bc87029f36ebcf2bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5660cc192f83068a476ad54303a166128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cecb45f3d596fea34941350a6945aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80f6ccc2d281e76e186909fa653ca2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b086565766d71f52ca019e8110812131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f820c171218e0d8028cc770e7dfd625132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1cdc90f969c71329f9a461d4d9abb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b14c3b836c6b9adb1760e88081125134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b2fe008f5ca3d2ba4253ed679c3f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054036ebb08e0b26e1c98519fc3f81cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f9b05ea9b001703a742345e3df80b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b00a91882534d7a0bfcc38f8bca22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f6d4184c7285f64b00ab78628553e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571494784841ee37e5f9d702f08ce1a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cea4015541a525ab9de604e0bc4158141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28353cae274a90025e887178f8a85c65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2ecf3cc7a27ead21a0d60e57d2bcc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b7736fb0179b252718171969987ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394af74707770812fa1597f04ef3443145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363e51344bf5232486ba47b92627e05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dab1f880b9024a70813095d1649fe9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13898e726d91b9bd28b50d3410f882d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde628fbaca70a5be1f7170bb850d94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda22a4ca73c2c69724ac921e4dcad1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ca6557df328adf846b1bab91a5d13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e1f3f79ba5750c9cbb6cbc5a42a6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861002cb02865f11dfb0ce1a3f3ed020153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b7453d1f2cac8c7b1165b734ffac3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea306a0461cd3827350b059b5b2aa9b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594c94f26c0aa2bdb67624ff72fd8b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482197ff5f604ea7c97ba40b2a8abd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dd363afb5fe0ea4896aa6682a49c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5e2e9d57be0e411a43fcaed18ffa7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e7013a0ce5807365395703d6752a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5835d3a7e1b569461a696dbbb2f76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27c10d188668ac355f2c4e2de7fa99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ab8eb82da957f91fc46b921fbe41a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c693506c4b169c658086448b935d821164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f2d7438cc6a4fbe6589a886185f19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecea2123bbd06f9bc47fcb146b7d51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ffbb4d083db5aaca929b5332ab18a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cdaad463327421c3262aee94ec465168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b56a78259ea9d2531fb4d6faa667ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd2f7984563232b051199bbd6bf655170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5774faafabb4f59c4a32ca3f9799ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03c4180a059299dcd8b0bcd640be6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e7368053f8ec7f15e351541e19d4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c35dc6d3d08625db14186b6ae849e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0aaac7563d6d1176a06d8f45f99a4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc423189ce8fd096007ebe8d7d61ed8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8819ac3bb049c447736cb2bdd04b7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bce92d73a52351a8896f1edfe9ea5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dde1f0b67cf697259074143d3874e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f667844fc5b081a66af44c075f7beb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f05baa36211b26160505ec885da37f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db539f8a0dd44a0815f93b1465c0e61e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb756a9e5b80745acd5126fb9a8325183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b3b21c75139075410d5a95efecc59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00571c83b61b286170fbbc1913203390185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a403fba8f64e835b746aeefe66aa8f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9ec6f9c1c077bfbff3b5da319b9e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b67a5cb7a4d4492b171548de4d007188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb0a6d2eeb44dff637545d4a3e97a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c865edc99183f7ae4478baffffad4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd44d1de387956056d8a698089a97c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747db915bb1c7db435d86444f0b0483f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d61c95f33ad4cc6435f40a004516ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53299f02ae402b9b6fbd8e300b38a43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6076c73ebc793dc1d23bcddae468f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5fe180106bb12a29f996873eacda6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283347fea99dd89c793f305f9544a63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1234efdaae952b568f6ab00b732a400198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473386a46a73b77d764f11ea12ac5eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a1282ddbb484b3a8d2617f1ca4b10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc228273385053e27aaa13d03ca073201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a589e825fb81dcfb4b3ebc86a2a20b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2830953073e8fe5f1d434ec41ffd0c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d0d4b0925c66fa690c76b4cb836c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6d93855c0f59024386c2891523674205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a4703e14ad5d35dca703f6f3477b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50df65e5f269bc50792d6d8667612dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914072d9f87871ea132b277d63d2d86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adaaf6cbe7f0ddbda9023d3384648a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae2c43d11e4d63066fc8e2cca3b04a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b68e9cf09fc7d4657cda987358942a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e791835519c5ccd016d300a1e8d11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326083f8d070ecf4bdf5449bc9d2f1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748146ca2ffbd622ad76e5cf0ddca41214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c0c87fc2924c794c4e3734b315c87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2ced83ed486cc80892b9e50ec999c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311280830870c180a0938c900cede4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea83414357e1dfde111159294b48c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecddcc34699bcc983a8d46fb395762219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e56ab14a14713b690cff11c7f4e24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3640d1ad35a529cf2c64a5d035e6e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4381a2a1e5407d2fcc787c0fa0461222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc0d70f0503ba7ad3f87313e0bb03d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aef0180a7d73b09e65e3a2603c9618224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8d181f6b10671def38e4160252fad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397794234bbe95ccee58afaa281d01d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adcc1cbce33e3cbb800773ba1911b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d08d641bf0487e44dbadbd6ead7f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a975db5543751a969c551f17ff62df3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693840638e6c5e6c6bfe1b98a57aa295230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ace5cbd4a7dfa0c936c8c58537ec1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eae18c764907a0d071bf0156577299232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9120b06b78d90829293ce4049e8c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da83ed6fb6b0e2ccea043ff779c3cb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc31a7eec93ac1b93916255fef4018235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b6f3a87ee7dbe53182071dbabddc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739fc4fbd2a1a83c0a2ecbbd673ac6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cf5408938ff0e8642e3e9c55e4992238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4e456cee05dad732a659f4e400384239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c08b33e3ce016efbf7a071b6c13d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76079be82443bd25324a5decb64b95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a8f888636c283b91395a4e73b7aee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666090aa2b7173eed6cd19c2daf4ff0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58fc1d66ed8b6a84bad69986a3de81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4b2b891231d02d49fe38ba82c775f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927450cce22bb584e0879b920530683246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b63a0fc1d88a337b79aae26d57c7fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2d8361cc2bf873b3f28ed4456ab31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5176640eac09bd3ebe51ea9468443249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50ce6af4da5dd05005b29b5318f77b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc21a5e360497bbf95c4ecff5e5f536251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b40c73cee89de1a0d472a8164ea43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d367c9753ab2b5dfad01a6f9cc6c30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bb0891c81a633eb817ed65939d795254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c29639fe80da95c943b7affc065603255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf027d7d8a4a23bbc423e516684e0ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d715045b98b8bcaf5346f2c3f983a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51943579f215f89d48f51ea89cb85a86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae09795f0d6a71d2d9519a32db8ff35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2c7c43eef3915aa6566990091cf0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b6d153d93a37892f9ff516240ab8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed6adaff82ca09a8054ba2e28a966e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9ebecafddf86f18a022b8708f59b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607db2aa87f2fd66b9bc9b3759c06cdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2c77125f602512e2dc66726764106265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1725a41232d1c1ffc0ed8dabb7604266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff06f9de5ba480bc2bfe941cc1bed92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15936a1a772f1ba55a539f5eb84b20d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c2f35f5e5223f317038668ef56477269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60d8d2ca545f4ce9c903520476c761270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda5cf70131891d1a7dc16274456d31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d169fff3d8938715f78881a0cbfe356272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542bec098a291db0d2fcf3719a68dda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284622f217e85df35d3c4ee22fbf23a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862734f00b7fc0ea655343f4c8ed934275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd967a775c598814a82a5c54c05a7ec8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82c299ed3898511e12467d21bb5b99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28625792f3f4869e3c01a356342f9376278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c27dfbee178c142eac3451a8f63583279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21ced9ae6338179f47f059a6d4e3e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fe2d3d405450513489aa37b125642281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c603b98928f4daf842890fdee779355282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db482d3ff23dd9ee5d4a7aece4c6d89b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6963789bc33f178a399f6a66831dba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41e074a24ce7d85fed50d860d11a5b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4cdd83f80264219e2928377c249e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ccc3e67a948e7220a30b78930ebf5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe351a8a1edebea4f8c1f1919668fc0288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>