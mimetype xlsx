--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef6d4446c5cdfa48097bb2fe96ca351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7dffcec3c21c6159eb8d30d381e892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fa55ec5066e5f044bd88fbcad2e7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099f146066b152e2683a15a7ee7717d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa6f6662a4ac3cb3b65b35fdc1217d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00060b968ebd69696c93f19331830366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37553b0025206d614dfd1cfbca78df037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0364b36d6ba708b0fdfd8ca0f91e80d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cd4b395ab49b8cc360abd95580fea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec7b2f172c0144f7cad71a6bb189e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33375b3b9269f5b1bd18d248e21e49e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d194b58622d84ef7c01904d0aa517d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81b9cbbd7bc32ab0cef1dcd185d33c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b308c9370baa7ce9f47f9035d4eae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc917b0db128ba43933dff4c94267015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8854eb29c58cdd0bac094c3633eeb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17d9b8ff8303000c9d03bbc177c64e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f94a55dff2773e54e7129bae9f32318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253c78fcc231fc166417cf61f8e077419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f0d9424e9c458885d0d1a667c0d8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0c6e94621a79096326cb79fc4c12521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48222086d20bf029288db5079ee5cdd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf014977f910ba34669e3fff3420223923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc1373a0535f98c59261dff54e8ef524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a959f93de87e2b8c529e21ace1bed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411514583667ee236d8b0d252bf10f1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c11e1fb545f5a5270964a2db1a4fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7778d77da4d8e2ab312c15ede7aa91028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac8c673a411bdf9e161494d1e3540f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e84695e2cf9c5cda4c6201833d12130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c1374bf5f6414f9dc3312de526bd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8942b21d7433c839b415423c0341f5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67607e296c3305695f819016867e68d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246023c4e509dec39ee9b69d0d9106334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086b5ac76346dc4b2937a7513ea40c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105a194c6a477c1a75a3e7e9acbe5fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef560590a9094bb34f368a00230f28c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba8f8f4fc866b2b9564f411755f0d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c32730783d794ef59b724b183bcaef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278432ad5879418f2e0c7b769b4871340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ec1eca8b62dfa1a47d7024e57599641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce985a685f8a5179abcfa36b454536e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7169d9e810442b2835f396ba98dbc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f476bb63d7ea4804925b1679aa6251544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27528d5d77bfe4112b05647be8b1f2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8626e109ef965bb99816b04cccc243146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc92164c1cf54e90eb234bfb31c78147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80003d9e8d5553d51f892e539306f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50284f1b6709f8ce9522d952ec59bc4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed7f70c5f79d18e2a0d1ffd34091e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ed23390360d8794a3e582d2dbb76951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0c84be4d3afd08152c3dd5b1cc73652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd1e016f4054afae22138060b9df3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9496a7385996e4822d5e17e4b282d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f63245a81e256afc676ab22dad0b2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87421b7dc39bd884a9ff926313bea13156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a95c62269dbb11d490177002432db057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f22248761759c6be5b289d60033a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd060d44fe9585483b8578f940aa0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f35e798d5565b61ad828deed69f4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f434484b9613390c6619893a073314561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adda690fffc068da1cfd598f38927562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336ec8d4fd8dd99901abbc1464df1fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2844f82edb0e7d845184ccde1d86ae764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d510e446f8f643363ced559b609a8d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cac7e377d6d51f6304cd12bb5fba266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85840882136e39e7fae9de8593602e1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9025ad69db7bcb6a3521688a1072b6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c64ff8f46ac96232167497e57747169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7289a514e1cf1c1df53c35e83a34ff370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ab66c7a66f202e22e5ce17740d37971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1114ba60d0afe94014506c7677e9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a9f4c6fc91ab31876e4efed0435d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3da4ecb33f6aa5d993fb0cac90197274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fcb54a82cda783b81ce77665e6b5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78770fde10b926b2d0b4b30cbae21476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb6acab6169eabf64cb2b71e0837fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74554db4050593bc1beb0d0e935bf5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cb81dde4fa178f7699da0369bd3a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5ea66e6930db9ebe411495987fa3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc931a2c108dea863aac51523b96f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8034a5ab4d513d3c6d780e67dada2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf0ed97676663d0f8ae47d2601e77a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06cf4b97465f5acf1bf96969b7124584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8a5318403f87db22736dff4880e1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518e4f7698be23ea6ab62f7120b721786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad416fc671d0054198248a4605a47f7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54d509c2e830fa90b7b3af6313090288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18896c81a9a73bf06bd7f51dcf4a2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5e59e79d7876e02ce29cf10a0913790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3574c0d2a76d2cf1d72f8531cfe78b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8f2867909217b124e7e1440cdb15492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e684cff7c0488b4fa9b4b2bd48c908893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28125f1d78e97cf942daa8f7000ab4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2447088710f5f00519295ccdf85ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9777b7e5cfd23b3b580de1e23313696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70930f54e7e7525e71e5f646f8a3e76397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d04ef589dbaf653087f477b85ad1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd87e2f2d41a34773f70e0cd043b4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ddb22789401b660787d65c6bcd75c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a9d12704933999e6014a3cda5a9d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c869c531a618f18c7dbdd2ad180525a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b8ec501d62c9816f1d9499d676c6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7365f39623f5e3883d68b02a0ee43a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5b8209c803eff214084c24d3e0d4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc872cfe0b81228a1e7e7bbc92614cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1227a7c27764bb36ec4c6c6ed40fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fe173f7a73a622728d2873923de2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621993cf45ed4b3a315d7ded2b4c06c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82299b5ac6ae47cf6c0330445146ce8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d13274748d06f6608fd00a109788b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407849edf8662e1c5fd85b4285ae5b89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54342b91f965ee40cf7176c9ac7e4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9a190c6f7b0c4c60c066e8c5a943e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d4ca1327c8ad56987c44709c2fbe5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c398e323219c5a4cd022d41fa58fe3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a1c5ff6bd724662db3413cfdfad7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7cb0d42b3d1db4e23b44f45697f89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985648035c0ce30a011f78c7788c54f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c6d78ac09f92168541d160982b7fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fc746b145e1d01f373a016dae5331121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9778315e302eeb49cbc606d691a9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b858bddd341101e5ebaa586717a046123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55571f99f6671fc1354b875c59b2eb08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e9a5a33208a0de6eb4ae9feba28f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6117a2bcc26790dd5746b7ae4b8f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b028bb11a482e0118f2de637b2e37a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f2214d913bdde48b27608d5f18bf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee255bb85ff3edb4c60ccd15cd1ae2a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b83175b8592ff850292666161c58ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e707bbeaf0ca9643132e5d57eed8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb25812762c9ba97c9e622df314f7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fda0d2aec7245dc956ca8c29a2460a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adf77e61316a569fe606acafd994cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc92f2f090946277b10a7813eb7bdd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3a4d77dc8a5bc95cdfb2e47b5b185136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33e5996a217b71f65904cf44f35d0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77733804d2e5e83ded9fca0d65f0c77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe07ea77d2fbbeee2eb79216499ec7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038f16781a71b3a0cec83f7163f0ada140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9779502ce17e045ed4035916fd132a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109a05a8eb3b256f4f1420a54f6b5a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2e212c637328badb1832e3e5bab6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7ab7fc1839bfbec5938b60bfc600d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e063f1348a34663572ffc78605281145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de4aae11e3f44cf6a033e37a9466f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa53f4915402f9db5f5001456e1da1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705333af1fe9beb97c2df3d70408178148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48afe0d58e5119bc18bb6fc378ecded149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae444acc5d6dd36e05acfb62606ba3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a2532300556a29daec19073e3bbc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130162ec1d1c95bf97749b390092c90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811d5ee8678ed82dc4b179436a67a22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb13e3afa0fd6e0828364bdccb88fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f400ebdee44a9285ca613a5c00821155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fd744906ad915ab1bcf7f00350dbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c294f74fe7bdbb22bf0e6ed4dc408c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871a9ab92ac1563e5c928c5cb1f2043158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba05f02faddb517136bfe562475bd7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828bb85a966fbaec284cc77a286d9ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3494dbc02ffdb957fb147946046cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd61abe01b3ad39d3b4eef31422c0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241a6b1e140259851136e7d848ba5bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0dbbbc1e7aa9c6a9abf9432627395164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f267c3f7a0b094e583e4e3799b4ad9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c0fa96207698e74d857b1fe14874e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a311df94397e6b3662e7b3bcd9f644167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b6f43947123641d796bafa3b2f6bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d58284963e6bb7e26e5a74761fd86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f0bab3393345436b0836eba5ddfa4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b75fa57c2cd59597fcfac5cbc304fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd059e755ffdf06765f510081c790be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb774d1cfb200a58fdf7a8f987a719173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f3458a7e8a72f7c5e874c362b3431174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2acb9c3e029250cbb888664e0a379175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eafd602a3555a13dfa2f911f013aba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8d1cffe42ba2021af84f095abee6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e57552b8e38a6c81c39b8d44f3c2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35ed9f1654d74358dc5ef87659ead6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5141a251e1af1f54694fba982ce4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f19042e003eaba69e7a194ca6b5493181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ba6aefeb4df29de84b3e84a164fa7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0f0367d914a64bb0172c15e106497183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaece7adc44e21a4ad7476ee861f14184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8626edc5f3de1195e7b6500a796de06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e6e9efbc9e403924b874d340d426d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721458e6492a4938e69b72ed3de06f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5293f44266b5f097baf3040930f10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46047bfd480a1d46c621c1f007890c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb67c6790b14f4cb61b70df156430e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef81abc3257e508db4488500a8b637191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c9ebc99c330d9f99868376fd3a252192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c89d54d8cd9fcfaa8313eeca44dd7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23d52576b7219c4f4d20b225478b36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e615947dc253346db1b94bbd2a9f19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e8d41ef17df220d6e582bc1aeba71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eabfd4c331d32fec68527c95bbfb3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051fce2754b74cf52843ef28646c9d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc698e688a107890400f1e68e02a7b0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c332ceed34873319b2468862fb844200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb6d48f09ea64489d6a4fe567ab67d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31170a354e9686d5fcee9429dfb4e397202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad65d0234208d8ce7ea54cae0df2ceb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c73a63d5b6231c739cf82d19863e58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3b3fadea1d975726b1132fa555dd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e54afd97c0deef5e29210dd3afcde3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588f4caf863dc94abfb87e0f37224fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a782a5ce63d4af8b25402ad53152c2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b38ac279dc47213742e754426a443f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6e53bfd4ab035fc83c1d7fec376eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ac1f4065d10efc33f9261037b39a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c5ece59883de7af3fdbb89af50b4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e921208f9dfe8f2887a8d02e3714b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddf0a4f8b155ff4eb02e1ae234637a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaf4af559925b70edbacb789f2f805215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172264dc6c3485eeb127f79f0844f5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b3775754229bf8c677977d2aff12c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90d95c85d9f064eca9c3630d97bd6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300ff0a56632389076b77e94392505d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d234d37e314f00dda8bbc46e859bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfa2d3e65117d984950e3a97591587221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926a0d7e430d7b102ef10b297419355222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a445cc9fec39722c8effc29b1287e72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9296a1060778a76d495d69397519dd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfa17399e4f2ea15551096881ab901225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f46742bf4ba4d1a8a000cfa6e1ecf9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbd7e372e097a0d960c0301c68932c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36289bcf62de8d33fcb33a1105608438228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd533fb7c371b6c85ab792f16fff9793229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1637a20492e461090b897eef04a2c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e08056a43a17c6daa002106e703661231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102361309f372e70ee5361b1d8b19c65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba197275ff4f7a9d8a5db00784a08a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c60a03763001a64b153e52c917f7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afb2b144d0d07bca04d48dfc523549235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f92b4c8386a1e4aa5d98e965d60a40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da576007ed5a20b8a68bea3629464b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dda3b3ab7e1e49b80ddd31c4eb4f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc40f1d477290cb4daf78f24af1d13b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209d1507611fdad9d69dfae96539412240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81d40868f9a33f14b8ebec8571bf9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6277b3a27c00b0cb262f8cfbab777c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b476b7d02345c7e664fd1937a2405243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60093494fdf274bb3444162153a37ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0792972e3005b048dc97ed5daa05a51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcc653c973910290949102f6597441246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53937a27382eace75d3eba027a2eb792247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe3ea65248acc8fe144eb142494e41248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50deb07d37704a85104aa7158aa158249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb60091ef8d0d270775833ca518e98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03b1a63a9bc46fece3a1fb3d8da286251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8caa9e944f62b2c4cb869d6a89ea3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28c6472ab310ec2861646fc21e11c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c438b396510356f5f354e257384f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6fcb3fd3f8b5b9675a1151ec33225255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a77a23b86e1ebc8707cdeec2fa4791256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f63ef49c7d09ad1ce9d9374574e458257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d3c545959f4b317e1000cc0686896258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae181a79c0582dd957edf618e8fbc5f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef94e966a81d37dc742b3267dbfede4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe37f97df42f62689db542e8180edf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e2051d16951f800b804244900a30c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b3a0e7a4126fa4d50ff888da24348263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edbe5a1c061dc552676555808917a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02b783ad41ec0110d7dce37b5bf8a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a3098020de71ccf42b3e7a73d41a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94f50156eccb996a2e175fd283f2da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44622a71e966d67bc67f1012896ab92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a132fa5cba8ba65f5c7d5bb8396956269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5fb50cab5574a2c7dee2987bc547b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e0295f42e2591430fd6bd10751e6f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcba4cba11e9f366b22a55778e84ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776122d5f3a3686be99da992249a023273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf6f7e19dfd56dedf9397ad843c3dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a7dec96ddacab97495daf277a0ed9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b428cbf92d472559610fb55bd5d5b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfb77e8451b949855d01abf4e80534277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670eb3d04563b13cf9590d4c37fa39a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41396c5754aa7f5302b6a2c8814cad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbf97b6dc4b1f1aa3fc094717ee25f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adea38f6151daf4528978a47493f6ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c2efbb4cc002561d0343264cd6398282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b6f30ba9d2e884c2a4f09f98b5198283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b9fe904e285ec0354794311ec38f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21fc33101c7d40657fcb04d1ba2759285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886607e9d924022fa640b2d835e9b44e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4228979589ab17899b2ee93160acf6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591ddc1d5f318ec397e6727ce929f95288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc210ce2bc83d1a5dbf9f8f4edee23921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9cfe52590f554e5bb0e1db7e6eb932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf98dba49c403b6151f6663ccf4d0ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a66b41e4cb62afbd4260e1fd256c584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ff4fcb6da2beac0d906240e36b9465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73626ca35cd0796a836d73528cb2a8996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf380ff920470932c35d204dcebea29d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf7f051a5cebf0c86246d9138f2e4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa9a9026f8eb051ce1ba52aa0876d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ab5cd64184739e126bd8c556b540010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ddc8e98cb8d525f6944ae8f9c16b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af14668d7a6395de493ce14bde7b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861935ad8fb5414345320431d3b742513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc8a5f1e1c9b4349be8220387692c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd6cd7d3416cdf91d3db4ef8dd980115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507446f2774d834f8cb214a0cfae4d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93866833123f35d316e588bc0d8cfb2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64a1800ba82831fd275d14f78d834f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b18487e244e184c7beb367ace8f9b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21f275ef231dbec27095459e01f23b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d097d81ee3fa8a13e98e33aa49f36621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfa35d40b76fc16cd143bf011db59e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfe6034f7e1ca9311b53bd462c4be823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc5d0418189f078a08ba1501a6bd9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c475e8712d18982769175d4a88625c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37744c01efbd7f313dbb00a61324b26e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d04dc826d32d7429674b6978c6e1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097e1d77456598042ac19f57515370e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f777f708e140e61e3a23644fd2d842029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef253b383ac3fdf1a2c656bb2d8352b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49354ce8636d843639d2c86671aa42c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308293edcc08359cf1d1df0df900799232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b61183db25336ce81589b219fc72833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71225c78cafe5401b7124765b11f13a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd735284749d6e97e0de508931a9f7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d5d2ee36de89fce15900793eebf5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73eb50e2d094e17c82b771d727621037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1feead48a31b9c1897b9dd88e7db538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960759e39aac17b97e068a3714bc5e9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81daf375eec9d23a16a48ed047aab2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caa822dad1c679e54133f64f4fed1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc1165272a04e50163ae3d3c0065ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ece8fa0ebeac050d75778b53ceb66d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850a8250c05be3bf3aac4619b1de50c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0caf6e5c369a58f607c8db328a29e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3cf448c82c661b87f2aac6ee8fb4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bd05c84d38836d1a69921f9a7ada547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b7bcf4c3c976213b08c44ef7a462248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b02375977ddb0dc5a370e67887608b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba704976a9c0d053859b57ccd3c3b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105d978bd050ef9ea6f4494391cfbf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b45a461666638cb6716a40d543a87552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc0dbd4f267320fb0013de2aaed08553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb3551efb60a6167633944374eb2ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b068b44579ac58c9d4a98110139cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fd50711d44e57c3ccadbb358b7b8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945399a26d7d878d2798f05aa20be48757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b876b4370e97f860bdfe2508c6ef9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a5e5c929e2c7acefaee0c3d9a32f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530c47e435dc630dff3f37e0aa4507560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff841ce80e9df502faa5c8a72c5912f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910da0ab910f71008221f998b483394462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281b63d998ef60496ad363e297f6e7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a83a59079084be2857a172a9db17264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521de31ea170ab11fc6c9a505d2d83e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d16a9b22ae6d5eb0de3ad33c99d3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb6064bd4833b4104ae852145d308d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726941e0261882e61379cb320bbc97468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bfab0a8a01821236dd0e1da2b17ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7e6351b65050273495375e2a7aef970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8288161db5a71016ee16ae6a44303e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9070b7e3862c4d0561b6f07279a3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a852f52e22eb350040a0a140a7182b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb5c32d4d767d5d0d3c4b04bdfc41a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09d2867788849159afea4f306b76ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eb4ea00afd46cbd766702115e7d3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb4f3c246d5b79db6addbe1ea24ded77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87885c16b0667d4d4673d2fe1b0e4fc578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e237771da9a40194a70842edce6e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3783adadabb7863422bf0dd1236fbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a21371e5cfb78fe1a7a44a8efc1eb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854bb7882761277fb3366bd7d864b2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cf577a206aac091b420bed048223183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95451e15b5e6780e12bb1c2fafea663684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605090c5fd7d9706dba348a0ba54fe3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3312c0bfc5f96a0e72ff7938993a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4181f586ca5c1da1672cb18580cf787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36665af0ed3d0ae00ddd5166f866a4e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4886d781573b89ee2be173e7f835f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100620ccef4608ee996b2ad0070b68990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586c525f46d58c7c0ac0402321c574d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc7a1521ba9f91581616c2cae3f5c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0de5a70ddb80b04f7dff8314b80e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075c70f23f4620dfb3638acb6d025cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8824061b99cd40cead7b6b1c9c3737995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b7e745e8e019809643ca97c15fda096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ab9e8cce5f4027d76a939ff14458997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce7b937053c97b28e433f40b2fd8ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a693f9a1b6ab9143dc03fb870bdd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866af4d67f0de1d518344fc9cfcf959100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d8b311a302774ceae9215f82735b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7a8f44434d5418609a12376d74da2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd456590b380e77c0184ea4cae83fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d03e34a8ff39a92994b3a57621cc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ab21d901a0a6deaa70185f7c8c176105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e4deb786608409ead72ffee2baf9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3026f5d8b09085430fe2731f72d77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3204070ea1362d102e383d19cb07d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a51fef6e50326a6b79bd23a4ce3fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee907f0199218ebde7ce35eaab0878110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8cb7366d44908e912fc1a691a40cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2792e19a188ddc67e6b5d1f447041f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9f75ada9e76eea65cef7e4d392513113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f834373dcbdd171e415ca6beffab79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c1c9fc58d2cfbcbbb1c68d45fb7ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7f8c9b958905ddb68b220063672cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01189b1a29ec7d67b3c4516f7bb71707117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd416073ee91fa5148c90b68503c2ff4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd8d1caf2d7294cc22b0abb66250a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed69231cc6f12aeb4ec7fdfbd60bbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1dba7e2bfdf5c7aca009ece020cb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628bfc2c852782c6129139d87574602122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caf574fa89f822ef3259e2a5eb6b23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801831fb5106cb2b14118aacba5aa54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7707beb0641520ea0e022ca0beb7e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29439ab1c1f039340fc54399c22ed611126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204859761dfc881de99677111f8afcf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f8660729927509e775005de08ca82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdeca765875d5b9fd6cdb440d43c6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762d909cd8b613bb3fc931a5118c683130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505869d66d62331ab4bbe5021a711ab4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60a6337f3d41dee08f073ee89f3fa8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c42752e90c4c58f7131403d2cea808133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f810441d51ee1188f04af686174a5c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689771dee954dda2c4ffe9c8d52bec7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d234853ab9b310852eb0ff7fb0a3c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267ab18c540557087fce4099c0479a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef931f6f4e0c0516330ca1e1918f3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bbb0c3a56cc04c86aaf5efa2906fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c766f3e263082366e5100045277a3de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592e458c8e9d680444dbb90140800d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c045434a933f0987fbb69c844ca971142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67b7a957fa86db49133e465049f45a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649625e175e1b1992e11a026df4d2896144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bef9e91ac9f81c3d225fa9bcbe439145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cbb58c40de2a2ead6e98e3e6b2b7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6add408bd2243cfea211bff03cb8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07739c009ce8bbefb9602f3e7ab3d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0a6015548ed7a12225108a9ebca8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419ab6a51a3170872809f59b66fad36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff2f1f557b928cd8d8115e526a468b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fcc433f3d803476361f89d97ecd69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1607da25bc05e18b45296f9b6795cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89532f3ee59b94372f786b9dd2f67bb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414a76ade2ed1c5d551ed7903c6d0a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c2c61541ccfacf258e26697ca6f75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e51f4df4a8b385f3ccb1e7a03b10fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4afd7d7c3f7f392b466102c270a9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3431bb15263065c92401645d76c9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596e3b1bff9a46a02888e2608c182b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598574bbd7185fb68b798a32077578f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8f59e5828f95b7d55c8b53b31e5ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726f67aa34e8d646b8f1c5ceea4292c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d7f7d0ccf3bc2167d2f3b5f541f36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85710382f89f09eeb45a1d601820ad2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7c58f9d4af19c11e8a4921e184cf0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80722bff5729810166d22684513a64b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bd32d33ddaa2e8f38633774820cef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e45c3bf8f26ceefde2b8b8c26a8a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033045c46917963244380a59f41f437170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cffe22ebb61972f517cd20d25e087171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb22fe7290659a90796d4a700cab36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e42d516249f51f6f14e858c602307173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f284b0583c20935b6a7ef8a99233970174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e90b3c40b940dd15c2045dda4b2f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69131fe596cf775b298f2f0d861ee30b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89305714b1f975df7619c74a08d871177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90822a0a53cb971f9a03de94fbff95a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3641b09ea60233e0d51b15d2ddb4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4585c18f048f81e04232b986dc502c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49530383ab92e6f536768b6d93e56a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5517ef52c304443020493f2886c88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fef62b834f8924673d5cc71753f562183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad36e947168c8a6872fc6b6e5aa80b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c54c6bb6af1da4e5b920d9ba5d4ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bd9101c49db402b5cc1bb300debd2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524cc25e9e0d1aab09f58d12c77a1ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d534eead9c7bbf703cdb6d5b128d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1cc7eeb360530e7a2f1f4f991eace189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb5d5cc9861612164b3b898ff5b01d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c459dc0df4265cf179e739ee347d31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdece015b32dbf390445725e9fc74e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd1fd9bb538edbcfaaf40cd51d245f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ab72e6902efce2aa7e9c7a9a7cac7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596d4507677bdc99bd8b5a926dde96c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebdf39ad17c83c9e8415420e36e6a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ec7928b2dd4c8939d108bec709dcc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639e5686b01df1e3d95e6eca2694e80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e0a474ca21844706d7ddae6113eaf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e831b86dd4852bf48f0debe1f754e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d4d58700f4df55e43b12151d57da5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b2f8c18c3d8b27bcb5e85335faa1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be796da1819b1cf6e36b50fe72b5649203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cbb92a5dff1725b36c3a3acd1b687204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bf5dc109adcd305926e73dce600dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fa2f4c7f6955fc195efb2defbc92f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de87a7ae90f68699d1ee6d8296ce87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256329a4ab979a73be8cc5f88ec4f2b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72113d9e9d83bbcfdcf99cd913999049209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925b55f1741406d68ec49dd14715265210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d26e37a46c9a039941a000d09682a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20de74bd13e58cc9a4c9c5c2c4440d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609beb123892c33ff7cdd6505d7d704213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97a4eb6aaa18fdb6b0dcbf43286782214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558cb0f4902f332068f1500cb489e10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422ca3fbd520d3ac46b812767576d89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16297c2394b0e14a88e14e79f7cd225c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd5dee525396aa99bd5b567a8112f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad9ff1d29cf292ea875dcf0d9d5151219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af47bea2ea42baa68721e4759c85e9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191cd915d36e1605c30c872ad5fcdfc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94a14eb414a110d05c46b0ab231b37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff63365cf3c75accd6ebf0187059cbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485cd75039e8307e6927588a68c4176224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a3e489f0b1b5774f2173a339f6d3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980682a111d335350e1f6f3222e6ea7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6966466f9d95816b70d3101c16db817227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258296f65372bd2581e09c848f67df43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73346f3f00814c19491e8bc33d98c902229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f443378d08f546092f9c5cec0821715230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c5cdeb5291059a5534e6d0b42e6ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ad4b4201305b24ad3e451474ab449232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119596eccb6f838c5e5631d2572e30a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c15516fe18c68e116c1c1dc6d6ec24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77483abaf559a0fb7be1110d337b01c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f302254a750192d8986c198cc982b61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14974d519c6fcde8f8752f4345415178237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901d4f73cab378a2d9d3ce67b35e875238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0158df138cf01232638623bd146f94239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584118ed604189fe2ddec9e260bdb17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b89ad7dab4a1d0f56c898a3c078422241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a15e257cebe7b1c9d980f208081c0f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f605e0123dadc4b00d2359266f2532e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edebd9688acc1cfeb529612cb1ef6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604ca567093fb9690656662c07ca8a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc48807e8f9ffb41b1c61b06368815a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eed2b54d051830b936cd9e82486ae3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717862909fc5d5a3d7f2350b789f7f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e7938dca26a2341da4b7038e7a76b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32824045ae3e8a2c5795b570263aba15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d70a438358d0ffb72511008a808669251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010570c7c0aefb03bef27c282b04d95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e382ecc9b882ba0942510a99bd6a705253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e0b9f1bdebd3fc16aad00642380e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d95f5bc32e386badcbeb3cc0fdcb20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d297af7ca05b1fc622902ccd4bc383256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f314df2f46901ec327740ff8782c03e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536129f9f099ad8d139054a4f8ad1c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa27e74dab6ee290784a06be5113923259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bee845fcaadcb35b734ef1e6b77f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de687e23a1c0ff6aa06a526a754403261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634d333dbc1d09502a8948c2564cab3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f3a82d1b64b5a81870a7f1abe8e75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab08c3dce7e0209727b2487c28212c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2ba76e2d9a7ae5cbe57920863535e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8b227d989f868411e76afb7315443266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ff56742e82a7588c7c7056b8e2bbb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769222ae3f1be70b9bd73435c1952b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31d6af21cfa0b873eb537911d3d82f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f5289ae4e5c4696b9de3e26ec277c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436146e87fa807cbcc17b9a8501f4243271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3464c931fb12d4c4e708187cc9d1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82c2ef641d815a8b1377d6bdb774ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ad586ce55fd5468a8eb501a423150274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13bd1e10c7e60193025b94c48855cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5aec2c9d4800a805dad561d1c5ce0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69afc956d8550857c6be4e7424f0043277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed0daccd4bda305edeaa9f4062d80d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28235b3a95579cf01fc20b4c8c9b256279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bdfef2978084fa617c99c26feab47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fd707eb9e7e1aa5a16ee8c0ab2bc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f824d02d4bae65bd27eea517b6a6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b8523f264256906c9fdf4612b6e3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32c22f68d9ab1caf76e607ab9109de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b142bff2386897213c4f47985b016b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf524efa1750d82d2852398849193f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64ac7010fd74c1c291e996179f7f9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58b4a93d9366c5271a0f190b65af25288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>