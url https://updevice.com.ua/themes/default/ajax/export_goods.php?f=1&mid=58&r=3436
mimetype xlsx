--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8e425483d771c52e4339afb5c0a961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74caa15b56bf429c8dc4321b871c872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132bd0beeb94948855598038881b0163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641834193618053175de7f20a2576ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be58214dd79193991fccd0bc95c625f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766801c89f3f0e6b680e3d0ab7de5f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51dfa7183448f162dc313c37c6b9757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee076fedc473dcb446e01e98070d9128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9759148c4b935dd17d47027c5eedbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87d21ac5544fd6060717b758efbbd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064ce9d1631f316a57db1f2f520c97c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd447394555b3e6240672947024e0a5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769486e6aa519b01f9ca58d639f34f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd0f138a8f7120a5e86d8fa4ca502914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab698c3c2aff977af8e2338248a21dee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf149e66d547bfddaba8ed1a7a356516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa7441020e345c2f09d9065e546ba617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ae076b64f786677cebf1f8ddc78b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeac5cc09c775e509396ebd5558d3a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628957b83c17a5737524cd843a67bae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538127c6ecd8d7cd52eef1b30be35a2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf7ea483d2908e7a161cb3027bad9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6576954fd49b873fdf5289a761c9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa089b5150980140cbea2d5589ad25d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321158914fbfeeeedd565b2d1db3df8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7b06d949c2237937e1cad8f01316d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1946908de7e6a1f9c634f309ebe86427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4437e3c18ea2743e7aab9a3a3f59728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4191f04ca3735336227f86076371eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad9f1b10e33a19f32b44469b57063b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f68f16630d775afe454ca7adeaba931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d2d08c4fb87c2cf28a5b40129528032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a966e0681648d2b37eb66510400697633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c6749ba2158b2b051fb78f6a017cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b53cd77f30b2db1cac9277e8387d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bc83929c63ff3d926d7df962a646836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7a6e0b953ffffa3c4eec7287ccb1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9e254301dc8a8981d28de6463863738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670222f610d2657c62ca4a27de19d3a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e2af6adb747a0d24ed87d7b430f7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728e57426ad8209789655f7e65e017c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f99322ed5af0e12753a745511a9e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1790ce20817169cd8794a0deee60b6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1e97b1a6a6e99e036e9ada601d44844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bee0254cdb12ee266690a36d2ea2ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa9fa647c26757a699bf5041f8772346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304af5b31c78c007294ff7c63d0ebc4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71edaf6275b06a40bfb160e8fe0079948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e1e9021780b20cea0365b7b30a72449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b2445767e9ff5eba653164801becd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d1ef68e9926d0fbf980839eeac51651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc0377b5b2df117b7c4fdef06e9a9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43a9c73038b829e1c2f4b3625a277453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cf403ee1994279d3d5698f1ce75ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422fe43e71bf75630ce43afbea9d53055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185e482f4e345d527fecc3cb93c3c3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87719a776479f2d604774627590f0d3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4a84bab76457c886a83123eaa30ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b71b4976903e23355a539215c9ecd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb0868326f68216ad7abe27179845a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf745966d7e221aceb2d2b09b37952361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2212fcfdc23e91e42f2c2bdc21e895a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c53a88ee544abc426c0e22f724874263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce702c5f0b17016e824746f8ef2ad064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca3e8bf36d75944427bec35b4e2dc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7be43e1692dcc4d7fafcfa2a377f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20afc0ea83209f82319d814cf8543e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51159dee2d8cecc841ddd01f807de9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1f2e4071b5978c4e4a85020eec23869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d91f979558890087aed95dad67e9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba75cf28a476367fdc95c77df13cbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6813a94db40dea9c19d7512860201ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bd7c321b84f29a2e030a9df45ba3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d505df8ef4e425b3faf70cdb94baf5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e8a820913b2d1b55b6497d80bfeef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e306f2c2ef5ad007f758e567dc317e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06d12c36d4ac89cc89e5d0350dbc7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496d951b9b525c971cc79488b02f6f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23344f1286dd2219b9f0e39f101b8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ee23408e2698225cee929490c8fd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840256a3fe231d7fdd4a9119b8d31ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171956c8ad83bdd6afc087a0b306e61b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ce80b88a108a1731d1f2c38ec06b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf8e3f6ffd593e14b53fc01395160984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de902912f6fbaa161d44e4c94fc50685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44746170e4410f91ac290fcc10405086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1512ae78d21349a59060c9e4e2beed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953dff1c000f3fda28c5b833bdf14fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07142d535eb09b17f304774fb5a7703389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78006a03038ee59bc493e73bb8a96890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f10206fc8f08d6216b9b300b8de01e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6860ac4c1bbc8896bb8bac81f65401b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698988fbc90a00e5043fea5ee6a80fbe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90b347926ec8f212769807f8872e1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0a65734aecb8c0a88386eb3680c8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5568c3d295a1ee6886ee012949c798296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e35a4628dd8908b47cb35554eb5b0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111ee68826676ee668ab4f341fd00f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9d7ef127bba855f95a911ec74e05999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d481c9f9619f1a89d27c67475022e16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06aca91f85c430b37cd60c3b063e462101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f3dca8971b1f3024ad8dd2cb3ca5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90114d07b0097973e4f6da0982a20a05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce9b899b8e0e8d0aba4741b96b6041104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b63dfe1ee8958e7097da39a0c541bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d78dfaa4826957faf926c047d7d275106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220ae66976c5ff92b1b48f835320514107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920da2db7da204069ad0f5c63de1b5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8766aae1db0b728d257c71d73b78915109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e34d7f5caa5e9153a60d1c0d318a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95c224b02cc09348472eff7a0e20d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1ad2efc6ac6fe7c85ec1e3f53f774112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf6421f9edbed0550266a4f5e10993113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a5114f068d580eda26d1becf7e910114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72eb2f6fefeb1c39708e13e3e7cbc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133768f2aafb2f1f5ac0f2b34faf5c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f37dc0380870219c12d2013eda3227117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c193abb7383327ca27f50f6bc7b34ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653d90d64fd9fb71767b21d9ef9c690119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496858ac889bd5e232202c87c1b03ad7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df746409d4a01f411e57ff184363f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb43b5c1f06e45a722ebc0678f2147122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aac95bb61b225a1b185be15a75944123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3180906ba0bc34c40261739e90bac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406acd32aa7c8674f1116c7d5b101a9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf10883abe4c6e6d910dd7083e92b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d27a3f78ed0e4761b42c4842a2c00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd666544974f3021bf0b198e593b52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde50c1151d0395b97bf6faaec4370f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda8995697a979364f78a0126adfa79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71916404e8ec6063a04843ce7f1fa78e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efe53d1b3a8800ef05f7146a5d55e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be154d731b521214e34fc69bdda81670133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108c95f5a66da231d160386cea329cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a583df75b78fb56145ed80a5f08a7b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64573fcc985d45f549a6288777ae4870136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63a958a5cb57de3bc8d0014ec208f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a3b6ea8d7012026db24368472881b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e8ae27125b4855846532f350a2036139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ec0d5f0947035b6d873ea38dc70c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6336f323ec19737972d1dfdd7aa63e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba63003e16393f5f70f2e429d038e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7accb71bf3492aaae45a15b7b7cfdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3a6cccef07cf194d893780efeca36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ef1d49f62c35c03218e260cfe316c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82011a92ed3efc912bcf28e62876d77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68d1dbbf6e923e70e1ac53f487a43c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c328d6e3c7cb20e9d16fca36b3c8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cc4f030e1a2e9adc54d6fad4135f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d4709004d81dc127e48d7b16559c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb198e9b6fbf96101ada66de59b4c48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4621a3526e5d2a73001a4d63c142c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6ed4616103e0fd81b21a5bfb133c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16faec2a3cc41ece00d34c3ef30411154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c448b8e56f20572a4cd557d55f7bf3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bc5f4df8a111a4b7aafecebf1e4e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb81e27f98121f8e68e0c69009bfa67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659bac1c3050c12ccfd9fae11097b26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75251bcf8a87755b7f35641a5e1bb3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5c3e0248f2ba32b6465d465e47583160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8a8f8b888cbcdc73e4ad94603ce56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827f7eaf0a2e73dd87f123b6078bf99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12e6ee167af29688a6b53eda2e7343163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d24f17b3f5def72db0d015cd64b15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca428b6ac9e4e84428f04dee10da1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9ffe6198d0d7da9a535f5f9f2409d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2ffdb797939073ef2d0853800f476167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600609b477bb84367b84fe9569c78fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b648269748b509d46dea2372e412694169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489b333e1962c00840ab085cdadcb77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b92344314b394650fdff20db0fd01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96ce44510bdd785e41732de420a09a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2fd88879ce0068f697420289023a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cf0e51c6c83fb6575ab8547153e79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00574a3c67ac74b29781292907c617b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c182d68bc49c4383cb4860cdbc984b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8cda40382d01e334ca539abe06747177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c996d1ecd35bb7f566f3de4b9f023d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25415c57082767bf47b2b8789092cf9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5e6c48e360c457b7748ddb5455069180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00e2491363b4ec55f5a23ecb27c99d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046010de916cb0280520e0a00f0c552182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b315f615cf94e9bc7a05f1f5ee6ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27ca4e4ed0c87515db4a203e3e84aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54798eec2cb090e360222693a3e36394185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3708b2ff6f40a09717e414750f7b5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f15ddb7fb1a9de854d9a0630dae65e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16654d7355767d8b87faad296b0b59ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653423d2c4674f3306844b09b4d5510189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b43af6e0ae643047d6229fa2904b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd6dc5059d7a6d7f4747d2ae365ae7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20927898f38b1aa04052041dd180eb51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fbb35ce547dc68c6fdb5d6276d46c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a66454bc8b0fcda1e66f8e5c910b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de0424df0dd1587e6bbd7355cf3bfb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765f5abbd2b5c164a1a609c546cb43e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7769e09fea7b48946615f33b97eae5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550abb8e5cc20d07d6d0f095ce822241198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc781733e25d33bc673039faa0945c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e0f1f725a5a98f781b13f1df3f622200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e016fac1ed4b3497ee722482075dcef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c4f033e75bf350d679b57ce5e06d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc665ffb5f19a0cdfe2f4cf69c392f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c74fc488ff6440f08436cb52514eb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267c731d073bc1284ce12e3dd380c19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fa0a99793b23b15ef8f3bb42add84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f35039a1318953262fe0f0948c23d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b34f49e9b5bf533658e48973cec33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0937e72ba6a0869c9b5c51e218227209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49eff6ed59a2f20772774a72cef7b96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00193949b6a615d2726b7f96a5ac7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5c9b51589dcb154b1b4ab99c37d08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def554357cc7e1a8fb6fede14d5b5d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7398267ef30dec5517c0f92182db3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3243f4717b31324a5d63f804b05e312215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c27f256c233e1bca3441127a74575216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464ab5363d39677d81c486f63c09002217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe87026f25a3f5c6ec72a0c051b43b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d98b67182dafef9dcf4ad8f7c4c877219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff210f2800267968457fc8dadf346dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b30a05809ea35c6ac21aea8d45c7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21100bd8316a96557500a4795e348896222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0eede7b93a874b202943123f3f2ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c19cf46b1e8eafdd6fe2d0ac8b600224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ca9d12bdd5392105faf4bd04bb286225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc56335dd8cd0db8001b3039eb45e2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f1155e396f09f5890b2b578bbd606227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5277fbd038911e849450f3b33c34dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e626717c27e88e43e51f44ae34f27ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdfe612d3a57d8b758061e659d7fac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc6ab7030f1f55c73eba4c43f6b87f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9b815ce75a1d2a3887b154ecbaddd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a499988810e14cf2d525101ed12ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53ddc5d22442d8d039e7ddece3d233234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8a814d6e184d50c07e02a9f7927e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd479be4cb51748f5457cfc1bbe4c041236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bdd75dc534563b494ffb58d245724237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5757ed80c8b3b678329ac29f2ea6b7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fa62ffcff520aca70d565e8f6a272239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f12bde82cda748f3ce3e7d8f952448240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905b0f78c766b426599d32eddc59b61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e84a63ddfae31682373fc066da34dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce22aa9d46ab448961d18e3463402c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c8d2027f6c1ab139a96685d10710b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073a5cbc8a89380b03ecb016ef3c2e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f65c8a7bed00c7cb55acde1d55534246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc07936f407b6c0541799da444bb2e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb14c836a4db63ae0cd96bef2fb205248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d81fc91e1f9ce9e6131552fa94e06e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac5e6bb0b7671b4e3c2a9ce7229f22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799c9a7af29ad3d8e564aaebfa80560251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0214f34f80bd293739c3da0d8811c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e37ff78627edea437cc8bbc0d081c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f669393997d13509eb50f9568b9a00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e817d3115a5481e38f172ce526011255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df418c91ef39405c66b84f96b2a04583256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f93a2837debdc753c3443c5ac836c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9ac146fec1ea1e5bdc76e53a86292258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5665c29fa0af74d8e9b08d97d357e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51132114243bda6e610a2e8b3c15f1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303d248070bbc410a2d66edf1e48224261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05215754358870ee29c11ce3f24f28e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94187aee652c6702ff86985aa22300263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa5815f52ef1fbce0e778eb10ebb1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb408663feff15f55f996f2f87b5c8aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf0b8c3aada0a406f47f3ba34a0752266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62bf483abcf49ed00043a23bc2b216267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39caf137119e5e1e652d8381ee8713268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa3ca4b06817f5c849962fdce62feb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa7d2bd273e6a0112d3e477731f7d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297034e1e2853978a54bc905a9a9c43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07d90fc3778cce43c8c37698075dc0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddde25336d96a9a3585218749eb4ff0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86ecf93783b0660ec45e5fd7702609274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d67f1037884a36f9ab197ca3a5d24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba654abefeacdabd29371b46c6dcbfc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dc499b819c2fddde370e30f5c3bdf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340672c5a8339a63da09dcca5b31647278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4af412745e88f68bdeca6af463d081279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d7dcdca868cbbfbc589c7c68d4337280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e931a05c3e8a6c6136820aff01d2d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a362ada1d55bad3b2d2d7e962b2083d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74512d3f0a0dd0d9808eeff69b2a8974283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8d6ddf29e2e67fb9c8135e4576750284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a4c9d7ec0aee021fff501a11ba52a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f7623c7fc82a8463f8d4404a9a0c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f301a556dcb8445954505119eaca9b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f42b23cb8e79c506677a74d34918e288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016a0df737f5cdae807b1a7f52f9ba91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee34d1f9210a7d20b2115f230015bf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ff05151505e91a5883e873b9f080b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14acd6aebecf7742739bb9c106644d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b08d9db1e1de419b0d1048e2b37825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abd0aa7a4b3eb9cf96d61056bbe07f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ca635d1d6e0f62ed04d69a54b2c087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87847bd21055e255d47d44043a66b5038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158c67ba5ffb4da379355147e2ee0529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2af75a2daea2abc62c55ead6b898510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ce4450b4e3448cb281c67ba22d92111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f9280a42b90d9de7f77713034f4dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265465fd3dfdced1bb169c032f8686413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837ee11f2debc6f31dcf180f287040e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbb654db2cf19f9bb5aabbe724a0de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2953aeb1f307d8b6997c523deae453616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd90b05919cbdf107a226081a01309317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea35267211c12ce33a1a2522b40f3a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974d70b8a3902cea25eb1c006fe3e6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dab6ebb664d291a870c6fa9d8fcf820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a596e7f5714a84f99f7d61715ba71c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f3e727352747d6ffcff4f7361e14122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1187d13f2c41dd6e38aa095adcd91c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378a2a7eaacd9b564fbd38879958e7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1523115aaf3c01653f1808aff9e0af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ec54618f23d32d57ccb34d3268c5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de000c1e8375b2ac70dcb04c4495ae927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44891d16624a921d002bbc333c6ed83628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ebc536d2ad80810e801984de8ca0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cce5dbfd774d81cfaafffb400ef21e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9ffa5afa80eb599fef0f3e95c905131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6d97c2dfe4cbd4d5f1f2e7d6c255032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08b730c82bdb7b9461acfbfba5dcb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad24fd84c2f7b7957a9c629e94a2ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee81be2f4ba055f2f43b439b50b868535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51daa4c04ee3fa86617245b285420036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e71615b750eefdff27dfb9061af75c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d038af03984106e08aee173e75b28238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987fa20afd2f44e33188c91d17df06f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97865983a467f7b53e7c9fed87cd7c5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2449854a69d4e5bd22e04e8080876b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d441705c909ec564aa583c4b7289f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d4fe95c27f05425e00c69d86ca16843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b807010331424c9f4a17a8c9ffadc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c75493bca0f5bcd400a0aeef78664c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a709b2073a8c43b73d268ca1b976d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30420ad29b37f302690d071f9a6198e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efa5f2671a374676abbe48c54f446348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d71829b04e6002e3cd97b24c5dc2f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93938d7782a60a4d19ba5390d9c3ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fd0719e91a50c9e02ee64b1a6d7ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8742f24e5335e67ac742516bccafe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17b67c29fa5f34a209046d6f72ea3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542d29e291debab15f05e512eaedab754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f83b1d2b07b274f1c617cf9e2611155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09c9343b2f43238d234cd81f59520856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1e429e7456166c187e0590c38891f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362fcc0c2b6448caf6e5a5f5692d6c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55667f96ac1deef45dd6eea0becb5cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1224b7593b4c1c632a3bde4446667260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe892db7d5c53bb6d2f71e8a6c4e510d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff93dabd45d09602b68447efcaf31d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90602dd6d7245b4d605bf7d5001d979a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850816e974c8e8dfa46458512cb87af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891c0992e16a0e02037c2d6300d6a3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dafb417e716ee04b40af93cdead4da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be2fc02abd51ed008942f89234b0e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a451976856afac460ef393bb5c49768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27f85dfb531453009aa15dc18c9f4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec105590460741d1f74b2cc26feaf1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33446eb2f6eff7ae63efdbcf3796cc4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727d365976ee063985cc2f429860e3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac6d84053717c95c111e8d591a064f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e1a516a4d86a1dce5ca6dbeebf2a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465525e03a3f1aa1b6b523be98bd59275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23934732ace4eab8d63802608573317576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e7122ff79dcd0b518b2017fda9a9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cf9300303d9d51482fa0fe58c9a3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b64889c90ccfe0661e8225eeaddda979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcbd7488971f53610be72452688f2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a0d90f3adfae7b393f55548fe3b5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2e7b5087bad9135e0d4be04f9a3b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f6dc98fd3d1b1129df0fbf608f81c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca96b9cf5eed715632845489aa0398484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e21e14745579d1cfa5b3c4e0e334e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a40eee1d7965826e5bb5166f14b5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a384201806d56a5ab0d005c9ddb895087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1622536176e454a561a9107183e72d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34e6f2cabde715b719921998cf1a7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a2183f1b87db8fe829ec4c99660e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35a2d751a9764ee7ccd3cb67a92c1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283417cb3d56dfc8a08dee31c12270e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3030f987dfe2d51748f185cd50eafa393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d3df0c676d3ca640c9ab2ff97c0c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56b50eeecd6ddd51ddb64b103b59f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ccd7645d0b814cd830084075e6e4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ae749d194d4e4b36d5f3f5e4c9e8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86b8e5e026633f18be972b31ca000b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629b363b7a472d0e90d7c230c0e5efe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bd5efc92a01bb0cadc3b40b277072100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd136bc20d54b73ddbeddc019b728e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829cebf8c057d246ffc205f910da9db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c66e2c1d69a57039cc4e7bd05318d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d6d401a2d0586610aadaefc60d889104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78147891881b807b36cd100c0828cf43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3ace121c0fedf243f8213b41048cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f272f90651dda541da90905dafa4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fc20136738cd90236281e17e4aa76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41889ca05b5a8186ad550af8c98abc11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604478a8d4028301c9cfd7df6bcb5ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed5e886d806a7455b2b1d356765b2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b06213d098c1198600b775fb910ce5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2a8a9b33c0184c3b624999f4a0b56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738ed41cf7e7d0dbaf783f3334af604114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbe22f37c79b4a19aea320bec219b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2f4971ea7fd97015904d32488c6c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e99a06983d301e02ef3db2457cfd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80786b0b6f11bad6ab8a7c3bbab0093f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f5b0f3a2f9a397973280f8ade97b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593918c3173f827b652b391fad7a8a82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9146514163211db4a3ff61e1b493d74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd90efaef46443b72b947532e6843dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441436a60ca2b55ffb34d5edccba0e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fef1af74ef3ed1a841238fd697b51a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a416361b40edbf05f96206168f54cea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dcf228f19c4a3a434be3ecbf0fce1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c18eeee4c120203941f897267a858127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeba450b94deda50a7ab51d36d785c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a52485bd382d642983621ddb1c585b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400b104ba4226199f65a6e164590194130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfc2481558641bcfb1c8dd88457f64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db308e7f392b166de8003c416e1dc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c487098b3020ceab977d33bf5d8eb21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab52c5dd2081b38bbb2cb97ee706685134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7e5a480fd838bdae0e668ee5641f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da768413413cd0caea0d78d6368fc64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a11579c9249a6c3a8e59c4a21f2fe0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0938e4129eacba791b37c2918f1f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc793b981ce1e08464c5f75b0d9ce9e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28aea076fa6460b0a378d26904c4e1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad20e6fcc0572c95e6926a87bde341141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777165acebbf8c2dd4efd9a85dfa7b89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36211d5cec6ce510926ce852d012bc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153688676cfcd9f68d0c860cd63c885144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ee5714580cb53114e166ea0300dba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1eaa0ee4b439db9d4053c32821e7cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cec7628338d0b172cc0905d507e12e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6869a761148120fa4a07619f4a40741148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa755fc7f6ec7b0a7315e2b7e635fef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a59e78f6461ed21e49c0c2bebd56d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d3e368d74caace40dd72c06ac2869151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca05f0a8de39a79a51287f440ae8b27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981990f199442b989beb1356b4001f89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2905fb0673f80a8fa7096934467a9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869986253bfb91735426a842d2365733155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bb302648dd19491d932ba64a5a175156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4423c06e1c75103060f29341a639e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2ab9aecb90aafe4941ab837466a8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6a7edbedea719693b8ecfe8733c22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaf496b683271208093fb9f1494f50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0d02a1096e9313d7d9c27ed455f32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3441e42e0aaacca093be4422f8e3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830250454a39b73e5be7ff4b13f16e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1834fd87aca45dc6d7bbb87b453741164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a493fdfb29e191926cfaa3a0d9dc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44babdfcdbbcd4ad8dc1734b485052166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8109c52831d2c6f005245d7c76d081167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a4b99ea1f392e27968ceecced4865168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3cf1a88217700fb801cd7bec7a1ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c516a0c7364647820a3ccd8bd6b5a95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930e6325183cbbd21e72662e4dcabdd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237f7bda294e41d26446ca769289304172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e0d0b272d50f052fdcc200de105e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2c8a0c5dcd84f49a792f9e99e5f96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7c774b29e985e760624d605d925d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e62dd89735f52f90a3f27a0daaac7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f82431ccb4db87d0f0112f9916625177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cb8b66669b4560b1bf8aa7a283190178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c82ab5c1d2031bfcc9a5335469987e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265522b0ef20c84445346c0e4c84aca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18209f6fc073e63d5a62780aaf926109181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4028604240493f08319bfa80802bf0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf85c06d4043102db7d605af8c30664183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae20c48ec8b44ed67f9b5e90aaaf6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05abec15e5fc0f115d5145c7e1e623185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d054fa3b676e7d2835a8a5cdf6d8267186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63a5ef39af62ea57c60781318db1b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62059ec1563e395e9ed9ef717876b0f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0936c5ef46087c6be01b8a9e818c959189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103afeaa34c98d091a90985b8e7b8459190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51865382320ec7cdd6a6931d74e2389191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0475de100c08504e072260928122013192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53ff8a703d4ad8304e30e33c660d7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ee5ee8e62300c7f51e5bf857e2177194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c8b3bdd63bb1bec12ef413cd426c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e826a0dc6de7e0ed351c837d55015196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b0a7bb4c55c6cd409a7c8bbbab3c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf7c65137728404ac9aa4d1abb3088198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda5be47029f4dbc7960b299e1b4775199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709fb81df77fe41d40268722a4b623a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5910abeb68bbd80f447dcbeed238f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0d41aa44ba0102b09ae03d13367bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37943eb7933d6fc23dc1faf1bcc088ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e26d3c1dda1038066be74f99dc106d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5341fe8e2e57934458f11c4def6b51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaea0863dff9401fa23c478faaf88a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c698add333e061981b65b2badd5ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf64d56179870bfa8e30576f1958cbe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6850e88bfbf95e4e2ec9d6bb415b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b08aa1a9378994b26edbe77ec13fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f5778e2645de4cbdd4ef64468ea8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5f603dd3b2fced868e72d11016ad5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777faf3b0e95a1138e7725cf96af788213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1565da394c398fff7d84ac1d14de889214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50f630aa6a8c0a49ee3b46e9c3506d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d33ac352552b3d6eb996853520af1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f768e9ed83b15672c06bde2f83d458e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c2950d21e53428c67112fb41fc9a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60bba4ef2d3407ccc425895b166f68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429ae8934846144e78cc9d1c0cc13bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a07f1f8873eeca073d5bf4a63d8839221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e2b34588a2cfd6a15b43f0e169ed1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96130885956bff1845638b0f36a833223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f06c1d98d6f842dfd873b86e2bd06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180bdba263c58042382a07a2ac1ed3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdc9f15cd085b496739db903ad3aa6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bcbba9168c90278b42c067c385708227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8dd35ce27fcb9d7a0dadb0a1e8fdc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6c4ed405b9d4840b3aa592a6d0f97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a3e29446371eeff4a8214d70ffd4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae55bc8a42eb5cb2a3492811d53e75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304896520ad20ae572ae570f9fcf1da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa8d0efb8e71d2f77762b1357fc946233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cb1f143247668506eeedccfbb6846234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4283b258a450d988e41adda56bd6841235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b7b61fe6848f3b62c46e7c4602061236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d600dc4f04cc2b8f24765bfe3cdab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33474ee28d965a58cd57a3635a1476d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7ce5caabbc721cd7f1f4ec6be425f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234100c1d352d67a62fd1a1d934b6759240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a1914865fbce4c35205608c9cbd41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee51c9c5da44884569c202b09a081c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324dfbd38ee29a7c4de4a408bd8e5ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a39b6c08230964b77e647a86a86553244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc91ee6f26023ff0a62978eb8bb0e72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596047adbafc24cf9cb4c31910a4577246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa581208c80a0a25d7186df3e9514eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1777519626c791d831a0905cb9e1549248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab7c4fa82c71f8ff129ed5a43d4eb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a580a2ed7a7d960904164201047a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93871dd252026ffbd3b5fe13edf814251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199aff0ae0b51b9818b554777063572252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac274b398b8474182d3ffd50894bd8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e231b3bcb6647095eab33eb03dc37f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9cfe3d37f6941b6da7c0cca4be617255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc7170cdc3c900ce2072988c69be8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e71f12e4e66859fe1c9e4899f5e896257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9f5918fc0d5acc8a310eb5befe6b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3ad1f2f7015d45477868e658ccb1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f81cd150c826c9a8f63cf013fe72f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7dd88d6eadbe1da2f795fca6ba08d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e5f58f2f4e2e6aae486bdb9c46a3e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ffd5f4f4d1d2ef9db019d1b79a0ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedc4fbabd696db45bff2b674819ecf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389d602d11168293389c34cb0ce60db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e56affc613bb9e8595f9caec87abe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2778ad39d8120f7a0970463af59868267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799145002eaebb5b5b1e67ee23d325e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de0ed6543aba2d14a520e2969907ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bf691ac289830f8024c9d7dd23bc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f5406774c34c06c5d64073f285613271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194f904650154c272809384f5732a0d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee14a6693d73dedb7eefb3fb27651e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f5e3aaf801c53588776ac25e46cd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f9cf9fd27b43210a89f1cbf7b8180275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ead104870cf30d70896a7cd588cb70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dde45e1d3980f785708d75bb121f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e6a3cb4af53572ac28c5f1e267709278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f980d8f1a3af45102091c877e53d17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5875824daeffb0551a5100f644f9afa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa61fd19b6160a9b353ddad272d269281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84f8b5bb3a28a1a2fbb39b0ab850ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d0dfe783077f3fef4c73ac72a7e80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e83bd0ff9603d27660774a7d8cb740284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32379e9b1fae0553b863a36a5e13dae9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01da92ef1ac6a4848c760f957484db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c46db030d2bdf364c21c8e95e6ca1e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d665928bf595db59a6e6b1e2a5483288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>