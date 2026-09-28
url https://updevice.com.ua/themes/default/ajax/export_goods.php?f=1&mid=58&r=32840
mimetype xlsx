--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d09d66880f9bd94cd3b527af59f991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db774e0fe8d7671cc74f9fe96ddbcda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41015e202c6c1e1951f447a4afb23b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c03367b6ae2f4213a1e9465d3df054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af0d1836b0c52cdec663db9b12ecf25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b0a049c677888fd85eb28caf18bae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425643e2a60bdf93d47dd2fc8a167237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edd6f8baa5cbb701937bc8693e5b538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18b87d38366ffceed3bf1fae7111ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320138e99e6f39537de45c6181cfc0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7a5f0629aa9a02f17a038d5c0cb3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef94d1498d166aaa7240a6faf8e832a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb69a571a62a9f24f3873569772a36913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9014427ead91952a953fcfc51c97f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af49f7958d68b1ef7f27087a91ea2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab2ef8fa42410add851811de15192716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc966fdfe11d8b60d2b4e34ecde00b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6099421ca762bfac7835aef776e9a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f8c765238210548c0d73f8d46a63619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23798694f65854202d32f32780d359820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c531aeb8b822471bcbf35be871049d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c285ef2990490f0b4bbbff08fb35d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16633a22c4c9a040ea0c54e7aa3f706323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a22e5ed48f7a7b0a2efcf1435a218424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1374546e3f97187c264db83240b8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b2a43a15ae82684d97df083a2047a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a8f23fe60137240a37884c8f4a40927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d342b1e9952368c75cd44af8b7d2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dc4c487080183629a49c9ed8a2d9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fbb34820c519b9a1505c10ef2353730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f668795064d267f319d0dad669d88031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c709a5a535374b63397c0dc65fbd04a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeda53425a79e14527149900274df8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f71b395d2a2fa79ea9e08fb84275b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1694daf8b48486a24397931746fc2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3219b311808c5f8b4e061603007ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597fcaee7f59378c807c5177a8f0d6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1bc6fb002844cf86991c25d5594cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2924d1a927ddf53d120879d4632973b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429c285279f8c0e78f11db79997797f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebae5c40ca22a5ecab0ad794a2beb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1bbd82422cded9d65e166d6505de242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b6b22d37cf83043ce80b3ba2dc0f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af0e7a3ea9d4a3ec3e55600471ef5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935898cf35aef66035f3b7d7dbf4c1b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cecbdf4a7064128d7ee61cbc17be6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87066095db3c357f12486172cb3a5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39644ab964e3d4260b9b67ed4d4f5f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50164e5cfb5619fed0a0142e59dbca0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b5f8f2e9ad0e0d70e8a2ba754559e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ff352673fc35d48ac7de08b63f8c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ff550639b99bfbde1356fc3fef86952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea11c2c27387e03bd85a57c34e6701053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a83889026542f472e333f82ba61fdc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69f3fbd37cfe95d048468d49d3206955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a8a997ec309005b3c38875b98788456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a8a9ae85ae8f7c93f6c3ca3f10ae957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca594057b49ab217463611b1f78bf758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcec9a7c481aca9584eb8de2319999159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f3af43aeaf4bdab053fc3aae2b76b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe32608df408f4be1586d1884cf01dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e6ebef53578debdecd9a4e52cf2f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ea67a3b511aba9dee3d47f412d88a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c46a4fd524ba0b1947b9bb5062d3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855a515f9b6b4dea810713820953b0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70f8d416eaf9e92b19d2c587685fc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7964d3a6cb43e6338f76275d920222b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7a9c6bd7afd571ad41b9959dfcef068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f19d4569d4976ad1e0344c5ae6df569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a095059c2ec02a700c18c2bd8f6057e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c74a78b1afc7e650f9670cec733ee971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50579f42174b1f1028fabdf84a9c8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4ad3bd318a3bf44665d9b7d18f7e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd838b4c2f3b3f690c0390a21ce9919c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cb7fb4ad5d34b94fd14eb43bdea3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312629a56d6f31b5dcbd53496d8f9bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1cdc562c7dc8a2394dd37cf09ef9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d47d0cfbafae5f93c4e077a4dee9de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ab77a70d526d97401f275afa523b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af9fe9497f207b8113d22bf1b2f48680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4734be9b8e66046427cb77fc7924e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e35532327d68d5d19c4d7c52fd21e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6383c05fcf3837d5684ef2305fca083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca379a5d00777efea2f79cd3ba33ca3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ea81c190ad82144b30c99c39bb8c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb75929ace3368b5ce1717c6b6b21e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3295bd06d048008da53941b7b159a0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364aa04c6483617378b4b4b6043116a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67989bb2a7dd0e965dcf7206a921b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f88b5cf19d45f804cb6302fd35c2a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7c506a74d6e9419205080aaefed0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa3a8f0755d78cc15c20417d51cf2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19988611a85bc14d116c65c381c440a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d0b672b8818399483404c5ccb246894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bebba151f1af266dbbb35d064715c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a9851fb65657e591e219af2eb0c4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3df61b2238a4332067f7231ea671d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946107f3d602ba436386439c8463cf8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8e19817707c1c151fe1c8804b079b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69220fdffb1d2b3b1c84ebb0b7d553bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da058d60ad400f52385c4c08c7ee1e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d5ea1ba76ae95953e7c7aade353de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea3f6eea3e2b0953ad9bb8d8f0dfd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6b348e81a7adb0c46d433ee35620c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808b766281cc53a389434286f59c2cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0954030253a505268b37d078449728e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894894d748e03e9a79f25d96d15e344107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e7413bb35b0732283f5a3520659e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b94fd7f82df4d9342665e1934e1ea7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abc7a49f86e77c176903f7f6af5b98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2f79dbaba5dccadf614971f018217111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec3f720426976502f84a33515fd52c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed75c4eb1e1f07963e41829b004b80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fe8cfadd9d849e21ad393e703dbe2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e498824b53eaa2d8e50861525567da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1ee6ddabf3f026fc2ff282867e036116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46a3a2bc20588d1bc3e12869623c4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c267afb494ce851a4a0b102b164f720118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4b6f51b7d01bca32ff81bc6642ef9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cafe10b28e953d3f43fad9139f601120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf88a0862cb705b805940b28fc46e95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65568185be6d304d68aabde78823f15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35585faf75e35a53be4a4241dd53b69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509abc06ce2eeca16e8d7315deab558124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b7228a91fea42b137ae2c8b95eba6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436744244280cda3af310fefc0d3df92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33950c8029e501183d6f16a027bd2804127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b247fbfbd77fc8b544cb89cf065973128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ebae4d38c5b3e7c5283e20b4f2ab9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6424b4734e37bdbf7e4f128f464ff9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79e642e865725a94a228750a187ea2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fa10b8567704b5a592443a0ce4530132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1b6c43a9d2b2d8697c28a66dfc97d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79bf199938dc094a6a42810c315268134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8afe8051931d00758917cf0210772135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3c995a7de1cbc0c00cbca66223702136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dbb63b063f35fbc57d3aaba7231dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f020ddcd5ae96e8740e4d64edce07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485a7ef8932dee1da2c63f6c200485e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17a745933d5a4c1960a4cd7eeb0d7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94945d76ce4d733bd0ede8d4deb09d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38940f31102279cc73ec6e27923dfe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec55663e45ffdc193721fbd9f3e2a29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d222c3b1d66d1acb18e563e6dc242144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ee717a723ad6a867b698ad82758f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74e11e142575dde7610f80c51dfac6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f717845b1cffbcd505c3ed4ab5f23147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2480e85aa3f816c3e16e44c6eb41273148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea0361002f8f420c101f3c2bb3e120149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139ed0e61f5c2f5b68506858c39bafc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3625fa67459a864ceb3e6ccb0996d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53b61437abdcb7ba3dae1cb6f4e18a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47ab0e8e54d2b9db8d4558f2b96baf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70e6ed98f98c3e35a782d166534220154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9ac5b8fceda173d95f16b8aba5902155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cea46b76937b18597926cb237f120156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbca45d34d469b9685de28bcde97b5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5078d138f09965fcad637150e181fdf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56349a80d7c5981b027b5a4bfa77a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf25bf8f95971465f707b206437771160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa1f251d1ff35f826014a0a26c5079161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e617730287c40b7e05b9721b0843926162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd0e2a718a3121a82572994457db12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622138c9726fee4cd1c5a6556f1e485164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e200c52ba0624d1f3798bf1189ee83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37256f8799a2460f9390443626e17f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af9a514cdacfd2a9a62f3d8da2f1c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e0856f98ce4c44139296026dbd7c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fbfd8ec0ce0d7e3059e885b31d853169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd883f6eee902bc2ea857ce5d019c71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f0196a46b732758a04afbc9768281171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ef00a97e6f98722ec5f0d1f302edc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27616082005a86511a955be3285e31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43808a9606ba7a9b3aaf835e282259bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657bbb7c387bf191795428d6a2ec34a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f12e5d40d0453a7fbdde9cb2dbe793176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7b7dff75e3e63fad3dc18047e60d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10a0fbc437ea3a3379570cfdb934d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf88757b18d9a7ad20a9d5f9e27e7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4865e7e992cfa35be4a52eb47dcf04a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc18f6df9e2772e681ecad7791c14c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c36c4ec5b52450e9ec36f853d9558182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642f88b6e04de83006d613b27eba133183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e268261f6807296ec0e0de4ba038b78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48eaa362eec21708c4c37c708367c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832f097c6d86782886948e2f37d575a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8a43ca5b66debd8b49f19ce7cdd89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75f4f140f923f56205c3fa7bcad1b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699cf98a5e2449344312946939c2bdb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153e0e8dbfe67639aa27329d0c2ced8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e251597b79773f5387e9e883d882c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc733b9fed0d5a963da0d21c685f56f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e93af8f0edf6694832b41a688aaf1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06b1ef218b2c6ffa9f3042387572a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a50d1585f7049b1990d869c73a68c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3faaf4dca211b76f08770341616d08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca375fc6734a71998e90fec4b66ce741197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c1487083ecc9e3527f2a5590f3608198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c7c86d1e5e3006913f056d795b7e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a13b480d377dfb35f819ede16210fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e86581fbdf52b9c4fb89fe0d2b6dc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594e15852fbc824c113a7132e6b8b58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f180c72983e5b183c2a52b098de77af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328863659d756a40729305dba3788c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a397523ac31f9d2217fecc67207b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af72c7fadaa70f27721cf970cb3d2fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169e9a9f5584f1bb03c4865536a193a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d57906f4ef60c20e345a2d2687454208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2ec0039d8bc138747d85c09283ac7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87179e3515be8c94be14b3df22bdf68d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495998d53ec934d141639d1ca5e18869211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61211eecf0880d1f4a3d6e37f69b266a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e0690fdb7b512eb4aa47d5ba3af98213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342a35b52f229010e7e9012bdaf6704214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ae76aef0115e9969d7939e589acee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a33f9d277fd80914218fcf717eabff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46053f63d74be7bd8f2f9834b52e0fe3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa273dc555f2514d4e3e54025d0528218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4afb2a17415d6791a95c5b006473f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c7eff9c0d7378b299472cdf32ca2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76446f5ec38181c31d66e1ccc80e10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaebeace5e60a54b007838f7f8f73c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c10ed03a0b02891dc87dfda941850223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8a13ec49161246a9447519e16e99a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0174dd9296c8eccfd780ac4ec245d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a7e31459d35f58be53dc1eebd1e00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47841a9840374eeab6a1ae422d6f1c76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7466e458063cbed678fcf3b3898794228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33d829d5a569c516248b9df3cf1023229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d037f9d31d0ac6b88b78e4384b51b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0010b8c37b53e66d3f795d7ee465ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195dcaf321e1bc4e7c206a9f5d81373232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaf883a66eb7dfcb905a67d5d08a4a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f174a19d38c952654bdc01d1eeb6a2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91307e000322461b1089e2aa0a30b5b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1000f70c8e821b49a524661a0a8e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f97790fa8e1f0d384006b3cb13fceb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0829f7c294fc16caf93d0ffa75d3e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52d6e5877fa596d079f62dc0a87a86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ff26d369486aafb090a454b7a6f20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb0bb616f33072cb74f552f901b858241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20adf7885dbd03f9b8cb5a79bc8bad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ffec1673b88c96bb25d8bbc65f297243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3777bc56ab8300359d88ba771957b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fd2cd798e76a3ff7271b6550a9add245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06029a093fa581f0c7ff54b071eb2a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711c01e0888ba6c0eb87c7b29b3e833247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f62620cb8cdb71b8a43dcc5b56d50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dd58488169d5284509fb64c3ac048249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2b99db3c3f03e222bb32b5ad65c75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0eb5b98512cca102ab4d12f4679bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d877a9a090cab728e4c8c4ac2e8e1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef3b9f4656d19ab2889c19ee522eb3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48634df1bd45eba5a25a2a6384189055254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b547809d98e03061d49edaaebd70f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b631844780a8e4f91969c4ff384cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4b7a14dd3e3f5d18d0aed44c9015e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490d41a0a0c181150f1dd95e0550ce5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f7bfa364cdca955ac2fd7c1107309259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8069882d34ca6cc0db70d5447a50b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe68010c1d644572c14de4164312e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1fd51072d2b9e1446e2d5ebf920cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb223437e6e223db5336610a5ffbe9f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bc0886f8e68b9e77af36208f86b6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa95d28044b1f7a329a16079b925a4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eefdaccda4343b3ede8850966fc1fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba60e749c7ef2e29f93fe5df11c25d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027ef61a62ceccd00e0d81e40201f59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fa8b4b160da3140b45bdcd5bc1d6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451c61cb57f82eb5c6f92f0403e5683270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc374d0d805637a5ff3a69cc057329b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff98257ac24d4d90e5f216403ea365272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea68ba00b677777fb9a66124a1374a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04e3a427e77e491b45f025450eb6f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf08d05965bdf3a41df21660777598275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca177056e78ce6b03ae1fb9044310db1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e4970796bf57961c9c824490f75d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897da008e6739b5558af0961ca1c518278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7228511e2ad5ae3a31432022843136f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a15f3a0a03036b25533b129b55035280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66c739d02f3f049da4d918f1a4f6fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69295433a457f470410e85d27444ec4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b427489a11c734125354a761c2c17f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256a83c6bce824252f93fe7f4198382284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120a026e9b6ce20789e32408fd82ef3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaa75298fb0daed7c2bf19c7cd96e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c276bed162746d88a9cd0ab55c42bb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b815cc2a103fec7892aeacb6b1fc4e4288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6630439ef455feb658e1e0bd89a2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab9758c474120defed12f29e89bffd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38787f86d9a37dfefd1e7d1fbaafdcc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722bd61449c04e55efcefefffa4b1094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570649ae904ce8376efceff381b1a255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04db6c947534a390b2aae6face549f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e426a54b501907dcccaf707cc647a747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c0e3dc7aa70a96ef0ec72131956ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f5d01f8d171634ed3d2d98001b77e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47187ed07bcf8d9f27a76ab473b5669510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10936849ab90245790575489190acd4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63212c33de6be9cbac5a389aa2b83eff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76acc9b21aab5b681afd0efd6ddd0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8722aef5d562a05e063d4e48a6488ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8290e4504e7af0b466522c1ffeef81515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d67f0f949f7a049101abc4a66f759816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421d6606aeeb66830c0a2ab001a7d9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab165756313fbd4dbadc11431e0dc018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a30e022c20c6280db69d6f791ac6fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb248e50ece3f1222ff03c001f86e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936ff6850f5e4448d2d871e4c9bf02b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa15252e741d09f23b424bdda08775f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951b0bff4f6650ee7a51d0722f1089523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08144f927174f081872332e45852b49524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db41a4819768d4d691e4ac4c1e8ec6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26951d0f1cb0a01aa4d0315a6d713bf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeff6b082b0587b9387d1de128ca45a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac22d1c964de6a28a7ab307900f1c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8169e694ebf91be7cb3a001c93e417b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7f1942d5f4ed887cb5b1fa913d54c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed020de1415bf69963cc526e00f1da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084ffaed5b6358ab3eb2c083aafa27132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7c29dc2c19e7b8a38d70e5d52b26b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddbae61a413e3159eda272a89ab8e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42458a78db20e6e78be7175570347a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c915fb660ec09096a1c508bae2c18de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4429219a4fc434e7a8ccd7b6d8061337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19d0fbc32c2520cde202bacdf99b0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a868e4f92696c84d2036ebf00620639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e666571d3e96a9a8a160fe1ebc1ca5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c6fe4f12a8d8d24629199fdfb011c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce051a1595367fa43426664be0510442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda0045e25bbb6560a360bede1fcdc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae784f350dd1eb1f09d9dd4e5248ebdc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bda2a96d4d533df473a2fcd34089245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984f5d20dd13f6a3ced2d69fa78ee7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daa6a7748145109f71b9f74085964847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16351c056e020c76441659e896cfe3be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41de954bbd6767b535c6a7540c58cbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72418dee5d50a439d9b1522a62f7b8b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9fe4eb8e33ba5d01a73175b9ab53851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24b3858ee098f67193e856bed5bc2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115b55dd03ecedfc5e4ee1d1f8e1b5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38271bf40ec74e2d9623d614b6a2decb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c00a65aad293c735611f1808c560355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5675fb8f5e6f10a6f07c69727e97e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be133db46df6174d58421ac826484757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8462b6b04bf140a9b0c1385776fc058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3749bc6efa1724483db51ec7f4ee30059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20883d6d385392cede956e0418ceb2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffbb8676d2a6e328393bd7fc6d220261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1c6e35425a2ea27574afbaf2c74ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd2ae1b7c75ad06c7c780c9de31b0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c400dfd77046d95b0f27c911166d7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2b41016d8285881544fe96fb8360265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eee5129b9794f5bea9b0446bc3f13466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd0eaba1ebcdf4eaa6f765ebc04cf267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8721065709eee0311341c3d536dd0f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d870b7c9cd043d46b0403100db00b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b59b9a888393869f16c750170440370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763c9342dfc3977bdb06ab99619d9fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26fd35137e87c9744847a06ab8424272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbfadba26e90f343b772fc3e88358b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53749510fd09855fb8ac8a8c965ded74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815ab717c034d6ea442b42cf8e7fbde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d4628f7a36f39446769adc8ff576f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b9c7018c1de6284155a3d1edeff0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e61850719847f4b73b853058dd32b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35add5d02b9ee9ba19d2a8e30031cc8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0778d224e3accc2ad1131f28fefa91680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e210c6c39b6aec307544175dbc0f96481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8bd1c061a1b87bd0b6f36b57b7b7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0cef5dad91225c697c27368776c5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372ad8ef33099f0e41ec8a1c5332b7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ef84d6ef8dccf0ce065a1f6f5641e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe88ce13f80615a499b6ccafc3fae8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f838f730e0c9ee4fec8815591db89787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17045a2796b6caf73b1a8b021a8961a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81276ae2091fc6ca16b057b446138fdb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad792ae12786fe7d685926b4ba928a3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aad3e509d05da02263714c6c7aef591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91feedd8ba0206e60afbf34229ac1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e7958bb3c6b35198cde7b704aecb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adab1ee8894b2ded3d331097259bca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4c7b7efa5f31288c7dfbb45b335d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4c02ec718cba7fd3b390245dc9a9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab694b68c60deee8a94ec1a86f091c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daea0da07fef06af53f749ae694dcc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9eb2278caad3866bbfab4bc4b25de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6800d6505ec3f3844c39704b194f94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad880eb9ebec58898b44b24104747d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85f0a749baf63e79e8e282b88efd7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73220a9c9c6264ccc626bbd2102fabe9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bcb03751737cc05325241f4d61f21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d114be9f72204b8c304ff005461ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941af12841cbcd7dd906627ae6a9f33e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa2bfef149e6bb438caa39babee2a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9306a0ba0a4821e79e7eb74601a64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4a85f3896077e088e27076ec1829a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8c5fb774a899db3b767301dd4efe3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74536aa26a664c20d0f72d7116c39b1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8c16cdde9f808556b2d8b574112a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775165d6871d703e4801f64d6dced56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f59285a53b18208a9de89fb10a87a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de4dce217826dedfe956ef85ebe190115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21fb349f6a5c3c5683ae623200fc7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c110f7e3c036becdf7872f054e930d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580386efe70170078db95973fb9f34a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9599a29493b7f9b936f9f83bb311f62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586662e7f8664facbd4df05b096ef3dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e945c1355bf0c99d8bb3ae8437493d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b66cdc2ed9bdc1c6ac7a44e7089972122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332f5ba26bd5b6366f4f80aab448454123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c8019ea19b1ad97039b83bd1da640124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab4140e259b31d00e9aa495438cdec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fac13d527c4bc9252ec022dd0e85fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30677e5f05b8a14a10f0f534ec1073ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fccbc34283992f1b49213c8d792c94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adf17c731ceaa9be5e5fe42e161fee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426417477911d0e71f04b07486d24b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01478496607a1c2148b4013715fc097f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06440be880be92e87b6106cccda4f8df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdc2d6475c0f1ad67e1639ca256147133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57867be8a2df04744f031b7d8cfcde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba36247ff9c6205bfcbcd1893efca25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5e363618092186a5b51b07dd798d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de317931199daadb9a437ba4542cbb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01594a8df4efb957e89fbf0146d115aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ed6ba0a488e9433ff38f181e97bdb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88daccea2e6e900e7818b04b773a0c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695d60a93a33acabc501c56300da5d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae24919a06864a9c9835aa4a33351a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453308bbb20454a23f84ed34c6d17d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a66ee4407de0893fee04277b8c9d98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e013ae749f0f04c9e66a8804728472145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ea430946be73e523e4ab797de9ec9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a242d752e942758a1cdedb446cacd1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d633b7d66dbe612603253a96962a1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8f65702d4779ebefd02dfdab171f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005be5096babe595ea583dd3482074cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980869f09a868e0e33999899e475c8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d31ccd2af4a318ab2246bffb76705152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3171353a6cd0352d56823b575fb2de6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a604b709cc144c8ac7bef0d248e60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42960306b80ff510d587f389db3171b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc78d17b10cbce7a14f171431d04b6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fe1950fab636e5d4acf2f5d3028de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a9b19a66a8725172bd74992651a05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792be8e0eeb2b8daa0f29548593c5bdd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909413c6655bf396495f7aae4463ca40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82565ab27674227d036eb57fb2880665161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3e8845582562f8502726d47d2d2ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9511335c95bd85d5508412473b278163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd3c5daee394e4e3f6e633bf35d752164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27a639921fec0ad77b94e84a955827165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1a8fb3122f388f5da47a00184827a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c02ab71ef4d607b5ab325eea092414167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bae789729a2cc633e1a60002e1af27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c796e6727c966782a79426b5f98ff3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4b1c5fcad879b8757d277069b8d1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36faffab791416bcf7c19cb894adf1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeffbcf9cf4a33ede2225cf90b04231172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda61b175e6eba3191f86e17237cff0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7fa5068bda06de7b38ad24bb8552b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc20bbee391cdd2c5187aa8d757464175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32698d05c159a6ccee82d9c9597f6ebf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b25697abcab59548ad0281d0f554b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cad4f3edf5ad9c1af083762e28201178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c61a4983ef2c6e4e8ff2ffc75278a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40078fab195a2f76d487563d65b79918180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed377152516a39cb73d080342b4855d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbe666f7a6f12328578263c3724934182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be4f79a3e939a77947b14f376210af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06af294d3de0133fb9e9c3e6b9b277184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd588d3696a20f7ec5ee5997f0456a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890f5cd547635b5d456659f9662268a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b5a8e42f25fea470b3adca902f487187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428404530a46602aa8c1142cc173b98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e149cdc592a73dcba98089e6acd2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a529f4b544e4a2e019c5c7e76f22af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbbabbe063e1cce02bc8dac56f32b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e2b2e87f1fe2f82cf57ef48af45f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2839a834842288fca7d4db9b5f92ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cd38495600012a63d44d04be86673194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a22ff24370077277cfab68835bcbd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba6888894c6fc6ea7169e6c9ffd882196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8736063cb93dfcb9c16a04d37764a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd205f3c33aabda713038bd166c5af3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc90970a1f00c628180637c64d0e88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce139852410df33abd7488ffe7472b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d3c238e89f0c973449955609b3b70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcb23959e19c76b564be986d1f4557202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb5c5a2549c7fd3d63d14bb38549f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1948b68c6cfb9c861e2517b4b855e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb95b4c3b15bde042e1d9298b230da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f43cf3a7d13538d11dbb1a59d47fcb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e67a6ce18de6a3660885a7a95469a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d40123b3470f7c0d4bd7d54c9498b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8373f16283f18aba860d5ef11932fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a6ed96ca490d55ad382b4da123036210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53552db97a7b40e6b69804d86d716a95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a00448657364b185e4ab331a2e1f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f449e3d0ed8a92ba47be248ebd073213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4fb9c2d1e2dfff6bdecbd4e3ddf6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21723993711cc78482c3036eb4c61f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8ac443db4775b63318fbfed4f8658216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6e4a9254674c570c622981b746be0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5436456a2473ff6b9e8bc280737a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d325fdfb472f6e421643c14f43f349a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d562a407585ded7d105ecdf5c4aa9a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6f2bb4053abab895791db4bd88df7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f950583a23ff01f33b7ad2c3ad796a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef2f7ef7a50e409e1fc2a17d915cac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86315e6070d18f592efd1a4aad2bcb8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdee808ffa3fa256c1351a90b9ac65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4333825d9b541205235502835a9f189226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009093a896f2960bb3979892ec2831cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e736c3c123ef3fd5cc4980070a9c1d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b43f809db8c97018b99f9d53d5061229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146c76be85248b91c77fe5a184309fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec935198530157c1c3e5caea77da5f39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203bb29c83d8af9b17d01fc6c6bd9d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849ad72c39bb564b392d6f8fecb0e1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03ff0ec7206d1317aefcd11e2083c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f29f31ab1f634ec7f9b083d6bbe4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11628ca42f748a2bdfc4f4d4dfa5d14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252367bb4bf32a783464ebd6209a76b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116236b4a498ae2c85dfca73e56fa0a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa0344abd3f1003a8c597a3c2fc228239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d39a69fd55148ddda537052919a024240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48666589432c019ed3c6a2f94b523847241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c025178018d0cf4009ba6f26a5d06c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05757972fc3132221c2c246be985d4ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848e1da27726cc9e233798e0233ccdb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497fbe036db33a173613d025c17316c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75719d4746b44a8c8164145e40e4ece9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0ad5bccabd8caf7139a06fa472c7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7c4ed2c9475a59f5ab7eaa6155b55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71657c433ce05f6f59d8ecf322db35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf336d9e90bd6c223abe1c9cc10b458c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913de0884679aaa4ca9ba52e9ce053d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de06ed95cfa8ba012327809a1f47e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681b7e2a90ebd2ab646053d66499186253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f4d60c03bb881b37e79d3ffeab390254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1aca9b3661e50ec8dcd3849c9bcff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49177491889ae1b1aec4a84c672276d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a22d6dc5c6e65f914f8db8d22512d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c485d3f6fbc7dcd2308a90d21afb78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910255a37760bb20fb979b958da97b48259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48aef4d08de297ca9470804b7269b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daae094963e11f2f1c56b4793ebf08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b221bb427e0afe893fe89782569ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda0888c0c7459a23dc348242264662263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb307713db6713b7c31525c26b196f7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496ac1d4e4d6caac26e7915234de9ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ce33c4d033c7617ac8338839508f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b422f146cae37da1673fe77ac47c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f932b2c62bf02e61c43f6baea98a3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d309986cd24416b5eade687c6fa4ccd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303ab9032ebbec2a9861a2755f7fa2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d3f864b162a694dba81a90568d171271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221233dc0529277b6672070db00e05c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008a5e5c9dac42231478a038a8849db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcb342d785f7744f9025231fe92464274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c27c4a08c6f07bb07a533c1e9c35a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f91b44b12719d0fe1b8eccc18f8cd2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e43da2f3996fc399e81dffee68da1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18136cdd7a51fca7fd61312e57691be6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ddce1a369b8805a7e3212a698695b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518d7b394a685fe3d9e452c9d3b7df2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4802aa6e081595079cd98b4f4edaae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790234f4b4f5debe961b01eee0262c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141c5e024bb20b0d994444474a27543283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c00a10749183906638f313e37aca46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222cbe887519f1edd2eab3f3c7ac93b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7feb8d98ab8718c9d53e28b551f8ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c08cefb0a7f649edd621e419dc972287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe02a1ea5983b2909b76f33ef2c9ff7288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>