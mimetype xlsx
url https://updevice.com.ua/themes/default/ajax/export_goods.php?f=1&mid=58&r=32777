--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1196,53 +1196,50 @@
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
   </si>
   <si>
     <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013069</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000013071</t>
   </si>
   <si>
     <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4539fd77026df75c3b5fc555c21f461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ffadded0148160ad96c352c1e187b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa4f9ad8d51367ae3adec41ac53a1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126e792c1359b73010a05cb5008c4734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f1bffbe22a776fdcd9a84205135935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af201c5ff3d91833aac31ae2f9205276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca98c13fda73099a53c6bb9823bf787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e330ce9788962c42533628551c03fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6829590353fc4f812649eccc9f82f929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db635f033c26ace4ca7db8546ae790910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdd74ee7f8ab87673f5da9a4952f2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45f00e675f22c92bff1649acfc2b3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a7a1316ee8abc26be3093968ac34213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b254070f0cd308a7c76c1f9b9a32f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03493dda4dc08aa375a20bbe91a103c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc79f021004727905ab7212f0d18d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6fe9c43c14866761fb14cb469d7bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb867e9444be13c287161cad5db73818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bc48fde3453e3f395156e08d62a0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c239d58f82333c80c64aee34cef4f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03b3f6ad645eba0ba75e15e94cd4c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03aa0618b655d0e7118fe952eb0f1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b022da4c7234512168ccf86da15d1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bc037acdca70563f26fb5f1e9ed8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520b8071f116f62304dbdd93209161025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7ab24463652c4d4fb589dd1b8122a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05b638feca7ef3d6541ee018e290b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa8c224f1ed02c7a6bfb8feaa40b2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa57f772aa4e8e6c1c12dab940277229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8d13929f03e7064a66e3217b04ac630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc1d38af7b01d9edc8cc15469b774631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a79b7f6bdb2a134eaa1061133036e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e7a3201e35d98b816c36a5647267433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8358492b1f4e648c40137c7998b8e0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f79747937fb86f6d9d69379cde469535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35207e71155f0f38e939d952cc85fc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d295b8e872105190ba03b8492df3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6bec8a5e964f0774a9156dfe7270c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6173e9a2fbe926c2dd837270de1999939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8efaf8a38cacb5607c670a1e10d2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd673d8e118524c692dc2e78dd3b9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e0c46e4162bef477148a05a23bb2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0341bca305ef4c34a053906f5221e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742952bb7a284791c2c545f8dca1fd6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd78e43620a1a7cfa4a01c9f202a9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771742c729dc438b909ea0cadd4c3eac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878df41bb4efb08009f1bd12b9e6b85f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd22bf50814eaab10ed60fb38f5d2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad49a0e261cd1226fe9f7cd24632a1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b8b56cbbb337098242900075c343f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67234e8cf94204d669900948e27e60c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7f8a5487ac6b0d382b98485e3eb2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42128d1645eeeed3abec82fb10526b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7087fe69ae4fc2c97f99d4959d9c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3b45558a384efcf9fd159f30b083a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156117a012de98e9b1b2b0453a704da556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad4aa56919832ee16a3428dc4b7ff457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cca3c0c71b1bef4124dc550c874fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b122e67e20d165b5822933dbbea3af459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411762f22db0a5b83df1cf5ce819d28a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908d486232cf0e646347f892d135c2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca37d22a5045f42259b7ad71555709562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7d6d9a59395a8ff6b078e183214db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b6b96dd22ec4558a765e403d14bbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da851e324ed66159c466011558c37e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b702b4b8ae3a35f6796f7ad4067fd1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8bca0d9ca75ad8e274caa48cdbb8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95962d60d3e60686dac1d28398618068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde98c6953e7151296b7e66cf7a8e4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ed5f7580727523ad50b43c0e90eee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde98735ae4bbe7c640ebb8bb5b2b5271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83943e3b5cfc02fb2b63c80a7a15432472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db46aec19e10a9554b3f638e50d11c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5b78a16ae2ef604db8861a3df9aef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff476fa3de407bfdbedbef10fbb789d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604f9717f610d8c7c6e2152b39c437176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c257119ac6f8634482b3277026aaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef4df5f03dd787144e39fe3bac212578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb1e88ae88dd66aabfcf12be62f5af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0186c1eb11429910a2846884e220080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cd9a4ef9df80bce237794d1ca248881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae0c8f841f0d3a2978b942d81b9aee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c52ed5ee753b722843a922080a7d6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790772a6c7c5edf313b32ee1702d7b2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c022329d0a6ad270faf8220738c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16fafaee144d76ec1b32784451662486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bab814ff22b09000cbe74bee53d5ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59d6460b2a6935d83d9de9cda3973a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aede913418e7ad74751bf57c62be389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2742d8c4c37cc7f9a757100c75e5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cad0c5fe972ff9f736a6859808c62f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99324542b069b684a00abdfbe2ebf84392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3035f915ac911ae20dc1af0b8f7a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdc70084cd8eb3ae1fc60f48ae1e5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab8e9763da2f5fb059baff9bc7859495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab82b0880c98692b034e9a58caa05a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d8036cd1803ce5e565eac505520fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901752caee80610d15c16c44df2d94998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362c4a09cc20a7cbee447e7cae5ebf299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b94eb58826a74202dbbf0ad4f7cdaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec3805bdb3e88d9645bddd40a23975101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb985db58f679f69b4acc0a514635b72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f6684419c22a07c07eabad2498fd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f53437be586b0d39ea36d67217e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba5b7fc53e85f9fca005e74824d289105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f87e4d871d23abe854e749554a541d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ed604fbca5d2b09faf57c65363704107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a67efb2e57b5a5a2e8816d584ade29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c902220f2e96e8061ecc6ed0672a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4d49e69dc9f9d0beadc46c2bc2319110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b9fde9dfc9a15b27b39408e221ca7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ceaa259a60b006cc03b4b49416793112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d9f5453643c950263dfacd1869e99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3c2b130276c7ece7c2a78c3f91cbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc21f63bbcc0e1fbf1fc86ade644df6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b97d7232e215b447edd4a6111434a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cd23a4d8748c283e4ded9015ed80b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926dd5b86386abca847e3efa9903916118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1231ee1d76c005abe68db5013baf0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecafe7840de1bf9e0e1602d7598e0a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bd3e31dd9ef1582d9c634584b2d71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77524d45b784187c6bcba0375e31a708122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69258dce3a6db119d62b954cb323c2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caded860c42849d82af983b10b3dfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7449b149590b9e4f6a15a1126c1478a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdeb94c7caece7d1f1ac12b9fd7730126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e39a37ce1b358049cff5c9b1801ca3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e2f0ee4fd206c62a86854cd4b3e43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7838fac5795a8a22863ca8d04944e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72929b103a46a45f8bee18e233ce5ac9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd3ad2432ea4b4f1d42a09327f1180131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b5fdd50fd1ae283d7fe206edbb4d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fb03b1bd8b318d838ba99290ac5ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e32497c5afc7922f0becefb7984a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6a074e8454d1935e04f23372dbadd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919a5248fce2559e17ef3399b886aac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef07dcafbc51d0cbe804725d705088137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7d0c7b380ddb0d000930ab998598b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776a4bf786cc31159989e0eec72cad1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c39ca36a1bd63f773b11ca500cbbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d3fab5886705fedf6cd744ebda97d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d09ed2f4bf5a417609d526e32782e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27337fadaff972051f7cd6f700e46f98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbae19b15fc246fb50aff16c02cdb07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b3d8b916bf2774db4fd40afab9a9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8f19d06887ca40eb438c75ce56851146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e011eeda4928abedb85644c706cdff0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31513531618aa488d216528d4cb59cf8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259a8a369641c4feb879fd87faca531149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b150e1eecf7d1368ce99204e424f002150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1eb6b09071c0fa1614c8ff040a9fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d69bf67cede858c5c5ee5c87c95f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854326ee5d9e840f624625cf3486504e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c5d1876fb4ad17fc4920eae363351154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28bfd23ce7c547bd5d0446bb2c3d54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ad1829518e8d7f46ab5fe0c937310156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcab168177be541180de0d7a1c2c1e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cb01cdf3ebc20fcd833a8044ce114158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b76e80756bfb8e8684760975309fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d8b46be99a3c05931ee1fda253db5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6927ce978773f34f63a362685845a0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f958bb8d107ff56d8987fbd7de54c6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2009ead13d2048026649ad48f4e82f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff84d331c630b25ca0d486b5b88b88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25594797643c50f45402268cbea17eb0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ded3f697aeb524759dd80279f370a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3218d2b5be84090b1c6aabd25770642167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bfe6f9af5c8138c391e2e9fc4624a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1d6307fece419ded53c0bdadfcfa9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be6198524b88b49e00ca047a1a49a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175458eae5770c5f782384bf24d8a46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24713b8b8129a575452f67ffc0dd2493172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f624edc01b5169ea7f35aee6731a3fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515a1c198ac9d47dbfc3f113ac0a856174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec505572d35aa877dea8385af110357175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6fbb3f774d4e77b1c6ce3f450e9ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27fc5a10c30ad5095ac84c5eb10bb8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ce5e9b1a5612d6d8574a2bb748e01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d8e1b62284ea0796cc4ae06c9d8fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e78daa67b668418413734cb87f0a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dd5b55c67a7c99af0416ba3bcbacb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862b7b5320979c3d6c8aed4d861e75e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8eaeb5cdc9dae41dec7a41cd11f2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbfdec3f16b2a57adca4064fbd32a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287f685fe72df37e6f906ddffee07ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a0b63fbf021b0ffc8d8e5b6f460e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4408f1da94fc4d39af1307bae67e28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68ddfd3c7a4cdd57069cf57dc5bf2e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362214f694774cb3f9783f10540a3ae1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f23cb3bb7164c8bd06a3716c9c4d7d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea13fb32d73544265f4eeed3dd79d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ef8b2187bbe6c49ce8b9186ddfafb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcdf928d616432ab17119e7762dbb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec206f0cdb69db80aa1eb63ba74fe6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7ac857053c23bff23763142a443fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85fdbde920cf160f07ff1c3e2844bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600fec1b9d56f02ec15a89d2e5d9e4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f82880616f881c6d2a638fdf10da9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d8aff54809ed260617fd3ea90017f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aeaebf37bfe7f46dbd8c05ec6afae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba0041b8e839db16c173c9f3526c2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a10212f39f93e3a862f8571d2ef90e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21314a1e044ddb5550ba3db48f1d1d6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab55123c547006902553c74bb9727e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58060f934f9e28f6ed5d3b37b0f417205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4dbafcc9a5dcf2b50012381cfc5df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fdce6d353d085c37849a126911ed4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16758101b169df62bb301913446d8b62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c815ff9b68d16da84fb439cf0f1b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1c0c666955ffeae1683fb04f764f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec508d412c41327dd199b8981f2b2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331db663efaf692abff7f7aaeda40c63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936f3e706202ef583c2af1ca639bb26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d79abe13c169141bf82aa98ce1e4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d825f29b841d6300ec2d5afb7d427d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36519bd6848fde772660ecea94e6243a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb3f0af186b14520f38933804b90d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914416995d1506e704437afbf030b39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04bb7cd22364a1a392a171a06f64c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587a2fc5ccb2dd8c9b3133c1f62bc45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a755d1e5eb7e58f8d977e429fdf213221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadf1a6584d72a616af25aac40ae6a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044af9a683d4cbb0b6d5e88391d6b3e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9d72dd5e2f5af7b4eac0192c44929224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb2649eb468fb6a9dd21efdb573273225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effe29d3f03bee7fa4177cf9a100a29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf5fa254f8aff53df9ec4b61912c40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117d555ae528bc84920aed12fd51eea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef754165428015656b758dbc9240e67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675ee30cfcbee55da1b3392d8bd9df2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236752277ac2bb5bacf4bf0f484fd81231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6645aa7b4bd3ff28a52de42a50f77232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3884f331f6011c18737386ddb90a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea6b682ba035eb0e338eed6546577c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1336cd7eec8c6db5964dfa541545d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d5c7e467ba525d669791aa78ff29e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cd956cd0cacda96060c1a9a047c97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffea1db269d9171cdfe0f3b039b32ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa41605f3c0a96c4704af1f9d86718239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee69665a7c30db05b217d9bf56697b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84185f27c509d326c2b3abc7ad6a1365241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e81290c7220c13748cc8d550c682b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e28e0e7465544b0567645383e35cfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b367dde10672394e9058790ac6b156244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fc18991610cae715800a430f46766245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c052346f30540086680b00955f96b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbb6610760853f7c71e840746a55b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74658554cd8431209e45c3dbe2d5b2f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ae25d00ab516e6668abebc47b7ab5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27d4b5daf18efbf1e696dc0afdb69a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c005f5ae8fa5bebb2d9f862cc002b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eee28dc592aff61d90c47dd0e99ea5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdc7d4318fbadfc78852967f4dd915253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d222d89cd97d3bdcfbd2a1f00e56d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223356571e40a04974f777eb9c654fc0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfaa0bdd32f66a79c7dfea11e97608256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b00434081c6916ec9bf9d597c220d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607092af03fc8de67f671f265757ead258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa00b38364cc44cd5c9a3b627d05e3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf508a6b42165098d17f39e2e536ceae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d52027bb2a801e57ee7d366c76dd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa3112902cda2297a85c20a45f4fce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a109d19c8e7f35fbf460c412a15d8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca807344338f2902cbb75293f279bfe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c8b464606b08eafc311c8ae2fd5c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e6b14c35e012c705fa06f1ff4eeb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594391c73055d0fd03bed8950b5293d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1289c785d9827e50e91c30275b06cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645ac2892780fa3f076350b3f1523b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cb343be021b6307120cdfc5e83e36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d3d7c3892603e9e9b82362533e1bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bed8e04292f691dd1810fac06f5da5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d010ec7dfc144e2f746d1de831e0630273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2e6a0d149d739ee3c5ac04d0c0cd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab440b41496ed2f3ed68b46eca60e344275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e98d58713c4b5720e27ff69c26c96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb8c65c3a40f1923ac11dabd870512277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6e20ca6e0c62bccd3be1a1614e9b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1972f1a503d446f13d17162174cd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19484fccb9423cda32d1092bab6b30a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e600c7eda7ca36711bee04901768f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c5e70a909c50606439c74181eaa93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803887f48048046543eba2e6f34ecc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e299045c2e6188746ce22161857d44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094f669d4b1cce905d4f0ba4760a44e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3346f2491ba1fbcc2ce8d459488abc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea730eddec9903f9a2496bf716b809287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4584306581ad95a758c729b7677cfba288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25c695cfc43c5845ddb7abe9094a421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21550bd0ef71e71251e02b1fafc35c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3981afbb92fd3aa36b6a3f4dd0b77d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b6d4fc8a06ff8de4766ef913e27784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2761a0e7d275d31aebca77d7b8edb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd9e4b2474617a9c11fb1792db86d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccaf4648804534a7003cc1f2d44c0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48c8cf31fae7ffd15246600a8964f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f12927f6394bfa4d7c3f6ddfcc786e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85590e0d482bb46a5e3247705687b2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3974600aef9d3fa81f22d2495a7db1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1d9b86aecbec58c5daf9ad4b24a2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533ef560ccba5a0103c7925032e7af413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b52ae0514e51d6448b2d3d6e1f78bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf40bf70d9b43b9b04dbc0bef81ca715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720a9aeedb3ff808ac229c0bd3aea4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ba253622b1effd14ff7ec8eac0d0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b936408ba6c0a676785a68ef3e7bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496aeb1bc79fca8aa198a6c48f4cb4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda53db6f4f89a76dff6902812bac5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7b2f36fe02c15c261330a0198a74621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630f7a97f94a32b34aaa66079f1fc4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11acacb9842fb49b4a2d0d2bc6081f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1031e219e0c29fbf05995b5cab5fa124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b31e8addf2d904b35d30f05f8d27ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6269a51ec202bb675f28fb9d26e938526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd054fafbd3e8e140cb45f55add7e6b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a6bbd006bc5a000c2e033cbdb107b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdd88ec8767895b08b639308fa573a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da442bcf4969c686872a64571ebba0a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bab38a084ed0675bb235adc11ecb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1a171c14d5335c8a5f0fc6387a88b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7144663727bc26ca963eda4af2a299f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdb8b61f4ce6f3da9c11cad3d7e9d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66a9928125942f4f08c1666d6ea41d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0737f4405d1833e684ddb2cf1e283c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f080b5d192883ccf000ce478a8c1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5979c68c3fac916d4aae6735427029c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2acf28bf63cc20a05f30e870c495839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bc6c6a634ff78b7e25eee5cc24e3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb9c1e711283afe37535a9c5266ed741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd22a5a721384c25e2ed709514857f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbbf7725f7862874323e432b16fcc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8c3eaf050dd7754ff3993d87050be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaf50ac6eea4ed59f676d30cf645a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe82677c81a0b114618c5b6800cf5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ec5b23de940b6967b4550b14185df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc13e73725640e4edb6299bc510c4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0fc7e9abb843168833a43116d163a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b285c40c65755153409ed72d4735f6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addfb32eff48ad724037adba0bff65051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbb811f1d384b39dfff97c00e26e8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71394aed4f5a5cecc890af19d82c88353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a814881883c6c95d50b7b4018ffba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1867273e5aa83ef7d8169a5e2b4b66155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133b5da008df89f2e5a9d2e30c013f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c850ac5e7ef70a67e41608109db24ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c48e617838700aba6435ae927aa5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8f2dc51e6433fb02db16eaea8ff2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553aac695840483f928064996bf637e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a070f0453fbcd1dbc024b0bfc7d1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b1bc9258bd318539620687e8db34062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001c040804548582d0ccc22dc17489263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d819f80f4b08554ce403d6b8628df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62410ca0c4b53e6c157c6f17da6360ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffa99c29bb41afd70f8f7e59ac2b6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1bb29695da89edd168c8e2f75feed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08cbe68d45c846749ff122e80114f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527c223dbe85e442b2f7dbb0271f6d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c756e3da407b06501e3b0ec4b8fb80470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f2340d9970a4113f7e9c313e39ef771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275eb457d3806a63de01d87647d18e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52915db189604f47bcb4a306a68659f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd7b404c9c5be9e88100f474ffd1c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d472a61b74c93cb95a653eb5507fa8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390698f8ce8436455714da15f956c15a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab904442274a561e97154e9da83b046677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4e8f7859e8906626f82d3b2bb8dee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd02eab89bb330dbbc04e6cefe11d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4f611c84fd67ff1d8f3c396536d3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb69c86fad2183e88ea12d6b25a60681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdbd2b317443372176fea52652e59282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745ec0fcb973126c155bab91487425683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69caa5bd2b3de7e9ef09db632756d4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f689cb41573c2a6f2585f87618e50a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ab562679096aee86687ce67b0ab3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf13e43ce87c95c91f46524d6a347887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602beffeb48dc6abf2955a220cabac588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b60d7f7f56a2cd83b5cb0a227f1b2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1986b2adf9b60ef6ab38cdc2875a6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b64fdc7af960937f70ac23bd15d0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef383a3e5e67ebb671cb85d40e12cca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b30ebe980f5809299af4e84fe08ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fb12dcb43991e789775c9bae5763494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24bdf5c8480e8368b41614c0eb51f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021085bb4a44038dd9a485ae202f4dc196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a9ead22daba6922354089fefe564397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef300408091892875d48239baddbb85298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41ca02aa29c8cc1d14a2ddadbe8fe399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f9a1fe8bf685d221d0ccd9f5fe5f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2806f8ba90f4166aa9884bdb85895101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd746c94a35d87ca87ac2c81a6ec65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6497f3616b3f7a38d0fb0425ac530b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e470f345bb09dc4fdc84a0cfed93da8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323989a8bd210defb9482a4d6511433b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939ddf50e01b87f821d184c0b631d5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feffbcc8969817645ec4a0f1e94f727107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea79d4511a38662709fd0c7239a6e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb51b0fedee9b93a314f94cbfdcc68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2adc09f731e0163756c61e78bef2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abc0b8b98575870a9894b738f8b341111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ab93b7ce5eb8203cd608792fb0ec7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fa9b35623758009a5f2ac4e7399c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1232c96371e23abf36da3ebde9d09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c2838269e2e71a9b10877e2c2e376115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5e83d2b64053a094a10b9ba51a731116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286ddaa4b4f391241f8527add382087117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fa9a610a839f0c234f2691abfd57c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f76010d289a0fb27fa79da40a7acfc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3e50c7b93d72393823ab9175f8a96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388398cc38403c5415baa12e5385e697121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07add6b069d5efe9f662711edaa6502e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd87f22f6057762f41ab4d22737c4bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218eedf3b7c8c041da696c807588f63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1608a73137a3076e87d0eb7407967e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b26770c0e746e7233bddf4a123f68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a4c02854f37a0e12510123b62fd1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aa399c4f48875292ebeee165d4211128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80377c30795f9108044b2c0c014d8363129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3709e780191fdf9684920d10eea7b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095a484afd8680565172ae9503ddb6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f954f3db57030a4f4a6d62b42bcd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefe7889c5475c6abac47da6b899b42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92474be856a5edd75ed286c155933cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf82d8aa70fc28ca74b28cb589b28b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea41be21df20c46362bac08b73e2c26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580713709d54d45cc749d2a76d02d7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec07302316335590f7a376443d9a4fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0e2b37c17200f46e8ca8572312876139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac711451c87b9fd36a08064eb481b35a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32159f09d0aeafb00e1a289fab58f16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eb5be00871739ee0dbb8656ef53ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be3f5dfa862d3945af963aabe01470143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08a520ac88a616812f1c64d5871cd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518022c6dd8fb6809a6ba2ee2633f796145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e647fb04350f7a8e969412607dc0abd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a586a46ed1efa46009cdb13bbe66968147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4788f76bf1522f4fe2d674eb344818148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca792fd28b2f3d9ac2bbf5af5379dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf8ee080edc48065038de2640663af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b8b249b1b3800e6c325c6b095cf5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df406e4995f2bd9455265b31ef69dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94a0f9f9f2a2a0bf3c3633348cdbad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d3c6540c68110cd511c06c56b8287154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985684e2c107f3d83979c3706beb02f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e418ff129677f70efe9d92aa106ba9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef10a2935107ef507c1bc62b5604851157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1007aec0162ddbbcf19c21c710431158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dace1b23758516ec3abdf1e969bfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba8f4d313c9ee4930cfade9a4281bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a129299e94c0ef3618761975ce649161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cb81d74ba2d2e91ed1ee44fe61d96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af059f98bc45b57fa13f213cd380f3ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7d60169139111b13b2ce10d033613164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07919a49113283d41e40c69dd2eab25b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbed4f17d34b452d8ad17a2f9d5f73a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b83c92527612694667c8e7f369cac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26dd7982c37fad292fc84bdcda0a13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79a4f9b47756ffd77233dd32c7face169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cde8420afcf0a385d3a65fdde56ef4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38ec5b4b587074175a848b443e9874171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec9206ec122cfc03b9311a902f2a59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285040528df09a45235c22f238f1bfe0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f9bba28c958ea81335a2345fd3de8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b37d4afb7c4c81e76dee85521a5a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ab47f6ca417f1022c6d0af23f3e1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139357305998234b2681646fd9842d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446681c2474a86897b8e36c24854042a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781236c4a11f6f2afb379bd90e1aa6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afab796192480c6c22dbc4d30fcc9d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37c29372c4195ff2194de7c2378eee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bf9071e0335f17ce0229ef25aed4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540dcb4603d83d5d96471a12fd8c9a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309b67168a188aef1f236de87c24f61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaab278d4e7dca2b3a5c74c3a005499185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebb21c49459dccf73267809d609853186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a39bce2ecabe46eb3dc0deb8b2e87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ac8f5c1fd3fc140bca0a3ebb1d83e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d939db584a068ae20a4ce48c16383f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e793ec443eb12ea4bc9c040dfc4410e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c675fdea6e5bc64623276012a30aecf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198479a7d743f8a6ba56d5ffbb8b7f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de8f9a79d5d367184319189b5f4099193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f614a79c63217d6dba3f16512d0ad9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847e29008818a08086de6f70f05ec20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73660afc41147f0d6c3d3c6aa6d627196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef9911bcacbf2dd7d981585baef559197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af709308050686f801d1dc9014dcb81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378baae3caae3a6e2c2d1cf0e889e20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530ba96a1a9cdb7e47b207e97caf8f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3e896553c37371f18105dfd156d13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d33faccb1ab5e12f0d8c61809c5ce0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294f8d6188e06095ba601614e40af6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0c76c1d2f76befa0faf975b308aea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909847136c694b1b566296612e470d5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1dc43063d74b754e8e1d6d1357850206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5692bb47231ef3ec3ee731731a24a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d9f3a80a01b8679c3400f1037e4ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5003e1fb7b446d843a0bdd151b7ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9912973da633c6a4300172a1ef3087210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37768da73646abe6240ca121b4f0e0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a318e213fe8c663837b4946c6b45a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fd8b0ce79a9783f366dddc4aaeb33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f91d052471504e3be3b391747da448214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5d6b4f9424a9366fd137566532298215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80b8ad67836a014ca5a2bf04492a8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d14b41b81f9cf994005e07cd5d6f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2198d74d378552b028cf70e650a50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532b5f2fa42055d5cc539914cf1bfad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54af492a121449ac04ffbb3b3dc18c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945dad18f58f6ddd71bde3888ef71b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9272fcdf34d003d97437ea2c6444b3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00596c4963cc1a2b229b513a154a75df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f975825e9d3c4d02a5460b1313c17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad61409653b34c56010263c01715a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131f447ec2d6c81e0c6016cf9d77c3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1976a9a424ddc6c2296192cc77a80b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1690f8f482abb7044aa7a05aa99c15a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f509486abf914817487160889a68f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5013afb95f2f4c075fc5eb696823edc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed8320b552cdc71be3d84c8dc6ba61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c3440772c7d1b652e4c7d434b9608232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662950b994df7867c1b52f4a682531f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4042a9c56c483a468472b64b80bcedb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374d9443ff4bc8dd63b4af6a13723fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582df7e14a0c40dbd508b9ba501c4bf0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe0f68c0c481ccc771ab52b3d77720237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eeaa6c6f51152ed90c417cbab89b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e681d15284e51341f63d160cb9420d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfafe88d25b7b9e54384a527ec583a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55d0d4c86ad703835793eddda5ef8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bfe3ffe78df5d380f4a2c2fc081f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a90531620efb7c42981d3093666a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e4acf27f00a0de598ba348a67409d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93030945843466cd09546ad18c87d0c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f00574e5234cf7dcc477622f79a1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdeb9ea5bc63013028bdae848c43b06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608996b2e84c291168e368f086551d91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edd881d40fed2fde7a185d5a7836af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb91e51e9e986b2ee92069262a6386250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404e3876ed0cb7169c6462befe282af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0f2e52cc4e396555172123dfee1d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5b83a0efed2ce1056cc8b786251ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b4959f88300af6315e6c343e3f864254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5f5a8e40cbc35ca412a698bfbbe9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfefc391e75e3ec9c4a136c7a684b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa8d0bf96f714faafdc54fd5a5a400257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440204116bdb9b53d47c90b3a82cee6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6ef71781a412efdb4865742045c85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be39c1d6552a01afd09debb2bc54ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02be2923dafc07d24e659b9bc67130a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3ad1fd746dde2e4f28a5355668359262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ba2dbc85738c450620c318b9c3581263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b00878ed0da83e9a60b8ebbd45723264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb51a9c75601da285861d083cc49478265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a3e0fcf0c3b28d442734b9d19990c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33049b8640d337a105d7879acc6f4ba6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01100d5ba9036c6e57b2a4c47c1cd5b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccc63702226da00e322d3425e8e8e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4757c04e273f7f75e5ac3ef48b3e3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cab40b17f3318e13f1119b2489f4f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc6e7bb13088c3c292af9bc63bd42f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6a61c35124171d43fbc8cc0e59b25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7548b18f15b259cb8e610252fb957e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f20d2b7f8f92b97471cf057d817b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b2f705bfc22fc96a82fd8d7c7e22e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f47d5577cbac32011b63072ae85cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3acb665bda1978dd9af1efd067598278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45c46c818a441d94fa2c254b15597a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ac307b76c115143315ee7863756eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5775e4383115b79143f61a4178efa6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee7e090406ee706ee8893ae7aecee9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a2fc3354af3291e94874eb5051a5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b7a397311f4bba442f73de9fc7317284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef82f37b401037892a83b659329042285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62258492a4099bca9c2e6ad72bfccfc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbcdf5c304aa66b813f2a77a03df9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66350413b688615ba5ed639fece3b790288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13644,167 +13641,163 @@
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
         <v>392</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
-      <c r="D141" s="0" t="s">
+      <c r="D141" s="0"/>
+      <c r="E141" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>